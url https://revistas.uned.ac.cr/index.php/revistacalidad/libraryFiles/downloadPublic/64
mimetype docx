--- v0 (2026-04-01)
+++ v1 (2026-09-13)
@@ -1,242 +1,411 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="19486D51" w14:textId="30746F38" w:rsidR="00F717A3" w:rsidRDefault="00F717A3" w:rsidP="00450963">
+    <w:p w14:paraId="19486D51" w14:textId="04009CEE" w:rsidR="00F717A3" w:rsidRDefault="003F05CD" w:rsidP="00450963">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="003F05CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00450963">
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="301B6D3C" wp14:editId="4DA0FE57">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4751070</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>47625</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="949960" cy="967105"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="4445"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="145240595" name="Imagen 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="145240595" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="949960" cy="967105"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00FC7BA8" w:rsidRPr="00FC7BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t>UNIVERSIDAD ESTATAL A DISTANCIA</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F717A3">
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06D4A383" wp14:editId="269112C8">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>40880</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>8626</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1123315" cy="1110615"/>
+            <wp:effectExtent l="0" t="0" r="635" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1664607256" name="Imagen 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1664607256" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="19725" t="6530"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1123315" cy="1110615"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A968DF4" w14:textId="297EA98A" w:rsidR="00E960ED" w:rsidRDefault="003F05CD" w:rsidP="00450963">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DE COSTA RICA</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00E960ED" w:rsidRPr="00450963">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t>INSTITUTO DE GESTIÓN DE LA CALIDAD ACADÉMICA</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>UNIVERSIDAD ESTATAL A DISTANCIA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F717A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00450963">
+        <w:t xml:space="preserve"> DE COSTA RICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F8384A" w14:textId="0DEBA127" w:rsidR="007E1BFB" w:rsidRPr="00450963" w:rsidRDefault="007E1BFB" w:rsidP="00450963">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t>REVISTA ELECT</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F717A3">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t>R</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006852ED">
+        <w:t>VICERRECTORÍA DE DOCENCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD06EBB" w14:textId="507E036D" w:rsidR="00F717A3" w:rsidRDefault="00F717A3" w:rsidP="003060B9">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t>Ó</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F717A3">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t xml:space="preserve">NICA CALIDAD EN LA EDUCACION </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00450963">
+        <w:t>INSTITUTO DE GESTIÓN DE LA CALIDAD ACADÉMICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7334D266" w14:textId="316A6648" w:rsidR="00E960ED" w:rsidRDefault="00E960ED" w:rsidP="003060B9">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t>SUPERIOR</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00450963">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
+        <w:t>REVISTA ELECT</w:t>
+      </w:r>
+      <w:r w:rsidR="00F717A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="006852ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Ó</w:t>
+      </w:r>
+      <w:r w:rsidR="00F717A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NICA CALIDAD EN LA EDUCACION </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450963">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>SUPERIOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C78846C" w14:textId="77777777" w:rsidR="003060B9" w:rsidRPr="003060B9" w:rsidRDefault="003060B9" w:rsidP="003060B9">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44CE6A7A" w14:textId="4881C4EF" w:rsidR="0520A968" w:rsidRDefault="0520A968" w:rsidP="0520A968">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0520A968">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>La(s) personas autora(s) del artículo titulado</w:t>
       </w:r>
       <w:r w:rsidR="001C006E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603A0DA1" w14:textId="28A12D27" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00E86846" w:rsidP="705D3233">
+    <w:p w14:paraId="603A0DA1" w14:textId="5A423665" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00E86846" w:rsidP="705D3233">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Debidamente percibida(s) y entendida(s) de las penas y consecuencias con que sanciona el Código Penal de Costa Rica el delito de perjurio, dec</w:t>
       </w:r>
       <w:r w:rsidR="00E960ED" w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>lara</w:t>
       </w:r>
       <w:r w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
@@ -246,716 +415,1526 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E960ED" w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve"> bajo juramento que éste </w:t>
       </w:r>
       <w:r w:rsidR="00F53DD3" w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t>es de su autoría original y propiedad exclusiva, que es un trabajo inédito y no ha sido publicado, ni está en proceso de publicación en otra revista en forma parcial o total, y que no lo  presentará</w:t>
+        <w:t xml:space="preserve">es de autoría original y propiedad exclusiva, que es un trabajo inédito y no ha sido publicado, ni está en proceso de publicación en otra revista </w:t>
+      </w:r>
+      <w:r w:rsidR="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>de manera simultánea</w:t>
+      </w:r>
+      <w:r w:rsidR="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53DD3" w:rsidRPr="705D3233">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en forma parcial o total, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6582">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en formato escrito o electrónico </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53DD3" w:rsidRPr="705D3233">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>y que no lo  presentará</w:t>
       </w:r>
       <w:r w:rsidR="00450963" w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F53DD3" w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00450963" w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F53DD3" w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00450963" w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t>posteriormente a ninguna otra revista a menos que reciba(n) una comunicación  por escrito del Consejo Editorial Calidad en la Educación Superior, indicando que el mismo no será publicado en esta Revista.</w:t>
-[...29 lines deleted...]
-        <w:t>Para artículos de autoría conjunta:</w:t>
+        <w:t>posteriormente a ninguna otra revista a menos que reciba(n) una comunicación  por escrito del Consejo Editorial Calidad en la Educación Superior, indicando que el mismo no será publicado en esta Revista</w:t>
+      </w:r>
+      <w:r w:rsidR="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>. P</w:t>
+      </w:r>
+      <w:r w:rsidR="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or lo </w:t>
+      </w:r>
+      <w:r w:rsidR="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anterior </w:t>
+      </w:r>
+      <w:r w:rsidR="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> libera a la Revista</w:t>
+      </w:r>
+      <w:r w:rsidR="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y a</w:t>
+      </w:r>
+      <w:r w:rsidR="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Universidad de cualquier responsabilidad en caso de que resulte falsa, asumiendo la</w:t>
+      </w:r>
+      <w:r w:rsidR="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persona</w:t>
+      </w:r>
+      <w:r w:rsidR="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que lo suscribe</w:t>
+      </w:r>
+      <w:r w:rsidR="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>(n)</w:t>
+      </w:r>
+      <w:r w:rsidR="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la responsabilidad que esto conlleve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476526EA" w14:textId="3A056182" w:rsidR="005F6582" w:rsidRDefault="001F030A" w:rsidP="00450963">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Declaro (amos) que e</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6582">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>l artículo cumple con la guía de autores y el formato Apa establecido para el formato de:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0403A8FB" w14:textId="4FD8443A" w:rsidR="005F6582" w:rsidRPr="001F030A" w:rsidRDefault="005F6582" w:rsidP="00117370">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artículo Científico </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Experimental</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D07FB81" w14:textId="4150ED3F" w:rsidR="005F6582" w:rsidRPr="001F030A" w:rsidRDefault="005F6582" w:rsidP="00117370">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>(  ) Artículo Teórico - Científico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D79B220" w14:textId="49CE3C70" w:rsidR="005F6582" w:rsidRPr="001F030A" w:rsidRDefault="005F6582" w:rsidP="00117370">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) Artículo Teórico </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Especulativo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36973621" w14:textId="07F17054" w:rsidR="005F6582" w:rsidRPr="001F030A" w:rsidRDefault="005F6582" w:rsidP="00117370">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>(  ) Artículo Descriptivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401AE60C" w14:textId="546EFF9C" w:rsidR="005F6582" w:rsidRPr="001F030A" w:rsidRDefault="005F6582" w:rsidP="00117370">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>(  ) Artículo Divulgativo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0D324D" w14:textId="4A7E45D4" w:rsidR="005F6582" w:rsidRDefault="005F6582" w:rsidP="00450963">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7166E8A9" w14:textId="07A65F31" w:rsidR="00117370" w:rsidRDefault="00117370" w:rsidP="00117370">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Declaro</w:t>
+      </w:r>
+      <w:r w:rsidR="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (amos)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que todo figura (imagen, fotografía, diagrama o ilustración) son de autoría propia o cuentas con los permisos respectivos</w:t>
+      </w:r>
+      <w:r w:rsidR="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CD7D23" w14:textId="1A6DA293" w:rsidR="00117370" w:rsidRDefault="00117370" w:rsidP="00117370">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Declaro</w:t>
+      </w:r>
+      <w:r w:rsidR="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>(amos)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que para la elaboración de este trabajo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AC19D1" w14:textId="2C572259" w:rsidR="00117370" w:rsidRPr="00117370" w:rsidRDefault="00117370" w:rsidP="00117370">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) No se ha hecho uso de sistemas de inteligencia artificial. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43674FAD" w14:textId="4D2C9CEC" w:rsidR="00117370" w:rsidRPr="00117370" w:rsidRDefault="00117370" w:rsidP="00117370">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) Se ha hecho uso de sistemas de inteligencia artificial en alguna parte del proceso de construcción del trabajo o de la investigación sobre la cual se basa el trabajo; específicamente se utiliz</w:t>
+      </w:r>
+      <w:r w:rsidR="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el sistema de IA denominado_________________, para la siguiente tarea:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB52ABF" w14:textId="6F0B9945" w:rsidR="00117370" w:rsidRPr="00117370" w:rsidRDefault="00117370" w:rsidP="00117370">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apoyar la revisión de literatura. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5035CBB6" w14:textId="77777777" w:rsidR="00117370" w:rsidRPr="00117370" w:rsidRDefault="00117370" w:rsidP="00117370">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Identificación de tendencias investigativas y estado del arte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD4D54B" w14:textId="77777777" w:rsidR="00117370" w:rsidRPr="00117370" w:rsidRDefault="00117370" w:rsidP="00117370">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Resumir documentos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12075F5D" w14:textId="77777777" w:rsidR="00117370" w:rsidRPr="00117370" w:rsidRDefault="00117370" w:rsidP="00117370">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Identificar fuentes o personas autoras clave en la temática.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE22058" w14:textId="77777777" w:rsidR="00117370" w:rsidRPr="00117370" w:rsidRDefault="00117370" w:rsidP="00117370">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Generar imágenes u otras formas de presentación gráfica. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FF943A" w14:textId="77777777" w:rsidR="00117370" w:rsidRPr="00117370" w:rsidRDefault="00117370" w:rsidP="001F030A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apoyar procesos de categorización de información cualitativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E6611E" w14:textId="77777777" w:rsidR="00117370" w:rsidRPr="00117370" w:rsidRDefault="00117370" w:rsidP="001F030A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apoyar proceso de traducción para la comprensión de textos en otros idiomas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2892E3" w14:textId="77777777" w:rsidR="00117370" w:rsidRPr="00117370" w:rsidRDefault="00117370" w:rsidP="001F030A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Corroborar la elaboración de listas de referencias según normas de citación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5C25AD" w14:textId="6B980A3E" w:rsidR="00117370" w:rsidRDefault="00117370" w:rsidP="001F030A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Otra: ____________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6DF7B4" w14:textId="12764D71" w:rsidR="00117370" w:rsidRDefault="00117370" w:rsidP="001F030A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro que para la elaboración de este trabajo no se ha hecho </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CAD0BF" w14:textId="77777777" w:rsidR="001F030A" w:rsidRDefault="001F030A" w:rsidP="00450963">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6974D0B8" w14:textId="62E85BF2" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="001F030A" w:rsidP="00450963">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Atentamente</w:t>
+      </w:r>
+      <w:r w:rsidR="00450963" w:rsidRPr="00C068E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1768"/>
         <w:gridCol w:w="1770"/>
         <w:gridCol w:w="1769"/>
         <w:gridCol w:w="1767"/>
         <w:gridCol w:w="1764"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00450963" w:rsidRPr="00C068E6" w14:paraId="2CAE143D" w14:textId="77777777" w:rsidTr="00340447">
-[...2 lines deleted...]
-            <w:tcW w:w="1795" w:type="dxa"/>
+      <w:tr w:rsidR="00450963" w:rsidRPr="00C068E6" w14:paraId="2CAE143D" w14:textId="77777777" w:rsidTr="005F6582">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41782226" w14:textId="77777777" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00450963" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C068E6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
               <w:t xml:space="preserve">Primer apellido </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38C2D695" w14:textId="77777777" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00450963" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C068E6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
               <w:t>Segundo apellido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25AEF69C" w14:textId="77777777" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00450963" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C068E6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44378867" w14:textId="77777777" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00450963" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C068E6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
               <w:t>Cédula</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2178A712" w14:textId="77777777" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00450963" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C068E6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00450963" w:rsidRPr="00C068E6" w14:paraId="2A3BF805" w14:textId="77777777" w:rsidTr="00340447">
-[...2 lines deleted...]
-            <w:tcW w:w="1795" w:type="dxa"/>
+      <w:tr w:rsidR="00450963" w:rsidRPr="00C068E6" w14:paraId="2A3BF805" w14:textId="77777777" w:rsidTr="005F6582">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D4B3291" w14:textId="644C5C95" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00450963" w:rsidP="0520A968">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38DFA650" w14:textId="64F9F582" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00450963" w:rsidP="0520A968">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76FC2965" w14:textId="1F35909F" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00450963" w:rsidP="0520A968">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42CCFBD5" w14:textId="7B5FA478" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00450963" w:rsidP="0520A968">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CE5E2D6" w14:textId="4234B70F" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00450963" w:rsidP="0520A968"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00450963" w:rsidRPr="00C068E6" w14:paraId="2CF5C7D7" w14:textId="77777777" w:rsidTr="0520A968">
-[...2 lines deleted...]
-            <w:tcW w:w="1795" w:type="dxa"/>
+      <w:tr w:rsidR="00450963" w:rsidRPr="00C068E6" w14:paraId="2CF5C7D7" w14:textId="77777777" w:rsidTr="005F6582">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59A6AE35" w14:textId="328DBB7A" w:rsidR="00340447" w:rsidRPr="00C068E6" w:rsidRDefault="00340447" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A7611A6" w14:textId="03D76953" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00450963" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E900ACF" w14:textId="1D006A96" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00450963" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06FB8A8F" w14:textId="77777777" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00450963" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AFF3DE1" w14:textId="77777777" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00450963" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C87140" w:rsidRPr="00C068E6" w14:paraId="3105E779" w14:textId="77777777" w:rsidTr="0520A968">
-[...2 lines deleted...]
-            <w:tcW w:w="1795" w:type="dxa"/>
+      <w:tr w:rsidR="00C87140" w:rsidRPr="00C068E6" w14:paraId="3105E779" w14:textId="77777777" w:rsidTr="005F6582">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FF8B4F4" w14:textId="4A8DDD0E" w:rsidR="00C87140" w:rsidRPr="00C068E6" w:rsidRDefault="00C87140" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4342BF1F" w14:textId="77777777" w:rsidR="00C87140" w:rsidRPr="00C068E6" w:rsidRDefault="00C87140" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72AAD0DD" w14:textId="77777777" w:rsidR="00C87140" w:rsidRPr="00C068E6" w:rsidRDefault="00C87140" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E1BAEDD" w14:textId="77777777" w:rsidR="00C87140" w:rsidRPr="00C068E6" w:rsidRDefault="00C87140" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27102270" w14:textId="77777777" w:rsidR="00C87140" w:rsidRPr="00C068E6" w:rsidRDefault="00C87140" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C87140" w:rsidRPr="00C068E6" w14:paraId="062D0BC0" w14:textId="77777777" w:rsidTr="0520A968">
-[...2 lines deleted...]
-            <w:tcW w:w="1795" w:type="dxa"/>
+      <w:tr w:rsidR="00C87140" w:rsidRPr="00C068E6" w14:paraId="062D0BC0" w14:textId="77777777" w:rsidTr="005F6582">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35D74036" w14:textId="77777777" w:rsidR="00C87140" w:rsidRPr="00C068E6" w:rsidRDefault="00C87140" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DC738E0" w14:textId="77777777" w:rsidR="00C87140" w:rsidRPr="00C068E6" w:rsidRDefault="00C87140" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EDDBA5E" w14:textId="77777777" w:rsidR="00C87140" w:rsidRPr="00C068E6" w:rsidRDefault="00C87140" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B43B5EA" w14:textId="77777777" w:rsidR="00C87140" w:rsidRPr="00C068E6" w:rsidRDefault="00C87140" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FA69EF6" w14:textId="77777777" w:rsidR="00C87140" w:rsidRPr="00C068E6" w:rsidRDefault="00C87140" w:rsidP="00B14B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="005F6582" w:rsidRPr="00C068E6" w14:paraId="317D25EC" w14:textId="77777777" w:rsidTr="005F6582">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="698D9318" w14:textId="77777777" w:rsidR="005F6582" w:rsidRPr="00C068E6" w:rsidRDefault="005F6582" w:rsidP="00B14B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:lang w:val="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7750E924" w14:textId="77777777" w:rsidR="005F6582" w:rsidRPr="00C068E6" w:rsidRDefault="005F6582" w:rsidP="00B14B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:lang w:val="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="760CF9B8" w14:textId="77777777" w:rsidR="005F6582" w:rsidRPr="00C068E6" w:rsidRDefault="005F6582" w:rsidP="00B14B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:lang w:val="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1767" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AD4FA8F" w14:textId="77777777" w:rsidR="005F6582" w:rsidRPr="00C068E6" w:rsidRDefault="005F6582" w:rsidP="00B14B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:lang w:val="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="079D1D63" w14:textId="77777777" w:rsidR="005F6582" w:rsidRPr="00C068E6" w:rsidRDefault="005F6582" w:rsidP="00B14B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:lang w:val="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2ACF2110" w14:textId="0372932B" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="0520A968" w:rsidP="001063B2">
+    <w:p w14:paraId="7E78002A" w14:textId="77777777" w:rsidR="005F6582" w:rsidRDefault="005F6582" w:rsidP="001063B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0520A968">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Los que asienten </w:t>
+    </w:p>
+    <w:p w14:paraId="2ACF2110" w14:textId="41D5F6D2" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="001F030A" w:rsidP="001063B2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>El/</w:t>
+      </w:r>
+      <w:r w:rsidR="0520A968" w:rsidRPr="0520A968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Los que asiente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0520A968" w:rsidRPr="0520A968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0520A968" w:rsidRPr="0520A968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C006E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="0520A968">
-[...7 lines deleted...]
-    <w:p w14:paraId="67341AC8" w14:textId="56539513" w:rsidR="00C068E6" w:rsidRPr="00C068E6" w:rsidRDefault="001C08D2">
+      <w:r w:rsidR="0520A968" w:rsidRPr="0520A968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en representación de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">persona </w:t>
+      </w:r>
+      <w:r w:rsidR="0520A968" w:rsidRPr="0520A968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>investigadora principal, asume la responsabilidad total del trabajo presentado y afirma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>(n)</w:t>
+      </w:r>
+      <w:r w:rsidR="0520A968" w:rsidRPr="0520A968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que los datos establecidos en esta declaración jurada son correctos y responden a la realidad de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> este</w:t>
+      </w:r>
+      <w:r w:rsidR="0520A968" w:rsidRPr="0520A968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67341AC8" w14:textId="2777D55D" w:rsidR="00C068E6" w:rsidRPr="00C068E6" w:rsidRDefault="001C08D2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Asimismo,</w:t>
       </w:r>
       <w:r w:rsidR="00C068E6" w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> declara</w:t>
-[...6 lines deleted...]
-        <w:t>n</w:t>
+        <w:t xml:space="preserve"> declar</w:t>
+      </w:r>
+      <w:r w:rsidR="001F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>o(amos)</w:t>
       </w:r>
       <w:r w:rsidR="00C068E6" w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve"> por este medio la cesión de derechos de autor</w:t>
       </w:r>
       <w:r w:rsidR="3BF1C373" w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00C068E6" w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t xml:space="preserve"> del artículo presentado, y autoriza</w:t>
       </w:r>
       <w:r w:rsidR="41E5CAE5" w:rsidRPr="705D3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -1268,285 +2247,249 @@
             <w:tcW w:w="2208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C07CFB6" w14:textId="77777777" w:rsidR="00C87140" w:rsidRPr="00C068E6" w:rsidRDefault="00C87140" w:rsidP="59B8A547">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DFB1369" w14:textId="77777777" w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidRDefault="00450963">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00450963" w:rsidRPr="00C068E6" w:rsidSect="00D2383C">
-      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="threeDEngrave" w:sz="24" w:space="24" w:color="auto" w:shadow="1"/>
         <w:left w:val="threeDEngrave" w:sz="24" w:space="24" w:color="auto" w:shadow="1"/>
         <w:bottom w:val="threeDEmboss" w:sz="24" w:space="24" w:color="auto" w:shadow="1"/>
         <w:right w:val="threeDEmboss" w:sz="24" w:space="24" w:color="auto" w:shadow="1"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="107A5B4C" w14:textId="77777777" w:rsidR="00883EE1" w:rsidRDefault="00883EE1" w:rsidP="00E960ED">
+    <w:p w14:paraId="5A319974" w14:textId="77777777" w:rsidR="00DB18D9" w:rsidRDefault="00DB18D9" w:rsidP="00E960ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F2A9ACC" w14:textId="77777777" w:rsidR="00883EE1" w:rsidRDefault="00883EE1" w:rsidP="00E960ED">
+    <w:p w14:paraId="090C70E4" w14:textId="77777777" w:rsidR="00DB18D9" w:rsidRDefault="00DB18D9" w:rsidP="00E960ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="112EF1E1" w14:textId="77777777" w:rsidR="00883EE1" w:rsidRDefault="00883EE1" w:rsidP="00E960ED">
+    <w:p w14:paraId="6859C5E7" w14:textId="77777777" w:rsidR="00DB18D9" w:rsidRDefault="00DB18D9" w:rsidP="00E960ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="554E3420" w14:textId="77777777" w:rsidR="00883EE1" w:rsidRDefault="00883EE1" w:rsidP="00E960ED">
+    <w:p w14:paraId="38E1B66C" w14:textId="77777777" w:rsidR="00DB18D9" w:rsidRDefault="00DB18D9" w:rsidP="00E960ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E960ED"/>
     <w:rsid w:val="000D7EBF"/>
     <w:rsid w:val="001063B2"/>
     <w:rsid w:val="001102D0"/>
+    <w:rsid w:val="00117370"/>
+    <w:rsid w:val="0017774B"/>
     <w:rsid w:val="001C006E"/>
     <w:rsid w:val="001C08D2"/>
+    <w:rsid w:val="001F030A"/>
     <w:rsid w:val="00276EE7"/>
     <w:rsid w:val="003060B9"/>
     <w:rsid w:val="0033512C"/>
     <w:rsid w:val="00340447"/>
     <w:rsid w:val="003B6B6B"/>
+    <w:rsid w:val="003F05CD"/>
     <w:rsid w:val="00450963"/>
     <w:rsid w:val="00496D4B"/>
     <w:rsid w:val="005733DD"/>
+    <w:rsid w:val="005F6582"/>
     <w:rsid w:val="006277D1"/>
     <w:rsid w:val="00651165"/>
-    <w:rsid w:val="006514FB"/>
     <w:rsid w:val="006852ED"/>
     <w:rsid w:val="00692FB4"/>
     <w:rsid w:val="00727672"/>
     <w:rsid w:val="007A2118"/>
     <w:rsid w:val="007B610A"/>
+    <w:rsid w:val="007E1BFB"/>
     <w:rsid w:val="00805669"/>
+    <w:rsid w:val="00822226"/>
     <w:rsid w:val="00883EE1"/>
     <w:rsid w:val="00923A7C"/>
     <w:rsid w:val="00AE321F"/>
     <w:rsid w:val="00B065D4"/>
     <w:rsid w:val="00C03BD4"/>
     <w:rsid w:val="00C040AD"/>
     <w:rsid w:val="00C068E6"/>
     <w:rsid w:val="00C64474"/>
     <w:rsid w:val="00C87140"/>
     <w:rsid w:val="00D10F0F"/>
     <w:rsid w:val="00D2383C"/>
     <w:rsid w:val="00D37100"/>
     <w:rsid w:val="00D93A75"/>
+    <w:rsid w:val="00DB18D9"/>
     <w:rsid w:val="00DD7F73"/>
     <w:rsid w:val="00E17393"/>
     <w:rsid w:val="00E86846"/>
     <w:rsid w:val="00E960ED"/>
     <w:rsid w:val="00ED17D8"/>
     <w:rsid w:val="00F53DD3"/>
     <w:rsid w:val="00F717A3"/>
     <w:rsid w:val="00F7311A"/>
+    <w:rsid w:val="00FC7BA8"/>
     <w:rsid w:val="04677EBC"/>
     <w:rsid w:val="0520A968"/>
     <w:rsid w:val="074A4C96"/>
     <w:rsid w:val="09A69AD5"/>
     <w:rsid w:val="0A1FFE51"/>
     <w:rsid w:val="0D28E53C"/>
     <w:rsid w:val="0DA7C17C"/>
     <w:rsid w:val="0F9435AD"/>
     <w:rsid w:val="10DF6A32"/>
     <w:rsid w:val="110801BF"/>
     <w:rsid w:val="11647F2C"/>
     <w:rsid w:val="12525675"/>
     <w:rsid w:val="12AA6F51"/>
     <w:rsid w:val="155786C4"/>
     <w:rsid w:val="1744C10A"/>
     <w:rsid w:val="17831C99"/>
     <w:rsid w:val="1E82A835"/>
     <w:rsid w:val="1F62C53E"/>
     <w:rsid w:val="203F4A7A"/>
     <w:rsid w:val="23365A2B"/>
     <w:rsid w:val="2722850B"/>
     <w:rsid w:val="28AB9D0B"/>
     <w:rsid w:val="2B12279F"/>
     <w:rsid w:val="2C1E936B"/>
     <w:rsid w:val="2D189A03"/>
@@ -1578,80 +2521,80 @@
     <w:rsid w:val="705D3233"/>
     <w:rsid w:val="712400CE"/>
     <w:rsid w:val="721787C6"/>
     <w:rsid w:val="73273F96"/>
     <w:rsid w:val="780743C8"/>
     <w:rsid w:val="7CA36EFD"/>
     <w:rsid w:val="7D7C18A3"/>
     <w:rsid w:val="7DA05BE7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4E604B10"/>
   <w15:docId w15:val="{6C6E4B19-81EB-40DF-85BC-DB24DE3E3354}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1983,50 +2926,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2131,61 +3075,57 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00450963"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2440,95 +3380,73 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...17 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="8ed3e0dc-cd40-4c41-b3c6-5be0952fa030" xmlns:ns4="cfcdc204-4e92-42c3-8531-a843731a3a7f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2a68e2188970049659e6fda7b9cff48c" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010019E7D9BB16E83E4988EE8E2DEF7609C6" ma:contentTypeVersion="13" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="e635de7b9dee054377b5344f2bec3768">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="8ed3e0dc-cd40-4c41-b3c6-5be0952fa030" xmlns:ns4="cfcdc204-4e92-42c3-8531-a843731a3a7f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3ab392db18bbe4482be40cce870e9625" ns3:_="" ns4:_="">
     <xsd:import namespace="8ed3e0dc-cd40-4c41-b3c6-5be0952fa030"/>
     <xsd:import namespace="cfcdc204-4e92-42c3-8531-a843731a3a7f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns4:_activity" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8ed3e0dc-cd40-4c41-b3c6-5be0952fa030" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -2582,75 +3500,50 @@
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
-      </xsd:simpleType>
-[...23 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -2709,122 +3602,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE8747F3-7A09-4331-9B1C-08870A211A88}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0118BDE0-ACE3-4EE8-A98F-A9EB16B41777}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8ed3e0dc-cd40-4c41-b3c6-5be0952fa030"/>
     <ds:schemaRef ds:uri="cfcdc204-4e92-42c3-8531-a843731a3a7f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE4EB708-F9F3-4688-B652-036FE17AB18A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E3A3A77-23B6-4492-9DE8-DF1E3930B607}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1326</Characters>
+  <Pages>2</Pages>
+  <Words>496</Words>
+  <Characters>2730</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1564</CharactersWithSpaces>
+  <CharactersWithSpaces>3220</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ariana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010019E7D9BB16E83E4988EE8E2DEF7609C6</vt:lpwstr>
   </property>
 </Properties>
 </file>