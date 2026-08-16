--- v0 (2026-04-12)
+++ v1 (2026-08-16)
@@ -1,118 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
     <w:p w14:paraId="7F9742FF" w14:textId="5EAC67B8" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04AD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>FORMULARIO PARA REVISIÓN DE ARTÍCULOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D7B131" w14:textId="77777777" w:rsidR="004D37EA" w:rsidRPr="00D04AD9" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
-[...39 lines deleted...]
-    </w:p>
     <w:p w14:paraId="77DBEE8E" w14:textId="77777777" w:rsidR="00450AA4" w:rsidRDefault="00450AA4" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68F23B54" w14:textId="24918232" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="003F3418" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -212,127 +172,272 @@
         </w:rPr>
         <w:t>cómo mejorar el contenido del artículo</w:t>
       </w:r>
       <w:r w:rsidRPr="00D04AD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7409932B" w14:textId="77777777" w:rsidR="004D37EA" w:rsidRPr="00D04AD9" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BF9693E" w14:textId="0DFB9C70" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+    <w:p w14:paraId="7BF9693E" w14:textId="2BF1D6F7" w:rsidR="00A60ACE" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04AD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Se recuerda que su dictamen será confidencial</w:t>
       </w:r>
       <w:r w:rsidR="00450AA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00216815">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>pares ciegos</w:t>
       </w:r>
       <w:r w:rsidR="00450AA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00450AA4">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04AD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>pares ciego</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00450AA4">
+        <w:t>, por lo que sugerimos evitar cualquier referencia a su persona</w:t>
+      </w:r>
+      <w:r w:rsidR="00112FE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> (a excepción de completar los datos generales, que son para uso interno de la revista)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D04AD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>, por lo que sugerimos evitar cualquier referencia a su persona</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00112FE2">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4076">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (a excepción de completar los datos generales, que son para uso interno de la revista)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D04AD9">
+        <w:t xml:space="preserve"> Por favor, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4076" w:rsidRPr="000E558E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>entregue este documento como Word</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4076">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EF4076">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EF4076">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115F41F7" w14:textId="0E7253C3" w:rsidR="00FF7070" w:rsidRDefault="00FF7070" w:rsidP="004D37EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F0F5CBC" w14:textId="14AA8819" w:rsidR="00FF7070" w:rsidRDefault="00FF7070" w:rsidP="004D37EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Revista Espiga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es signataria de la Declaración de Heredia, la cual condensa una serie de p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rincipios sobre el uso de inteligencia artificial </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(IA) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>en la edición científica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. En caso de hacer uso de IA durante el proceso de revisión, le solicitamos consignarlo en este mismo formulario, con base en estas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="007C7033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicaciones</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B47E845" w14:textId="77777777" w:rsidR="004D37EA" w:rsidRPr="00D04AD9" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A476E14" w14:textId="1D2FD7BD" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -367,1422 +472,1298 @@
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00D04AD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>enerales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3223A9A4" w14:textId="77777777" w:rsidR="004D37EA" w:rsidRPr="00D04AD9" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04037B18" w14:textId="1DE3403A" w:rsidR="004D37EA" w:rsidRPr="00D04AD9" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
+    <w:p w14:paraId="04037B18" w14:textId="1DE3403A" w:rsidR="004D37EA" w:rsidRPr="00A567D3" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04AD9">
+      <w:r w:rsidRPr="00A567D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Título del artículo: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C98FD1A" w14:textId="0E2E63BB" w:rsidR="00411539" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
+    <w:p w14:paraId="7C98FD1A" w14:textId="0E2E63BB" w:rsidR="00411539" w:rsidRPr="00A567D3" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04AD9">
+      <w:r w:rsidRPr="00A567D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Nombre de la persona evaluadora</w:t>
       </w:r>
-      <w:r w:rsidR="00411539">
+      <w:r w:rsidR="00411539" w:rsidRPr="00A567D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1495F80D" w14:textId="40E43768" w:rsidR="004D37EA" w:rsidRPr="00D04AD9" w:rsidRDefault="00411539" w:rsidP="004D37EA">
+    <w:p w14:paraId="1495F80D" w14:textId="5DF6C807" w:rsidR="004D37EA" w:rsidRPr="00A567D3" w:rsidRDefault="00411539" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A567D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidR="004D37EA" w:rsidRPr="00D04AD9">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">rado académico: </w:t>
+      <w:r w:rsidR="004D37EA" w:rsidRPr="00A567D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>rado académico</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE11D2" w:rsidRPr="00A567D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la persona evaluadora</w:t>
+      </w:r>
+      <w:r w:rsidR="004D37EA" w:rsidRPr="00A567D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5859C444" w14:textId="77777777" w:rsidR="004D37EA" w:rsidRPr="00D04AD9" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
+    <w:p w14:paraId="5859C444" w14:textId="2C0EFAE1" w:rsidR="004D37EA" w:rsidRPr="00A567D3" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04AD9">
-[...5 lines deleted...]
-        <w:t>Correo de la persona evaluadora:</w:t>
+      <w:r w:rsidRPr="00A567D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Correo</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE11D2" w:rsidRPr="00A567D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> electrónico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A567D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la persona evaluadora:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CB51BA" w14:textId="2E44A85E" w:rsidR="004D37EA" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
+    <w:p w14:paraId="06CB51BA" w14:textId="50D0EBAE" w:rsidR="004D37EA" w:rsidRPr="00A567D3" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04AD9">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Lugar de trabajo: </w:t>
+      <w:r w:rsidRPr="00A567D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Lugar de trabajo</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE11D2" w:rsidRPr="00A567D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la persona evaluadora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A567D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFBDF6A" w14:textId="5463DB6A" w:rsidR="00982991" w:rsidRPr="00D04AD9" w:rsidRDefault="00982991" w:rsidP="004D37EA">
+    <w:p w14:paraId="1AFBDF6A" w14:textId="51DF0CD4" w:rsidR="00982991" w:rsidRPr="00D04AD9" w:rsidRDefault="00982991" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A567D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indique si desea que su nombre se publique en una lista de </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0B32" w:rsidRPr="00A567D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>personas evaluadoras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A567D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al final del semestre:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A567D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Indique si desea que su nombre se publique en una lista de revisores al final del semestre: </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768E5B47" w14:textId="77777777" w:rsidR="004D37EA" w:rsidRPr="00D04AD9" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
+    <w:p w14:paraId="768E5B47" w14:textId="32EB595F" w:rsidR="004D37EA" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1857BF8A" w14:textId="77777777" w:rsidR="00CD4A31" w:rsidRPr="00D83F16" w:rsidRDefault="00CD4A31" w:rsidP="00CD4A31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Marque con una X en la columna Sí o No según su criterio en cada ítem. Le agradecemos que justifique las razones por las cuales considera que se cumple o no con lo indicado en cada ítem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D054F4" w14:textId="77777777" w:rsidR="00CD4A31" w:rsidRPr="00D04AD9" w:rsidRDefault="00CD4A31" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49235E30" w14:textId="28B5FC45" w:rsidR="00A60ACE" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04AD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>2. Aspectos generales del texto</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C46B890" w14:textId="77777777" w:rsidR="00411539" w:rsidRPr="00D04AD9" w:rsidRDefault="00411539" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2122"/>
-        <w:gridCol w:w="6706"/>
+        <w:gridCol w:w="1594"/>
+        <w:gridCol w:w="3404"/>
+        <w:gridCol w:w="531"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="6900"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w14:paraId="4FD990A9" w14:textId="77777777" w:rsidTr="003E0EBB">
-[...4 lines deleted...]
-          <w:p w14:paraId="6CE13FA9" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+      <w:tr w:rsidR="00FD459E" w:rsidRPr="00D04AD9" w14:paraId="75AC094D" w14:textId="77777777" w:rsidTr="00A567D3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4998" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8B691A" w14:textId="77777777" w:rsidR="00FD459E" w:rsidRPr="00D04AD9" w:rsidRDefault="00FD459E" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="224BFC0A" w14:textId="6044B07B" w:rsidR="00FD459E" w:rsidRPr="00D04AD9" w:rsidRDefault="00FD459E" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5810CD32" w14:textId="36D5754D" w:rsidR="00FD459E" w:rsidRPr="00D04AD9" w:rsidRDefault="00FD459E" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6900" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="179CCE89" w14:textId="18DAFEDF" w:rsidR="00FD459E" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Por favor</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB1C7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indique el motivo de su respuesta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006904B3" w:rsidRPr="00D04AD9" w14:paraId="4FD990A9" w14:textId="7A1A7144" w:rsidTr="00F73F6D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CE13FA9" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Título</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6706" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="185429A3" w14:textId="5C67B274" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FCE13C6" w14:textId="05E00FE9" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>¿Hay una descripción clara de la temática?</w:t>
             </w:r>
-            <w:r w:rsidR="00527DD4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00527DD4" w:rsidRPr="00D04AD9">
-[...9 lines deleted...]
-          <w:p w14:paraId="5BE467A9" w14:textId="1DFE5278" w:rsidR="00A60ACE" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F9FC77" w14:textId="5FED4972" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E3632E" w14:textId="77DF30A5" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="637828B3" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006904B3" w:rsidRPr="00D04AD9" w14:paraId="2C44F8B0" w14:textId="78BF07BF" w:rsidTr="00F73F6D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="688F7570" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Sí</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003F3418">
+              <w:t>Resumen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1C285B" w14:textId="017BECA4" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Expone el objetivo general, aproximación teórica, metodología y principal conclusión?</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00411539">
-[...7 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="012B27EC" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0380A0E4" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53991BAD" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006904B3" w:rsidRPr="00D04AD9" w14:paraId="71027723" w14:textId="3F93B033" w:rsidTr="00F73F6D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D05324E" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> No</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003F3418">
+              <w:t>Palabras clave</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5754F331" w14:textId="0BA7FA56" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Son adecuadas para identificar el contenido del texto dentro del área de estudio en la cual se inserta?</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D04AD9">
-[...9 lines deleted...]
-          <w:p w14:paraId="6FCE13C6" w14:textId="0C094D3A" w:rsidR="00801CAE" w:rsidRPr="00D04AD9" w:rsidRDefault="00801CAE" w:rsidP="004D37EA">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0874478C" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DC5CDD" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FDB6A8C" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w14:paraId="2C44F8B0" w14:textId="77777777" w:rsidTr="003E0EBB">
-[...279 lines deleted...]
-          <w:p w14:paraId="06A17FD7" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+      <w:tr w:rsidR="006904B3" w:rsidRPr="00D04AD9" w14:paraId="005EC925" w14:textId="1AF5D919" w:rsidTr="00F73F6D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A17FD7" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Citas textuales y </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>parafraseos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6706" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7CB213F9" w14:textId="1B13D946" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+            <w:tcW w:w="3404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B5327D" w14:textId="31B81F65" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">¿Ayudan las citas textuales y </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>parafraseos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> a comprender la exposición de ideas? </w:t>
             </w:r>
-            <w:r w:rsidR="00527DD4" w:rsidRPr="00D04AD9">
-[...9 lines deleted...]
-          <w:p w14:paraId="42D4FF83" w14:textId="53D4A981" w:rsidR="00A60ACE" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB6C194" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED8327D" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6496539F" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006904B3" w:rsidRPr="00D04AD9" w14:paraId="01B825D4" w14:textId="76DFCA2F" w:rsidTr="00F73F6D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F573ADA" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Sí</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003F3418">
+              <w:t>Referencias</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="328A6101" w14:textId="43FC56FA" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Provienen de fuentes confiables y reconocidas en el área de estudio?</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00411539">
-[...7 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD23FCC" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F42D4E1" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="025C7599" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006904B3" w:rsidRPr="00D04AD9" w14:paraId="384A2F66" w14:textId="47838747" w:rsidTr="00F73F6D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="108FEDEA" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> No</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003F3418">
+              <w:t>Tablas y figuras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B71655B" w14:textId="7AD28F68" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Tienen una construcción clara y legible? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14290D81" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76ED5048" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE99154" w14:textId="484D472D" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006904B3" w:rsidRPr="00D04AD9" w14:paraId="31AC24DA" w14:textId="0895CE4A" w:rsidTr="00F73F6D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11091FA5" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="red"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42041526" w14:textId="49BFED74" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="000E558E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Ayudan con la comprensión de los datos presentados?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29AB1516" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF82078" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76179FC2" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006904B3" w:rsidRPr="00D04AD9" w14:paraId="21A3A608" w14:textId="7B627B83" w:rsidTr="00F73F6D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="340E9510" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="red"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Originalidad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02696DBD" w14:textId="0A5EAE7D" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="0048590A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Es el tema novedoso en su planteamiento o abordaje?</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D04AD9">
-[...557 lines deleted...]
-          <w:p w14:paraId="02696DBD" w14:textId="4657B4A2" w:rsidR="00801CAE" w:rsidRPr="00D04AD9" w:rsidRDefault="00801CAE" w:rsidP="004D37EA">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44586952" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A19BF90" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2956CA" w14:textId="77777777" w:rsidR="006904B3" w:rsidRPr="00D04AD9" w:rsidRDefault="006904B3" w:rsidP="004D37EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A17D1F9" w14:textId="77777777" w:rsidR="00801CAE" w:rsidRDefault="00801CAE" w:rsidP="00801CAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1795,4022 +1776,3586 @@
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04AD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>3. Cuerpo del artículo</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2122"/>
-        <w:gridCol w:w="6706"/>
+        <w:gridCol w:w="1850"/>
+        <w:gridCol w:w="3107"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="6905"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w14:paraId="4A0EB1A7" w14:textId="77777777" w:rsidTr="004D37EA">
-[...2 lines deleted...]
-            <w:tcW w:w="8828" w:type="dxa"/>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="4A0EB1A7" w14:textId="30C27A29" w:rsidTr="00774A62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="536AFA3C" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+          <w:p w14:paraId="536AFA3C" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Introducción</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2F6D2F" w14:textId="6B6572B6" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEBBCDA" w14:textId="359C31D1" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD54BF1" w14:textId="65A61AFA" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Por favor</w:t>
+            </w:r>
+            <w:r w:rsidR="0005436D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indique el motivo de su respuesta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w14:paraId="0FA76642" w14:textId="77777777" w:rsidTr="003E0EBB">
-[...2 lines deleted...]
-            <w:tcW w:w="2122" w:type="dxa"/>
+      <w:tr w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w14:paraId="0FA76642" w14:textId="744AA24B" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="30C2360D" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+          <w:p w14:paraId="30C2360D" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Problemática</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6706" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="25A05728" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="133C697C" w14:textId="76A7A324" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="0048590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">¿Es fácilmente identificable dentro del texto? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56FC26E9" w14:textId="60E8113F" w:rsidR="00A60ACE" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A73161C" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39012D9D" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E410490" w14:textId="255976E8" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w14:paraId="45E4084E" w14:textId="3EB7DF83" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="240AABE6" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8AAB8D" w14:textId="50556619" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="0048590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Sí</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003F3418">
+              <w:t>¿Contextualiza una problemática real dentro del campo de estudio?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAD1034" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF7AD61" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0671B1" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w14:paraId="1D22A350" w14:textId="00106148" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="581F6822" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Objetivos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1587FDDC" w14:textId="6FA523DE" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="0048590A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Están expuestos con claridad?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B0CC65" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC262C2" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F70C3C7" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w14:paraId="4A0BEA67" w14:textId="351F8A10" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="54DFE4FD" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="142E29F2" w14:textId="5FCE1C31" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="0048590A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Son coherentes con la problemática planteada?</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00411539">
-[...7 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B2592C" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9370E5" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16006853" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w14:paraId="4FACCA57" w14:textId="06A67DE9" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="462C41D1" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC13F78" w14:textId="638330A2" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="0048590A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> No</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003F3418">
+              <w:t>¿Mantienen una relación entre sí?</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="133C697C" w14:textId="58873B56" w:rsidR="00F3170A" w:rsidRPr="00D04AD9" w:rsidRDefault="00F3170A" w:rsidP="004D37EA">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF674DA" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D41604" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3918E1" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w14:paraId="45E4084E" w14:textId="77777777" w:rsidTr="003E0EBB">
-[...2 lines deleted...]
-            <w:tcW w:w="2122" w:type="dxa"/>
+      <w:tr w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w14:paraId="08149B83" w14:textId="710DD769" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DB4D17" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Justificación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="205F6E3B" w14:textId="33FDDAF8" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="0048590A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Existe una argumentación coherente y actual que dé los motivos para realizar la investigación?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (La justificación usualmente no sobrepasa los dos párrafos)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C156D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="583882E6" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="316C1785" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0DBA33" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w14:paraId="1399F3FE" w14:textId="51A1ED3E" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="199EAE69" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Antecedentes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42280022" w14:textId="6F9942F0" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00C156D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Presenta antecedentes recientes y de reconocido prestigio?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5AFEAD" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FAD9E71" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C174B39" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w14:paraId="2728F08F" w14:textId="4C5F0BEE" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1432105F" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Aproximación teórica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36EFC36D" w14:textId="4BF2E474" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00C156D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Se explican los conceptos clave para comprender los resultados?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EEA4029" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0488FD77" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="755975E3" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w14:paraId="10F3F864" w14:textId="159EBFAF" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="240AABE6" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
-[...14 lines deleted...]
-          <w:p w14:paraId="487159B1" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+          <w:p w14:paraId="68A16E1F" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72466094" w14:textId="537350E3" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00C156D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>¿Contextualiza una problemática real dentro del campo de estudio?</w:t>
-[...86 lines deleted...]
-          <w:p w14:paraId="3F8AAB8D" w14:textId="2C2BD75C" w:rsidR="00801CAE" w:rsidRPr="00D04AD9" w:rsidRDefault="00801CAE" w:rsidP="004D37EA">
+              <w:t>¿Hay una correcta y clara conceptualización?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1FFDE6" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2E5284" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="062C4E8E" w14:textId="77777777" w:rsidR="00ED32C5" w:rsidRPr="00D04AD9" w:rsidRDefault="00ED32C5" w:rsidP="00ED32C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w14:paraId="1D22A350" w14:textId="77777777" w:rsidTr="003E0EBB">
-[...949 lines deleted...]
-            <w:tcW w:w="8828" w:type="dxa"/>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="08975BF5" w14:textId="6855AFDF" w:rsidTr="00774A62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8CDA15" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+          <w:p w14:paraId="7A8CDA15" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Metodología</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4D46D2" w14:textId="37DA13FD" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="031D812B" w14:textId="443DAD99" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A48F0CD" w14:textId="3065C97B" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Por favor</w:t>
+            </w:r>
+            <w:r w:rsidR="0005436D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indique el motivo de su respuesta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w14:paraId="58809C4B" w14:textId="77777777" w:rsidTr="003E0EBB">
-[...2 lines deleted...]
-            <w:tcW w:w="2122" w:type="dxa"/>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="58809C4B" w14:textId="03B7D1B3" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="31AF7117" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+          <w:p w14:paraId="31AF7117" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Enfoque y diseño de investigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6706" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="329243D7" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="304169B2" w14:textId="701D641B" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>¿Indica el enfoque de investigación?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55B6B261" w14:textId="01511E88" w:rsidR="00A60ACE" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="704A85C5" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="433A80B5" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF47DC5" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="2D76721C" w14:textId="095A30E7" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58F8BFC9" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="607CC3F5" w14:textId="2AC0CBED" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
+              <w:t>¿Corresponde el enfoque a los objetivos planteados?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="676495BE" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C662E3" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6412C391" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="14DA3F99" w14:textId="73860073" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3404696D" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="357CEE99" w14:textId="30CD8977" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Indica el diseño o tipo de investigación?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A6903E" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A12BD07" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76CC3ADB" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="38EF4D92" w14:textId="662912A7" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13C68629" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E15E497" w14:textId="7915575E" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Corresponde el diseño o tipo de investigación a los objetivos planteados?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5630F3FF" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8B85BF" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BD8D6C" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="60308D8E" w14:textId="4725DEA1" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7FB646" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Sí</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003F3418">
+              <w:t>Fuentes de información</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B922208" w14:textId="53C7C5FC" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Expone la población, muestra o unidad de análisis de la cual se obtiene la información?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="579645E3" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D90E0A0" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12DA9AC9" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="2D4F22FA" w14:textId="22E0CE3D" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41B37C25" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45822841" w14:textId="63C7E4A6" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Corresponde la población, muestra o unidad de análisis </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>con</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> los objetivos planteados?</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00411539">
-[...7 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="782BF06A" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5E92F2" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2554BE1F" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="339C32BF" w14:textId="4F69E464" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFD90BC" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00EA3266" w14:textId="5020E06E" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> No</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003F3418">
+              <w:t xml:space="preserve">¿Fundamenta </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">el </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">por qué </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>la selección de esa población, muestra o unidad de análisis? (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>riterio de selección)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="570E9F9E" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CC706F" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6BBAF4" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="42F21B21" w14:textId="797053DB" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A538C01" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Técnicas e instrumentos de recolección de datos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13BC8975" w14:textId="296082D8" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Explica cuáles utiliza?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4781B9" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4FE602" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="654DFB75" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="5471B465" w14:textId="4CC620C0" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D07A1B8" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4795AF45" w14:textId="5277C1F4" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Son coherentes con los objetivos planteados?</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="304169B2" w14:textId="7947E204" w:rsidR="00F3170A" w:rsidRPr="00D04AD9" w:rsidRDefault="00F3170A" w:rsidP="004D37EA">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46001434" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DBE492" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E3341F" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w14:paraId="2D76721C" w14:textId="77777777" w:rsidTr="003E0EBB">
-[...2 lines deleted...]
-            <w:tcW w:w="2122" w:type="dxa"/>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="2BF971B9" w14:textId="6C248286" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="292267BA" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Análisis de datos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF6752A" w14:textId="63054817" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="000E558E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Explica cómo se procesan los datos obtenidos?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AACA091" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E6FEAA" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB04285" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="076CE942" w14:textId="7AE27856" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="58F8BFC9" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
-[...14 lines deleted...]
-          <w:p w14:paraId="59E27A5A" w14:textId="6386B607" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+          <w:p w14:paraId="1B8C9928" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0D045B" w14:textId="6AC74183" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>¿Corresponde el enfoque a los objetivos planteados?</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00527DD4">
+              <w:t>¿El tipo de análisis planteado es adecuado para procesar los datos?</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00527DD4" w:rsidRPr="00D04AD9">
-[...73 lines deleted...]
-          <w:p w14:paraId="607CC3F5" w14:textId="7A1BBF84" w:rsidR="00801CAE" w:rsidRPr="00D04AD9" w:rsidRDefault="00801CAE" w:rsidP="004D37EA">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1C5B10" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B98D613" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2F73BA" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w14:paraId="14DA3F99" w14:textId="77777777" w:rsidTr="003E0EBB">
-[...1190 lines deleted...]
-            <w:tcW w:w="8828" w:type="dxa"/>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="000E558E" w14:paraId="61C34E9C" w14:textId="03CD6FF2" w:rsidTr="00774A62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="783D466A" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D04AD9">
+          <w:p w14:paraId="783D466A" w14:textId="4269DB26" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E558E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Resultados</w:t>
             </w:r>
+            <w:r w:rsidR="00615B58" w:rsidRPr="000E558E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3252F2DF" w14:textId="31E2F399" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E558E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="555C2EC2" w14:textId="6AA80C78" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E558E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4C5941" w14:textId="4BEF334C" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E558E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Por favor</w:t>
+            </w:r>
+            <w:r w:rsidR="0005436D" w:rsidRPr="000E558E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E558E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indique el motivo de su respuesta</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w14:paraId="51B72F28" w14:textId="77777777" w:rsidTr="003E0EBB">
-[...2 lines deleted...]
-            <w:tcW w:w="2122" w:type="dxa"/>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="000E558E" w14:paraId="51B72F28" w14:textId="3FAC68C8" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1CABAB7D" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D04AD9">
+          <w:p w14:paraId="1CABAB7D" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E558E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Presentación de datos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6706" w:type="dxa"/>
-[...102 lines deleted...]
-          <w:p w14:paraId="75FBA35D" w14:textId="3192D698" w:rsidR="00801CAE" w:rsidRPr="00D04AD9" w:rsidRDefault="00801CAE" w:rsidP="004D37EA">
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FBA35D" w14:textId="7508646A" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E558E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Hay evidencia de que los datos presentados se obtuvieron de las técnicas e instrumentos propuestos? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E66E405" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39651F00" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="543C9E3E" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w14:paraId="6C0EE0B1" w14:textId="77777777" w:rsidTr="003E0EBB">
-[...2 lines deleted...]
-            <w:tcW w:w="2122" w:type="dxa"/>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="000E558E" w14:paraId="6C0EE0B1" w14:textId="43A42238" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B98E705" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
-[...115 lines deleted...]
-          <w:p w14:paraId="41977FCE" w14:textId="3F6AF168" w:rsidR="00801CAE" w:rsidRPr="00D04AD9" w:rsidRDefault="00801CAE" w:rsidP="004D37EA">
+          <w:p w14:paraId="7B98E705" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41977FCE" w14:textId="080AD7DE" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E558E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Hay relación entre los datos presentados y los objetivos planteados? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F1DA0F" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="785D2D0D" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC199D6" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w14:paraId="05B32DDD" w14:textId="77777777" w:rsidTr="004D37EA">
-[...2 lines deleted...]
-            <w:tcW w:w="8828" w:type="dxa"/>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="05B32DDD" w14:textId="1E3B1A41" w:rsidTr="00774A62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0316331A" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+          <w:p w14:paraId="0316331A" w14:textId="72090AC2" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E558E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Discusión</w:t>
+            </w:r>
+            <w:r w:rsidR="00615B58" w:rsidRPr="000E558E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2432F1" w14:textId="04D27DB5" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E558E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5935ECB2" w14:textId="1A2D479F" w:rsidR="006E7B53" w:rsidRPr="000E558E" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E558E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6AE735" w14:textId="328FCC9E" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E558E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Por favor</w:t>
+            </w:r>
+            <w:r w:rsidR="0005436D" w:rsidRPr="000E558E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E558E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indique el motivo de su respuesta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="475F58F2" w14:textId="1B07DE34" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F325DA" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Discusión</w:t>
-            </w:r>
+              <w:t>Análisis de datos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4459E2D2" w14:textId="40876FD3" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Se analiza según la forma propuesta en la metodología?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C86FF3C" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8C2E2B" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E43AC6" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w14:paraId="475F58F2" w14:textId="77777777" w:rsidTr="003E0EBB">
-[...4 lines deleted...]
-          <w:p w14:paraId="45F325DA" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="55857E2D" w14:textId="45A70E10" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE420C5" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Análisis de datos</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="1BFFEDFE" w14:textId="02B8B013" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+              <w:t>Concordancia con los objetivos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2666EC57" w14:textId="543CE431" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>¿Se analiza según la forma propuesta en la metodología?</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00527DD4">
+              <w:t>¿Es el análisis coherente con los objetivos planteados?</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00527DD4" w:rsidRPr="00D04AD9">
-[...9 lines deleted...]
-          <w:p w14:paraId="5FBE43F4" w14:textId="75853FD4" w:rsidR="00A60ACE" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EB8424" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF62376" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D35CC5" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="0DDFB0CF" w14:textId="1F2F2321" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D466381" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Sí</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003F3418">
+              <w:t>Fundamento teórico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F54EDF" w14:textId="72CDADFC" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Usa los conceptos teóricos planteados para explicar los datos?</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00411539">
-[...7 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37425D79" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2773A615" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E63592A" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="3985EFCA" w14:textId="5757F8D1" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="598EA8F9" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> No</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003F3418">
+              <w:t>Solidez argumental</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8B5D44" w14:textId="2B846170" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Hay uso de datos que fortalecen la argumentación?</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D04AD9">
-[...9 lines deleted...]
-          <w:p w14:paraId="4459E2D2" w14:textId="326B76EE" w:rsidR="00801CAE" w:rsidRPr="00D04AD9" w:rsidRDefault="00801CAE" w:rsidP="004D37EA">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEC3FAD" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA8972A" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F15C44" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w14:paraId="55857E2D" w14:textId="77777777" w:rsidTr="003E0EBB">
-[...428 lines deleted...]
-            <w:tcW w:w="8828" w:type="dxa"/>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="3E7C34CA" w14:textId="0CDB20BD" w:rsidTr="00774A62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="624CFC69" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+          <w:p w14:paraId="624CFC69" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Conclusiones</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B659D4" w14:textId="5A2E5705" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="195D3447" w14:textId="3ECD2F1C" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D839773" w14:textId="51A9935A" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Por favor</w:t>
+            </w:r>
+            <w:r w:rsidR="0005436D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indique el motivo de su respuesta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w14:paraId="728B9B1F" w14:textId="77777777" w:rsidTr="003E0EBB">
-[...4 lines deleted...]
-          <w:p w14:paraId="3E0211C2" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="728B9B1F" w14:textId="3FF66A8B" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0211C2" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Concordancia con resultados y discusión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6706" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="70701A49" w14:textId="2170999C" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AD686B" w14:textId="4E11F1B5" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>¿Hay una conclusión para cada objetivo (general y específicos)?</w:t>
             </w:r>
-            <w:r w:rsidR="00527DD4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00527DD4" w:rsidRPr="00D04AD9">
-[...9 lines deleted...]
-          <w:p w14:paraId="4325DA19" w14:textId="2B7B9824" w:rsidR="00A60ACE" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="035457B1" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17765514" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6221F2" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w14:paraId="11AA9E30" w14:textId="0A86F618" w:rsidTr="006E7B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CAF4B0" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Sí</w:t>
-[...18 lines deleted...]
-            </w:r>
+              <w:t>Recomendaciones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4C56CC" w14:textId="4E0C5AE9" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="00C156D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D04AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> No</w:t>
-[...76 lines deleted...]
-              </w:rPr>
               <w:t>¿Plantea recomendaciones sobre otras líneas de investigación derivadas del texto?</w:t>
             </w:r>
-            <w:r w:rsidR="00527DD4">
-[...82 lines deleted...]
-          <w:p w14:paraId="3E4C56CC" w14:textId="1E2CD2A4" w:rsidR="00801CAE" w:rsidRPr="00D04AD9" w:rsidRDefault="00801CAE" w:rsidP="004D37EA">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0429A33C" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51ADCFB4" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="769BABD7" w14:textId="77777777" w:rsidR="006E7B53" w:rsidRPr="00D04AD9" w:rsidRDefault="006E7B53" w:rsidP="006E7B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59835541" w14:textId="77777777" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+    <w:p w14:paraId="02C414F2" w14:textId="44AC6892" w:rsidR="0052176B" w:rsidRPr="00774A62" w:rsidRDefault="0052176B" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="21"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00774A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Los apartados de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Discusión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pueden presentarse juntos en un mismo título, en caso de que se quiera explicar los resultados conforme se vayan presentando.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E5D86C" w14:textId="77777777" w:rsidR="0052176B" w:rsidRDefault="0052176B" w:rsidP="004D37EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E6A72D6" w14:textId="78B21C3D" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
+    <w:p w14:paraId="1E6A72D6" w14:textId="37642B81" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04AD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>4. Observaciones, comentarios y recomendaciones adicionales</w:t>
       </w:r>
       <w:r w:rsidR="00817260">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (si lo cree pertinente)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C43582" w14:textId="1383E041" w:rsidR="00A60ACE" w:rsidRPr="00D04AD9" w:rsidRDefault="00A60ACE" w:rsidP="004D37EA">
-      <w:pPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="453EE46C" w14:textId="18CDCFAA" w:rsidR="004D37EA" w:rsidRPr="00D04AD9" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AA46ABA" w14:textId="77777777" w:rsidR="004D37EA" w:rsidRPr="00D04AD9" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6047,158 +5592,276 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29D47166" w14:textId="77777777" w:rsidR="00104812" w:rsidRPr="007035CB" w:rsidRDefault="00104812" w:rsidP="00104812">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Fecha de evaluación: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6176E8F9" w14:textId="3DAF14A7" w:rsidR="00104812" w:rsidRDefault="00104812" w:rsidP="004D37EA">
+    <w:p w14:paraId="6176E8F9" w14:textId="17476CEA" w:rsidR="00104812" w:rsidRDefault="00104812" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00B81A52" w14:textId="77777777" w:rsidR="00104812" w:rsidRPr="00D04AD9" w:rsidRDefault="00104812" w:rsidP="004D37EA">
-[...12 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="00104812" w:rsidSect="006904B3">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+      <w:pgMar w:top="1701" w:right="1417" w:bottom="1701" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03E56EC5" w14:textId="77777777" w:rsidR="00CE1562" w:rsidRDefault="00CE1562" w:rsidP="004D37EA">
+    <w:p w14:paraId="12E76A10" w14:textId="77777777" w:rsidR="009824D9" w:rsidRDefault="009824D9" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41514960" w14:textId="77777777" w:rsidR="00CE1562" w:rsidRDefault="00CE1562" w:rsidP="004D37EA">
+    <w:p w14:paraId="732A43F8" w14:textId="77777777" w:rsidR="009824D9" w:rsidRDefault="009824D9" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="110247AE" w14:textId="77777777" w:rsidR="00CE1562" w:rsidRDefault="00CE1562" w:rsidP="004D37EA">
+    <w:p w14:paraId="60916C38" w14:textId="77777777" w:rsidR="009824D9" w:rsidRDefault="009824D9" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B8B21F9" w14:textId="77777777" w:rsidR="00CE1562" w:rsidRDefault="00CE1562" w:rsidP="004D37EA">
+    <w:p w14:paraId="60897976" w14:textId="77777777" w:rsidR="009824D9" w:rsidRDefault="009824D9" w:rsidP="004D37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="4929C0C8" w14:textId="0B2EA543" w:rsidR="00FF7070" w:rsidRPr="009E035F" w:rsidRDefault="00FF7070" w:rsidP="009E035F">
+      <w:pPr>
+        <w:pStyle w:val="sub-subsec"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7070">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00FF7070">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7070">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobre el rol de revisión. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7070">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La responsabilidad del criterio emitido para recomendar, o no, la publicación de un texto científico </w:t>
+      </w:r>
+      <w:r w:rsidR="0049496C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7070">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>o para proponer correcciones y mejoras</w:t>
+      </w:r>
+      <w:r w:rsidR="0049496C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7070">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es de la persona en el rol de revisión. La interacción con la IA no reemplaza su criterio experto o su rendición de cuentas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7070">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Cuando se haya incorporado el uso de IA como complemento de la revisión, es necesario indicarlo al equipo editorial y, a través de ellos, a las personas autoras. Indicar, al menos, el nombre del modelo, la versión, la fecha de uso, así como el enunciado como instrucción de evaluación es parte de un ejercicio transparente y trazable de la evaluación de contenidos.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7070">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7070">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las personas revisoras deben estar en capacidad de explicar la interacción que han tenido con la IA, qué insumos han recibido y cuánto de dichos insumos han sido considerados en las observaciones, comentarios, recomendaciones y solicitudes de corrección que hayan emitido como criterios de evaluación de un texto científico.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:p w14:paraId="7B75F884" w14:textId="7FC2C358" w:rsidR="004D37EA" w:rsidRPr="004D37EA" w:rsidRDefault="00411539" w:rsidP="004D37EA">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
@@ -6226,103 +5889,103 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1721675" cy="894149"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="65336B6D" w14:textId="26FFA0BF" w:rsidR="004D37EA" w:rsidRPr="00726A5C" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
+  <w:p w14:paraId="65336B6D" w14:textId="6E380A49" w:rsidR="004D37EA" w:rsidRPr="00726A5C" w:rsidRDefault="004D37EA" w:rsidP="004D37EA">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:kern w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00726A5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:kern w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>ISSN: 1409-4002</w:t>
     </w:r>
     <w:r w:rsidR="00127084" w:rsidRPr="00726A5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:kern w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00726A5C">
+    <w:r w:rsidR="00EF4076">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:kern w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>-</w:t>
+      <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00127084" w:rsidRPr="00726A5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:kern w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00726A5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:kern w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>eISSN</w:t>
@@ -6374,51 +6037,51 @@
     <w:r w:rsidR="00264081">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:kern w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve"> /</w:t>
     </w:r>
     <w:r w:rsidRPr="00726A5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:kern w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve"> Tel: (+506) 2527 2355</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0F50F3D7" w14:textId="5BBA7A57" w:rsidR="004D37EA" w:rsidRPr="00726A5C" w:rsidRDefault="00CE1562" w:rsidP="004D37EA">
+  <w:p w14:paraId="0F50F3D7" w14:textId="5BBA7A57" w:rsidR="004D37EA" w:rsidRPr="00726A5C" w:rsidRDefault="009824D9" w:rsidP="004D37EA">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:kern w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="004D37EA" w:rsidRPr="00726A5C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:kern w:val="0"/>
@@ -6497,113 +6160,176 @@
         <w:t>https://revistas.uned.ac.cr/index.php/espiga</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="004D37EA" w:rsidRPr="00726A5C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:kern w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2BBE1F09" w14:textId="77777777" w:rsidR="004D37EA" w:rsidRDefault="004D37EA">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="190"/>
+  <w:zoom w:percent="200"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D759B"/>
+    <w:rsid w:val="000352EB"/>
+    <w:rsid w:val="0005436D"/>
     <w:rsid w:val="00095018"/>
+    <w:rsid w:val="000A1AED"/>
+    <w:rsid w:val="000C7198"/>
+    <w:rsid w:val="000E558E"/>
     <w:rsid w:val="00104812"/>
     <w:rsid w:val="00112FE2"/>
     <w:rsid w:val="00127084"/>
+    <w:rsid w:val="00133652"/>
     <w:rsid w:val="00141D74"/>
+    <w:rsid w:val="0017742D"/>
     <w:rsid w:val="00190F11"/>
+    <w:rsid w:val="001A6CC5"/>
+    <w:rsid w:val="001C6597"/>
+    <w:rsid w:val="001F249E"/>
+    <w:rsid w:val="00216815"/>
+    <w:rsid w:val="00216CA3"/>
+    <w:rsid w:val="00240FE0"/>
     <w:rsid w:val="00264081"/>
+    <w:rsid w:val="00291EAF"/>
+    <w:rsid w:val="00376AA9"/>
+    <w:rsid w:val="003847DA"/>
     <w:rsid w:val="003873F1"/>
     <w:rsid w:val="003D759B"/>
     <w:rsid w:val="003E0BCE"/>
     <w:rsid w:val="003F3418"/>
     <w:rsid w:val="00411539"/>
     <w:rsid w:val="00450AA4"/>
+    <w:rsid w:val="0048590A"/>
+    <w:rsid w:val="0049496C"/>
+    <w:rsid w:val="004B3E0C"/>
+    <w:rsid w:val="004B4CA7"/>
     <w:rsid w:val="004D37EA"/>
     <w:rsid w:val="004E3E01"/>
+    <w:rsid w:val="004E73A5"/>
+    <w:rsid w:val="00511616"/>
     <w:rsid w:val="00520867"/>
+    <w:rsid w:val="0052176B"/>
     <w:rsid w:val="005243EF"/>
     <w:rsid w:val="00527DD4"/>
     <w:rsid w:val="005A1900"/>
+    <w:rsid w:val="005B593B"/>
+    <w:rsid w:val="005C1F12"/>
+    <w:rsid w:val="00615B58"/>
     <w:rsid w:val="006357AE"/>
+    <w:rsid w:val="00653570"/>
+    <w:rsid w:val="00687B1A"/>
+    <w:rsid w:val="006904B3"/>
+    <w:rsid w:val="006E7B53"/>
     <w:rsid w:val="00726A5C"/>
     <w:rsid w:val="00753EB5"/>
+    <w:rsid w:val="00774A62"/>
+    <w:rsid w:val="00774EA2"/>
+    <w:rsid w:val="00781D17"/>
+    <w:rsid w:val="00785FD8"/>
+    <w:rsid w:val="007A74C2"/>
+    <w:rsid w:val="007C7033"/>
+    <w:rsid w:val="007C745D"/>
+    <w:rsid w:val="00801B61"/>
     <w:rsid w:val="00801CAE"/>
     <w:rsid w:val="00817260"/>
+    <w:rsid w:val="00820A1A"/>
     <w:rsid w:val="0083714A"/>
     <w:rsid w:val="008960AB"/>
+    <w:rsid w:val="008C4F9C"/>
+    <w:rsid w:val="009131D7"/>
     <w:rsid w:val="00950FA5"/>
     <w:rsid w:val="009560A4"/>
+    <w:rsid w:val="009824D9"/>
     <w:rsid w:val="00982991"/>
     <w:rsid w:val="009C4D71"/>
+    <w:rsid w:val="009E035F"/>
     <w:rsid w:val="00A2022C"/>
+    <w:rsid w:val="00A567D3"/>
     <w:rsid w:val="00A60ACE"/>
+    <w:rsid w:val="00A676BD"/>
     <w:rsid w:val="00AC4511"/>
+    <w:rsid w:val="00AE0B32"/>
     <w:rsid w:val="00B538F4"/>
+    <w:rsid w:val="00B87F90"/>
+    <w:rsid w:val="00BD790E"/>
+    <w:rsid w:val="00BF7AA0"/>
+    <w:rsid w:val="00C156D5"/>
+    <w:rsid w:val="00C45EF6"/>
+    <w:rsid w:val="00CD4A31"/>
     <w:rsid w:val="00CE1562"/>
     <w:rsid w:val="00D04AD9"/>
+    <w:rsid w:val="00D11E7C"/>
+    <w:rsid w:val="00D41F4D"/>
     <w:rsid w:val="00D94BAD"/>
+    <w:rsid w:val="00D96FE3"/>
     <w:rsid w:val="00E22593"/>
     <w:rsid w:val="00E5423D"/>
+    <w:rsid w:val="00EB1C7D"/>
+    <w:rsid w:val="00ED32C5"/>
+    <w:rsid w:val="00ED392E"/>
+    <w:rsid w:val="00EF4076"/>
     <w:rsid w:val="00F3170A"/>
+    <w:rsid w:val="00F73F6D"/>
+    <w:rsid w:val="00FD459E"/>
+    <w:rsid w:val="00FE11D2"/>
+    <w:rsid w:val="00FF7070"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="688E46C7"/>
@@ -7571,62 +7297,222 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D37EA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D37EA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D37EA"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="sub-subsec">
+    <w:name w:val="sub-subsec"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FF7070"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF7070"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00FF7070"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotapie">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextonotapieCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF7070"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
+    <w:name w:val="Texto nota pie Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textonotapie"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF7070"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaalpie">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF7070"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005B593B"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005B593B"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005B593B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textocomentario"/>
+    <w:next w:val="Textocomentario"/>
+    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005B593B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="TextocomentarioCar"/>
+    <w:link w:val="Asuntodelcomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B593B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+  <w:divs>
+    <w:div w:id="774593114">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uned.ac.cr/index.php/espiga" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revistaespiga@uned.ac.cr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -7884,74 +7770,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD0B5DEB-81DB-DA4C-836D-911F9640ABE1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4257</Characters>
+  <Pages>5</Pages>
+  <Words>852</Words>
+  <Characters>4687</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5020</CharactersWithSpaces>
+  <CharactersWithSpaces>5528</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>José Pablo Mora Ortega</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>