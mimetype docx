--- v0 (2026-03-25)
+++ v1 (2026-08-16)
@@ -6,1734 +6,1958 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w14:paraId="315D780E" w14:textId="77777777" w:rsidR="00A94C27" w:rsidRPr="00047222" w:rsidRDefault="00A94C27" w:rsidP="00A94C27">
+    <w:p w14:paraId="315D780E" w14:textId="270B4795" w:rsidR="00A94C27" w:rsidRPr="001764A3" w:rsidRDefault="00A94C27" w:rsidP="00A94C27">
       <w:pPr>
         <w:pStyle w:val="Encabezado"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="13"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r w:rsidRPr="001764A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="13"/>
-[...1 lines deleted...]
-        <w:t>ISSN: 1409-4002-eISSN: 2215-454X</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ISSN: 1409-4002</w:t>
+      </w:r>
+      <w:r w:rsidR="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001764A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eISSN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001764A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: 2215-454X</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D37771" w14:textId="77777777" w:rsidR="00A94C27" w:rsidRPr="00047222" w:rsidRDefault="00A94C27" w:rsidP="00A94C27">
+    <w:p w14:paraId="69D37771" w14:textId="77777777" w:rsidR="00A94C27" w:rsidRPr="001764A3" w:rsidRDefault="00A94C27" w:rsidP="00A94C27">
       <w:pPr>
         <w:pStyle w:val="Encabezado"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="13"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r w:rsidRPr="001764A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="13"/>
-[...41 lines deleted...]
-        <w:t>55</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>UNED, Mercedes de Montes de Oca, San José, Costa Rica. Tel: (+506) 2527 2355</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709A1964" w14:textId="77777777" w:rsidR="00A94C27" w:rsidRDefault="00E3079F" w:rsidP="00A94C27">
+    <w:p w14:paraId="709A1964" w14:textId="77777777" w:rsidR="00A94C27" w:rsidRPr="001764A3" w:rsidRDefault="001814E3" w:rsidP="00A94C27">
       <w:pPr>
         <w:pStyle w:val="Encabezado"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00A94C27" w:rsidRPr="00792CA3">
+        <w:r w:rsidR="00A94C27" w:rsidRPr="001764A3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...1 lines deleted...]
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>revistaespiga@uned.ac.cr</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A94C27" w:rsidRPr="00792CA3">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidR="00A94C27" w:rsidRPr="001764A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00A94C27" w:rsidRPr="00792CA3">
+        <w:r w:rsidR="00A94C27" w:rsidRPr="001764A3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...1 lines deleted...]
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://revistas.uned.ac.cr/index.php/espiga</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A94C27" w:rsidRPr="00792CA3">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidR="00A94C27" w:rsidRPr="001764A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762CD7BE" w14:textId="77777777" w:rsidR="00A94C27" w:rsidRDefault="00A94C27" w:rsidP="0046064A">
+    <w:p w14:paraId="762CD7BE" w14:textId="77777777" w:rsidR="00A94C27" w:rsidRPr="001764A3" w:rsidRDefault="00A94C27" w:rsidP="0046064A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D4EF91F" w14:textId="282352B6" w:rsidR="003B594D" w:rsidRPr="008920E7" w:rsidRDefault="003B594D" w:rsidP="0046064A">
+    <w:p w14:paraId="4D4EF91F" w14:textId="282352B6" w:rsidR="003B594D" w:rsidRPr="001764A3" w:rsidRDefault="003B594D" w:rsidP="0046064A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008920E7">
+      <w:r w:rsidRPr="001764A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Declaración </w:t>
       </w:r>
-      <w:r w:rsidR="00DA2402">
+      <w:r w:rsidR="00DA2402" w:rsidRPr="001764A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidRPr="008920E7">
+      <w:r w:rsidRPr="001764A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">urada y </w:t>
       </w:r>
-      <w:r w:rsidR="00DA2402">
+      <w:r w:rsidR="00DA2402" w:rsidRPr="001764A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="008920E7">
+      <w:r w:rsidRPr="001764A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">esión de </w:t>
       </w:r>
-      <w:r w:rsidR="00DA2402">
+      <w:r w:rsidR="00DA2402" w:rsidRPr="001764A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="008920E7">
+      <w:r w:rsidRPr="001764A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">erechos </w:t>
       </w:r>
-      <w:r w:rsidR="00DA2402">
+      <w:r w:rsidR="00DA2402" w:rsidRPr="001764A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="008920E7">
+      <w:r w:rsidRPr="001764A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">atrimoniales de </w:t>
       </w:r>
-      <w:r w:rsidR="00DA2402">
+      <w:r w:rsidR="00DA2402" w:rsidRPr="001764A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="003131C4" w:rsidRPr="008920E7">
+      <w:r w:rsidR="003131C4" w:rsidRPr="001764A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>utoría</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B7E8C9" w14:textId="77777777" w:rsidR="003B594D" w:rsidRPr="008920E7" w:rsidRDefault="003B594D" w:rsidP="0046064A">
+    <w:p w14:paraId="69B7E8C9" w14:textId="77777777" w:rsidR="003B594D" w:rsidRPr="001764A3" w:rsidRDefault="003B594D" w:rsidP="0046064A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F6A4EA5" w14:textId="6D68BAD7" w:rsidR="003B594D" w:rsidRDefault="00EE02FC" w:rsidP="00EE02FC">
+    <w:p w14:paraId="4F6A4EA5" w14:textId="6D68BAD7" w:rsidR="003B594D" w:rsidRPr="006E147B" w:rsidRDefault="00EE02FC" w:rsidP="00EE02FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002964A9" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">persona </w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>suscrit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="002964A9" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o personas</w:t>
       </w:r>
-      <w:r w:rsidR="000B4F2C" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="000B4F2C" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> suscritas</w:t>
       </w:r>
-      <w:r w:rsidR="002964A9" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D4CD3A" w14:textId="77777777" w:rsidR="00DA2402" w:rsidRPr="00DA2402" w:rsidRDefault="00DA2402" w:rsidP="00EE02FC">
+    <w:p w14:paraId="65D4CD3A" w14:textId="77777777" w:rsidR="00DA2402" w:rsidRPr="006E147B" w:rsidRDefault="00DA2402" w:rsidP="00EE02FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C80373D" w14:textId="77777777" w:rsidR="00EE02FC" w:rsidRPr="00DA2402" w:rsidRDefault="00EE02FC" w:rsidP="00EE02FC">
+    <w:p w14:paraId="3C80373D" w14:textId="77777777" w:rsidR="00EE02FC" w:rsidRPr="006E147B" w:rsidRDefault="00EE02FC" w:rsidP="00EE02FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C57F1CC" w14:textId="68F58566" w:rsidR="003B594D" w:rsidRPr="00DA2402" w:rsidRDefault="00EE02FC" w:rsidP="00EE02FC">
+    <w:p w14:paraId="3C57F1CC" w14:textId="46AA388F" w:rsidR="003B594D" w:rsidRPr="006E147B" w:rsidRDefault="00EE02FC" w:rsidP="00EE02FC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">con </w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="00DA2402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidR="00AA67FD" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>número de identificación (cédula u otro)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>______________, declara(n)</w:t>
       </w:r>
-      <w:r w:rsidR="003131C4" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003131C4" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> bajo la gravedad del juramento y apercibido(a) de las consecuencias del perjurio, que el artículo</w:t>
       </w:r>
-      <w:r w:rsidR="00840D56" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="00840D56" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA2402">
+      <w:r w:rsidR="00DA2402" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">o ensayo </w:t>
       </w:r>
-      <w:r w:rsidR="00840D56" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="00840D56" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>titulado:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50050D48" w14:textId="2FD2257B" w:rsidR="00EE02FC" w:rsidRDefault="00EE02FC" w:rsidP="00EE02FC">
+    <w:p w14:paraId="50050D48" w14:textId="2FD2257B" w:rsidR="00EE02FC" w:rsidRPr="006E147B" w:rsidRDefault="00EE02FC" w:rsidP="00EE02FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BF49961" w14:textId="77777777" w:rsidR="00DA2402" w:rsidRPr="00DA2402" w:rsidRDefault="00DA2402" w:rsidP="00EE02FC">
+    <w:p w14:paraId="2BF49961" w14:textId="77777777" w:rsidR="00DA2402" w:rsidRPr="006E147B" w:rsidRDefault="00DA2402" w:rsidP="00EE02FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A1A0536" w14:textId="6B95CE7C" w:rsidR="003B594D" w:rsidRPr="00DA2402" w:rsidRDefault="0038787C" w:rsidP="00EE02FC">
+    <w:p w14:paraId="0A1A0536" w14:textId="7E11D2B4" w:rsidR="003B594D" w:rsidRPr="006E147B" w:rsidRDefault="0038787C" w:rsidP="00EE02FC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">que somete(n) al </w:t>
       </w:r>
-      <w:r w:rsidR="004B27D6" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="004B27D6" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Comité</w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Editorial para su publicación en </w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Revista Espiga</w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="004B27D6" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="004B27D6" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">edio </w:t>
       </w:r>
-      <w:r w:rsidR="004B27D6" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="004B27D6" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ficial de la Escuela de Ciencias Sociales y Humanidades (ECSH) de la Universidad Estatal a Distancia (UNED), </w:t>
       </w:r>
-      <w:r w:rsidR="002C526C" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="002C526C" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">de Costa Rica, </w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">es inédito y de su total autoría, lo que implica no haber sido postulado a otras revistas simultáneamente ni a ningún otro medio, así como tampoco publicado previamente, ya sea de manera impresa o </w:t>
       </w:r>
-      <w:r w:rsidR="00DA2402">
+      <w:r w:rsidR="00DA2402" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>electrónica</w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="00DA2402">
-[...8 lines deleted...]
-      <w:r w:rsidR="004B27D6" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y que contiene las debidas referencias bibliográficas</w:t>
+      </w:r>
+      <w:r w:rsidR="003C664E" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cuando se han citado expresiones o pensamientos de otras personas, sean textuales o no, </w:t>
+      </w:r>
+      <w:r w:rsidR="000A1A39" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>inclusive</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1A39" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las </w:t>
+      </w:r>
+      <w:r w:rsidR="004B27D6" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>iguras (dibujos, fotografías, gráficos, diagramas, entre otras)</w:t>
       </w:r>
-      <w:r w:rsidR="003131C4" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003131C4" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> originales o </w:t>
       </w:r>
-      <w:r w:rsidR="003131C4" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003131C4" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tomadas de otras fuentes, contienen </w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sus respectivas referencias de autoría.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0DA8C8" w14:textId="77777777" w:rsidR="00EE02FC" w:rsidRPr="00DA2402" w:rsidRDefault="00EE02FC" w:rsidP="00EE02FC">
+    <w:p w14:paraId="4A0DA8C8" w14:textId="77777777" w:rsidR="00EE02FC" w:rsidRPr="006E147B" w:rsidRDefault="00EE02FC" w:rsidP="00EE02FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44EFAD4E" w14:textId="0B011F73" w:rsidR="003B594D" w:rsidRPr="00DA2402" w:rsidRDefault="003B594D" w:rsidP="00EE02FC">
+    <w:p w14:paraId="44EFAD4E" w14:textId="0B011F73" w:rsidR="003B594D" w:rsidRPr="006E147B" w:rsidRDefault="003B594D" w:rsidP="00EE02FC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Igualmente declara(n) que exonera(n) de toda responsabilidad a la UNED ante un eventual reclamo de terceros por derechos de autor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>, derechos de imagen, acusaciones de plagio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> u otro anexo con ocasión de la obra que somete para su publicación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45203E17" w14:textId="00FAE4DB" w:rsidR="00DA2402" w:rsidRPr="00DA2402" w:rsidRDefault="00DA2402" w:rsidP="00EE02FC">
+    <w:p w14:paraId="45203E17" w14:textId="00FAE4DB" w:rsidR="00DA2402" w:rsidRPr="006E147B" w:rsidRDefault="00DA2402" w:rsidP="00EE02FC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E2238D4" w14:textId="77777777" w:rsidR="00DA2402" w:rsidRPr="00DA2402" w:rsidRDefault="00DA2402" w:rsidP="00992F91">
+    <w:p w14:paraId="6E2238D4" w14:textId="7FEF1D43" w:rsidR="00DA2402" w:rsidRPr="006E147B" w:rsidRDefault="00DA2402" w:rsidP="00992F91">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Como muestra de transparencia, en el manuscrito declara(n) explícitamente el uso de inteligencia artificial (IA) en los procesos de investigación y de elaboración de textos científicos. Es necesario mencionar: a) el modelo de IA, su versión, la fecha de uso, b) cómo se usó, identificar las interacciones y combinaciones que se pueden articular entre modelos, c) qué productos y formatos -de los generados por dicha interacción- se integraron a la publicación de resultados, y d) citar y referenciar el modelo empleado, comprendiendo la diversidad y potencial complejidad de las interacciones y combinaciones que se pueden articular al emplear esta herramienta.</w:t>
+        <w:t>Como muestra de transparencia, en el manuscrito declara(n) explícitamente el uso de inteligencia artificial (IA) en los procesos de investigación y de elaboración de textos científicos. Es necesario mencionar: a) el modelo de IA, su versión, la fecha de uso</w:t>
+      </w:r>
+      <w:r w:rsidR="00874EEE" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b) cómo se usó, identificar las interacciones y combinaciones que se pueden articular entre modelos</w:t>
+      </w:r>
+      <w:r w:rsidR="00874EEE" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c) qué productos y formatos -de los generados por dicha interacción- se integraron a la publicación de resultados</w:t>
+      </w:r>
+      <w:r w:rsidR="00874EEE" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y d) citar y referenciar el modelo empleado, comprendiendo la diversidad y potencial complejidad de las interacciones y combinaciones que se pueden articular al emplear esta herramienta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342A59A3" w14:textId="77777777" w:rsidR="00DA2402" w:rsidRPr="00DA2402" w:rsidRDefault="00DA2402" w:rsidP="00EE02FC">
+    <w:p w14:paraId="342A59A3" w14:textId="77777777" w:rsidR="00DA2402" w:rsidRPr="006E147B" w:rsidRDefault="00DA2402" w:rsidP="00EE02FC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16502A60" w14:textId="2990454A" w:rsidR="002964A9" w:rsidRPr="00DA2402" w:rsidRDefault="003B594D" w:rsidP="00EE02FC">
+    <w:p w14:paraId="16502A60" w14:textId="18B9E829" w:rsidR="002964A9" w:rsidRPr="006E147B" w:rsidRDefault="003B594D" w:rsidP="00EE02FC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En caso de que el escrito postulado sea aceptado para su publicación, </w:t>
       </w:r>
-      <w:r w:rsidR="002964A9" w:rsidRPr="00DA2402">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="00011986" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persona</w:t>
+      </w:r>
+      <w:r w:rsidR="00423CD6" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> autor</w:t>
       </w:r>
-      <w:r w:rsidR="002964A9" w:rsidRPr="00DA2402">
-[...15 lines deleted...]
-      <w:r w:rsidR="004B27D6" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(as) cede(n) los derechos patrimoniales de autoría de manera gratuita, exclusiva e indefinidamente a la </w:t>
+      </w:r>
+      <w:r w:rsidR="004B27D6" w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UNED</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Costa Rica</w:t>
       </w:r>
-      <w:r w:rsidR="003131C4" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003131C4" w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="003131C4" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="003131C4" w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>mantendrá en forma perpetua el derecho moral como reconocimiento de autor</w:t>
       </w:r>
-      <w:r w:rsidR="002964A9" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la obra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>As</w:t>
       </w:r>
-      <w:r w:rsidR="004B27D6" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="004B27D6" w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">mismo, </w:t>
       </w:r>
-      <w:r w:rsidR="002964A9" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>la persona</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DA2402">
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="00011986" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> persona</w:t>
+      </w:r>
+      <w:r w:rsidR="00011986" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE02FC" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="00EE02FC" w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>autor</w:t>
       </w:r>
-      <w:r w:rsidR="002964A9" w:rsidRPr="00DA2402">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE02FC" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(as) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>se da por enterad</w:t>
       </w:r>
-      <w:r w:rsidR="002964A9" w:rsidRPr="00DA2402">
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> que </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">las publicaciones de la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Revista Espiga</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA2402">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> están bajo una licencia de </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DA2402">
+        <w:t xml:space="preserve"> están bajo una licencia de Creative Commons </w:t>
+      </w:r>
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Creative</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DA2402">
+        <w:t xml:space="preserve">que no </w:t>
+      </w:r>
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>permite un uso comercial de la obra original ni de las posibles obras derivadas. Además, la distribución de estas obras derivadas se debe hacer con una licencia igual a la que regula la obra original</w:t>
+      </w:r>
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...49 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CC07AB" w14:textId="5E4F2BC5" w:rsidR="002964A9" w:rsidRPr="00DA2402" w:rsidRDefault="002964A9" w:rsidP="00EE02FC">
+    <w:p w14:paraId="70CC07AB" w14:textId="5E4F2BC5" w:rsidR="002964A9" w:rsidRPr="006E147B" w:rsidRDefault="002964A9" w:rsidP="00EE02FC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E4F2020" w14:textId="39795B38" w:rsidR="002964A9" w:rsidRPr="008920E7" w:rsidRDefault="002964A9" w:rsidP="002964A9">
+    <w:p w14:paraId="1E4F2020" w14:textId="39795B38" w:rsidR="002964A9" w:rsidRPr="006E147B" w:rsidRDefault="002964A9" w:rsidP="002964A9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008920E7">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FAD5054" wp14:editId="1F803930">
             <wp:extent cx="800100" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Imagen 4"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="800100" cy="317500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4227EC44" w14:textId="77777777" w:rsidR="004B27D6" w:rsidRPr="008920E7" w:rsidRDefault="004B27D6" w:rsidP="00EE02FC">
+    <w:p w14:paraId="4227EC44" w14:textId="77777777" w:rsidR="004B27D6" w:rsidRPr="006E147B" w:rsidRDefault="004B27D6" w:rsidP="00EE02FC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="147465AC" w14:textId="4C1513F9" w:rsidR="00707EDD" w:rsidRPr="008920E7" w:rsidRDefault="004B27D6" w:rsidP="00EE02FC">
+    <w:p w14:paraId="147465AC" w14:textId="1A90A70F" w:rsidR="00707EDD" w:rsidRPr="006E147B" w:rsidRDefault="004B27D6" w:rsidP="00EE02FC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008920E7">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>También,</w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="008920E7">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002964A9" w:rsidRPr="008920E7">
-[...8 lines deleted...]
-      <w:r w:rsidR="00EE02FC" w:rsidRPr="008920E7">
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4CC6" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persona</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4CC6" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE02FC" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> autor</w:t>
       </w:r>
-      <w:r w:rsidR="002964A9" w:rsidRPr="008920E7">
-[...17 lines deleted...]
-      <w:r w:rsidR="003B594D" w:rsidRPr="008920E7">
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE02FC" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(as) </w:t>
+      </w:r>
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>autoriza</w:t>
       </w:r>
-      <w:r w:rsidR="003131C4" w:rsidRPr="008920E7">
+      <w:r w:rsidR="003131C4" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(n)</w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="008920E7">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:r w:rsidRPr="008920E7">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="008920E7">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>evista Espiga</w:t>
       </w:r>
-      <w:r w:rsidR="003B594D" w:rsidRPr="008920E7">
+      <w:r w:rsidR="003B594D" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> para reproducir y divulgar por cualquier medio, en el momento o en el</w:t>
       </w:r>
-      <w:r w:rsidR="00707EDD" w:rsidRPr="008920E7">
+      <w:r w:rsidR="00707EDD" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> futuro, el artículo </w:t>
       </w:r>
-      <w:r w:rsidR="00DA2402">
+      <w:r w:rsidR="00DA2402" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">o ensayo </w:t>
       </w:r>
-      <w:r w:rsidR="00707EDD" w:rsidRPr="008920E7">
+      <w:r w:rsidR="00707EDD" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>publicado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEFBCE8" w14:textId="77777777" w:rsidR="00EE02FC" w:rsidRPr="008920E7" w:rsidRDefault="00EE02FC" w:rsidP="00EE02FC">
+    <w:p w14:paraId="7EEFBCE8" w14:textId="77777777" w:rsidR="00EE02FC" w:rsidRPr="006E147B" w:rsidRDefault="00EE02FC" w:rsidP="00EE02FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22F4BD04" w14:textId="6B693E3F" w:rsidR="003B594D" w:rsidRPr="008920E7" w:rsidRDefault="00707EDD" w:rsidP="00EE02FC">
+    <w:p w14:paraId="22F4BD04" w14:textId="0D7B0C9D" w:rsidR="003B594D" w:rsidRPr="006E147B" w:rsidRDefault="00707EDD" w:rsidP="00EE02FC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008920E7">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Finalmente, </w:t>
       </w:r>
-      <w:r w:rsidR="002964A9" w:rsidRPr="008920E7">
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>la persona</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE02FC" w:rsidRPr="008920E7">
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4CC6" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:t xml:space="preserve"> persona</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4CC6" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE02FC" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t xml:space="preserve"> autor</w:t>
       </w:r>
-      <w:r w:rsidR="002964A9" w:rsidRPr="008920E7">
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE02FC" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(as) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>se da</w:t>
+      </w:r>
+      <w:r w:rsidR="003131C4" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(n)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por enterad</w:t>
+      </w:r>
+      <w:r w:rsidR="002964A9" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="00EE02FC" w:rsidRPr="008920E7">
+      <w:r w:rsidR="003131C4" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(os</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE02FC" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="003131C4" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>as)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">(as/es) </w:t>
-[...80 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> no tendrá restricciones para reproducir y divulgar por cualquier medio, en el momento o en el futuro, el artículo publicado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D40B70" w14:textId="77777777" w:rsidR="004B27D6" w:rsidRPr="008920E7" w:rsidRDefault="004B27D6" w:rsidP="004B27D6">
+    <w:p w14:paraId="72D40B70" w14:textId="77777777" w:rsidR="004B27D6" w:rsidRPr="006E147B" w:rsidRDefault="004B27D6" w:rsidP="004B27D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06E22DAC" w14:textId="79CB9ECD" w:rsidR="003B594D" w:rsidRPr="008920E7" w:rsidRDefault="003B594D" w:rsidP="004B27D6">
+    <w:p w14:paraId="06E22DAC" w14:textId="5138FF20" w:rsidR="003B594D" w:rsidRPr="006E147B" w:rsidRDefault="003B594D" w:rsidP="004B27D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008920E7">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Firma</w:t>
       </w:r>
-      <w:r w:rsidR="004B27D6" w:rsidRPr="008920E7">
+      <w:r w:rsidR="000B11F1" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="004B27D6" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFED97B" w14:textId="77777777" w:rsidR="003B594D" w:rsidRPr="008920E7" w:rsidRDefault="003B594D" w:rsidP="004B27D6">
+    <w:p w14:paraId="2DFED97B" w14:textId="77777777" w:rsidR="003B594D" w:rsidRPr="006E147B" w:rsidRDefault="003B594D" w:rsidP="004B27D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69B59DBA" w14:textId="7DD3DF1D" w:rsidR="004B27D6" w:rsidRPr="008920E7" w:rsidRDefault="003B594D" w:rsidP="004B27D6">
+    <w:p w14:paraId="69B59DBA" w14:textId="7DD3DF1D" w:rsidR="004B27D6" w:rsidRPr="006E147B" w:rsidRDefault="003B594D" w:rsidP="004B27D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008920E7">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Fecha</w:t>
       </w:r>
-      <w:r w:rsidR="00201194" w:rsidRPr="008920E7">
+      <w:r w:rsidR="00201194" w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDD5B47" w14:textId="0D03A390" w:rsidR="0074313D" w:rsidRPr="008920E7" w:rsidRDefault="0074313D" w:rsidP="004B27D6">
+    <w:p w14:paraId="7EDD5B47" w14:textId="0D03A390" w:rsidR="0074313D" w:rsidRPr="006E147B" w:rsidRDefault="0074313D" w:rsidP="004B27D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="284B2190" w14:textId="1421A2B5" w:rsidR="00A94C27" w:rsidRPr="00A94C27" w:rsidRDefault="00A869AA" w:rsidP="008920E7">
+    <w:p w14:paraId="284B2190" w14:textId="57C23A07" w:rsidR="00A94C27" w:rsidRPr="001764A3" w:rsidRDefault="00A869AA" w:rsidP="008920E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008920E7">
+      <w:r w:rsidRPr="006E147B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID </w:t>
       </w:r>
-      <w:r w:rsidR="0074313D" w:rsidRPr="008920E7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0074313D" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de la</w:t>
+      </w:r>
+      <w:r w:rsidR="000B11F1" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="0074313D" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persona</w:t>
+      </w:r>
+      <w:r w:rsidR="000B11F1" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="0074313D" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autora</w:t>
+      </w:r>
+      <w:r w:rsidR="000B11F1" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="0074313D" w:rsidRPr="006E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94C27" w:rsidRPr="001764A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A94C27" w:rsidRPr="00A94C27" w:rsidSect="00586DB3">
+    <w:sectPr w:rsidR="00A94C27" w:rsidRPr="001764A3" w:rsidSect="00586DB3">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77F95A1A" w14:textId="77777777" w:rsidR="00E3079F" w:rsidRDefault="00E3079F" w:rsidP="00B57B91">
+    <w:p w14:paraId="795A18F2" w14:textId="77777777" w:rsidR="001814E3" w:rsidRDefault="001814E3" w:rsidP="00B57B91">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61E27416" w14:textId="77777777" w:rsidR="00E3079F" w:rsidRDefault="00E3079F" w:rsidP="00B57B91">
+    <w:p w14:paraId="7F392001" w14:textId="77777777" w:rsidR="001814E3" w:rsidRDefault="001814E3" w:rsidP="00B57B91">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century Gothic">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:p w14:paraId="3A894A2F" w14:textId="77777777" w:rsidR="00681617" w:rsidRDefault="00681617" w:rsidP="00147B9F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
@@ -1930,58 +2154,58 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4DEB046C" w14:textId="321F02C2" w:rsidR="003C4C55" w:rsidRDefault="003C4C55">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3EEB648D" w14:textId="77777777" w:rsidR="00681617" w:rsidRDefault="00681617" w:rsidP="00681617">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F82FD95" w14:textId="77777777" w:rsidR="00E3079F" w:rsidRDefault="00E3079F" w:rsidP="00B57B91">
+    <w:p w14:paraId="00F03C03" w14:textId="77777777" w:rsidR="001814E3" w:rsidRDefault="001814E3" w:rsidP="00B57B91">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C78A712" w14:textId="77777777" w:rsidR="00E3079F" w:rsidRDefault="00E3079F" w:rsidP="00B57B91">
+    <w:p w14:paraId="41EDFA07" w14:textId="77777777" w:rsidR="001814E3" w:rsidRDefault="001814E3" w:rsidP="00B57B91">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:p w14:paraId="7E74953F" w14:textId="783202FC" w:rsidR="0066447B" w:rsidRDefault="00F90C0D" w:rsidP="00992F91">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -2011,155 +2235,174 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1217532" cy="632323"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="230"/>
+  <w:zoom w:percent="190"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B51C35"/>
+    <w:rsid w:val="00011986"/>
     <w:rsid w:val="000325ED"/>
     <w:rsid w:val="00046F1E"/>
     <w:rsid w:val="00074436"/>
     <w:rsid w:val="00094FF4"/>
+    <w:rsid w:val="000A1A39"/>
+    <w:rsid w:val="000B11F1"/>
     <w:rsid w:val="000B1EC3"/>
     <w:rsid w:val="000B46A5"/>
     <w:rsid w:val="000B4F2C"/>
     <w:rsid w:val="000B722C"/>
     <w:rsid w:val="000E0813"/>
     <w:rsid w:val="00120477"/>
     <w:rsid w:val="00137A07"/>
+    <w:rsid w:val="001764A3"/>
+    <w:rsid w:val="001814E3"/>
+    <w:rsid w:val="0018684C"/>
     <w:rsid w:val="001A447F"/>
     <w:rsid w:val="001A4505"/>
     <w:rsid w:val="001F10D7"/>
     <w:rsid w:val="001F3816"/>
     <w:rsid w:val="00201194"/>
     <w:rsid w:val="00273B73"/>
     <w:rsid w:val="002964A9"/>
     <w:rsid w:val="002C526C"/>
     <w:rsid w:val="002C7E03"/>
     <w:rsid w:val="002F1D79"/>
     <w:rsid w:val="002F33B7"/>
     <w:rsid w:val="003131C4"/>
     <w:rsid w:val="003479FD"/>
     <w:rsid w:val="00355DD6"/>
     <w:rsid w:val="0038787C"/>
+    <w:rsid w:val="003A6271"/>
     <w:rsid w:val="003B594D"/>
     <w:rsid w:val="003C4C55"/>
+    <w:rsid w:val="003C664E"/>
     <w:rsid w:val="00406D3D"/>
+    <w:rsid w:val="00423CD6"/>
     <w:rsid w:val="0046064A"/>
     <w:rsid w:val="004B27D6"/>
     <w:rsid w:val="00544C4C"/>
     <w:rsid w:val="005727AE"/>
     <w:rsid w:val="00586DB3"/>
     <w:rsid w:val="0059484E"/>
     <w:rsid w:val="005B5747"/>
     <w:rsid w:val="005C03FB"/>
     <w:rsid w:val="005C3680"/>
     <w:rsid w:val="006065CE"/>
     <w:rsid w:val="00632337"/>
     <w:rsid w:val="006510B9"/>
+    <w:rsid w:val="00651103"/>
     <w:rsid w:val="0066447B"/>
     <w:rsid w:val="00681617"/>
     <w:rsid w:val="006940B9"/>
     <w:rsid w:val="006B778F"/>
+    <w:rsid w:val="006E147B"/>
     <w:rsid w:val="006F1EFB"/>
     <w:rsid w:val="006F22EE"/>
     <w:rsid w:val="00707EDD"/>
     <w:rsid w:val="00721A2B"/>
     <w:rsid w:val="0074313D"/>
     <w:rsid w:val="007466AF"/>
     <w:rsid w:val="007E1D7E"/>
+    <w:rsid w:val="00801B61"/>
     <w:rsid w:val="00827356"/>
+    <w:rsid w:val="008360FF"/>
     <w:rsid w:val="00840D56"/>
     <w:rsid w:val="008479E0"/>
     <w:rsid w:val="00865FFF"/>
+    <w:rsid w:val="00874EEE"/>
     <w:rsid w:val="008920E7"/>
     <w:rsid w:val="009179A1"/>
     <w:rsid w:val="00992F91"/>
     <w:rsid w:val="009A1CF5"/>
+    <w:rsid w:val="009B0D85"/>
     <w:rsid w:val="009E1388"/>
+    <w:rsid w:val="009E49DA"/>
     <w:rsid w:val="00A16DAC"/>
     <w:rsid w:val="00A64CA1"/>
     <w:rsid w:val="00A869AA"/>
     <w:rsid w:val="00A94C27"/>
+    <w:rsid w:val="00AA67FD"/>
     <w:rsid w:val="00B20908"/>
     <w:rsid w:val="00B51C35"/>
     <w:rsid w:val="00B56142"/>
     <w:rsid w:val="00B57B91"/>
     <w:rsid w:val="00C915AF"/>
+    <w:rsid w:val="00C93EC3"/>
     <w:rsid w:val="00CF661A"/>
     <w:rsid w:val="00D00DC0"/>
     <w:rsid w:val="00D07EC0"/>
     <w:rsid w:val="00D238F6"/>
     <w:rsid w:val="00D323DD"/>
     <w:rsid w:val="00D36FD4"/>
     <w:rsid w:val="00D51B86"/>
     <w:rsid w:val="00D828AC"/>
     <w:rsid w:val="00DA2402"/>
+    <w:rsid w:val="00DA4CC6"/>
     <w:rsid w:val="00DB51B4"/>
     <w:rsid w:val="00DC7372"/>
     <w:rsid w:val="00E3079F"/>
     <w:rsid w:val="00E515FE"/>
     <w:rsid w:val="00E569EC"/>
     <w:rsid w:val="00E863CA"/>
     <w:rsid w:val="00EA2F1D"/>
     <w:rsid w:val="00EE02FC"/>
     <w:rsid w:val="00F5498F"/>
     <w:rsid w:val="00F61B1A"/>
     <w:rsid w:val="00F7099B"/>
     <w:rsid w:val="00F90C0D"/>
     <w:rsid w:val="00F91D4B"/>
     <w:rsid w:val="00FD16CD"/>
     <w:rsid w:val="00FD3DBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -2735,50 +2978,113 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0038787C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0038787C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B0D85"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B0D85"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009B0D85"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textocomentario"/>
+    <w:next w:val="Textocomentario"/>
+    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B0D85"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="TextocomentarioCar"/>
+    <w:link w:val="Asuntodelcomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B0D85"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:divs>
     <w:div w:id="322702093">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="756251134">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -3092,70 +3398,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECF5E8AE-1954-4ECD-9C38-E7CF15FA42F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>502</Words>
-  <Characters>2765</Characters>
+  <Words>511</Words>
+  <Characters>2816</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UNED</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3261</CharactersWithSpaces>
+  <CharactersWithSpaces>3321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Usuario de Microsoft Office</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>