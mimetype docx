--- v1 (2026-06-28)
+++ v2 (2026-10-19)
@@ -1,63 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="087A098D" w14:textId="77777777" w:rsidR="00662013" w:rsidRPr="00662013" w:rsidRDefault="00662013" w:rsidP="00662013">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662013">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Para un mejor uso de esta plantilla favor “Copiar” y “Pegar texto sin formato” en cada una de las secciones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CCD0F0F" w14:textId="2C76A0F1" w:rsidR="00923854" w:rsidRDefault="00923854" w:rsidP="00B42EF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -70,2868 +65,2400 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA62BB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ESTUDIO DE CASO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6120CC70" w14:textId="77777777" w:rsidR="00FD16B0" w:rsidRPr="00662013" w:rsidRDefault="00FD16B0" w:rsidP="00B42EF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk32913036"/>
     </w:p>
-    <w:sdt>
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="71C78C10" w14:textId="0E0CD2D9" w:rsidR="000E6C3F" w:rsidRPr="00D7452E" w:rsidRDefault="00662013" w:rsidP="00662013">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...28 lines deleted...]
-    </w:sdt>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Título del artículo (Calibri 14pt, centrado y en negrita, a excepción de los nombres científicos. Para estudios de plantas se coloca la Familia y para los de animales (Orden: Familia). Debe ser conciso, fácil de entender y corresponder estrictamente a lo que se presenta en el artículo (máximo 15 palabras).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0F5524F2" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00AC105A" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
-[...1 lines deleted...]
-      <w:sdtPr>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="50771761" w14:textId="4AD7A3A2" w:rsidR="00913CA7" w:rsidRPr="00695749" w:rsidRDefault="00913CA7" w:rsidP="00695749">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...109 lines deleted...]
-    </w:sdt>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Autor nombre completo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, autor nombre completo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, autor nombre completo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; autor nombre completo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C8B850" w14:textId="15B7E4F7" w:rsidR="00730B57" w:rsidRPr="00695749" w:rsidRDefault="00913CA7" w:rsidP="00695749">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Calibri 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00695749" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pt, izquierda, negrita. Los nombres de los autores se escriben completos, y los apellidos van al final del nombre en todos los casos.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="465380E5" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00695749" w:rsidRDefault="000E6C3F" w:rsidP="00695749">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...11 lines deleted...]
-      <w:sdtEndPr>
+    <w:p w14:paraId="0C84B500" w14:textId="21CECDBF" w:rsidR="00647383" w:rsidRPr="00695749" w:rsidRDefault="00913CA7" w:rsidP="00695749">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid1-Accent21"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Afili</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF60C0" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>ciones</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94AC3" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94AC3" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Calibri </w:t>
+      </w:r>
+      <w:r w:rsidR="00695749" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94AC3" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94AC3" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A207260" w14:textId="260FE6FA" w:rsidR="00913CA7" w:rsidRPr="00695749" w:rsidRDefault="00DF60C0" w:rsidP="00695749">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid1-Accent21"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>(a- Institución, b- Departamento o dependencia), l</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1BBF" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>as direcciones son numeradas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (incluya principales señas, ciudad</w:t>
+      </w:r>
+      <w:r w:rsidR="00F508C8" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>país)</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1BBF" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, terminan con un “;” que es inmediatamente seguido por la dirección de correo electrónico </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7306" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(no incluya la palabra “email”) </w:t>
+      </w:r>
+      <w:r w:rsidR="008A1BBF" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y posteriormente el número de identificación </w:t>
+      </w:r>
+      <w:r w:rsidR="000F39DE" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>ORCID</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7306" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, separados por comas. Cuando dos o más autores comparten la misma afiliación, separar el siguiente correo electrónico con una coma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CFE346" w14:textId="77777777" w:rsidR="00531B8C" w:rsidRPr="00695749" w:rsidRDefault="00531B8C" w:rsidP="00695749">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid1-Accent21"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ejemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D0C19D" w14:textId="5AAED1CE" w:rsidR="00647383" w:rsidRPr="00695749" w:rsidRDefault="00647383" w:rsidP="003F6A4C">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid1-Accent21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Instituto Nacional de Salud, Grupo de Microscopía y Análisis de Imágenes, Av. Calle 26 Nº 51-60 Bogotá, Colombia; lsarmiento@ins.gov.co, https://orcid.org/0000-0002-4018-775X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A07DB9" w14:textId="4A5009A3" w:rsidR="00647383" w:rsidRPr="00695749" w:rsidRDefault="00647383" w:rsidP="003F6A4C">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid1-Accent21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Universidad Estatal a Distancia, Vicerrectoría de Investigación, Laboratorio de Ecología Urbana, 2050 Sabanilla, San José, Costa Rica; cseas@uned.ac.cr, https://orcid.org/0000-0002-4018-775X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50040C4E" w14:textId="7B8E9591" w:rsidR="00647383" w:rsidRPr="00695749" w:rsidRDefault="00647383" w:rsidP="003F6A4C">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid1-Accent21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Georgia, Costa Rica Campus. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Apartado 108-5655, Monteverde, Costa Rica; fabricio@uga.edu, https://orcid.org/0000-0002-4018-775X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4658EDF8" w14:textId="280CD656" w:rsidR="00647383" w:rsidRPr="00695749" w:rsidRDefault="00647383" w:rsidP="003F6A4C">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid1-Accent21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Council on International Educational Exchange, Sustainability Center Monteverde, Costa Rica; kmasters@ciee.org, https://orcid.org/0000-0002-4018-775X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAE1091" w14:textId="26F1B58E" w:rsidR="000E6C3F" w:rsidRPr="00404B9B" w:rsidRDefault="000E6C3F" w:rsidP="003F6A4C">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid1-Accent21"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-283"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...475 lines deleted...]
-    </w:sdt>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CBE83D6" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00404B9B" w:rsidRDefault="000E6C3F" w:rsidP="00695749">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D47791" w14:textId="742E153D" w:rsidR="000E6C3F" w:rsidRPr="00695749" w:rsidRDefault="00531B8C" w:rsidP="00695749">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Favor no escribir aquí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35CC2" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recibido </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94AC3" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>XX-XX-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00208" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="000E6C3F" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E6C3F" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35CC2" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Corregido </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00208" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XX-XX-XXXX </w:t>
+      </w:r>
+      <w:r w:rsidR="000E6C3F" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35CC2" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aceptado </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00208" w:rsidRPr="00695749">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>XX-XX-XXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FBD2D0" w14:textId="14E6C55C" w:rsidR="000E6C3F" w:rsidRPr="00695749" w:rsidRDefault="000E6C3F" w:rsidP="00695749">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695749">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0FD346F0" w14:textId="77777777" w:rsidR="003C7F3B" w:rsidRPr="00695749" w:rsidRDefault="003C7F3B" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6343175C" w14:textId="77777777" w:rsidR="003E0859" w:rsidRPr="003E0859" w:rsidRDefault="003E0859" w:rsidP="003E0859">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="6343175C" w14:textId="77777777" w:rsidR="003E0859" w:rsidRPr="00D7452E" w:rsidRDefault="003E0859" w:rsidP="003E0859">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E0859">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTA IMPORTANTE (POR FAVOR ELIMINAR ESTA NOTA UNA VEZ QUE INTRODUZCA EL TEXTO DE SU MANUSCRITO): EL ESTILO NARRATIVO UTILIZADO POR LA REVISTA ES: PRIMERA PERSONA, VOZ ACTIVA. ESTO SE APLICA PARA TODO EL TEXTO INCLUYENDO LOS RESÚMENES. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E0859">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="es" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>(Por ejemplo, "tomamos 80 muestras" en lugar del viejo estilo "se tomaron 80 muestras"). Si desea actualizarse en este campo, sugerimos esta lectura: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:tooltip="https://protect.checkpoint.com/v2/r01/___https://www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZT" w:history="1">
-        <w:r w:rsidRPr="003E0859">
+        <w:r w:rsidRPr="00D7452E">
           <w:rPr>
-            <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="es" w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://www.nature.com/nature-portfolio/for-authors/write</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2877FA4C" w14:textId="77777777" w:rsidR="003E0859" w:rsidRDefault="003E0859" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="203C293F" w14:textId="73F57C89" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
+    <w:p w14:paraId="203C293F" w14:textId="73F57C89" w:rsidR="00580201" w:rsidRPr="00D7452E" w:rsidRDefault="00580201" w:rsidP="006F15FA">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">. Calibri, </w:t>
       </w:r>
-      <w:r w:rsidR="006F15FA" w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="006F15FA" w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>pt, justificado. Inicia con el título del artículo en inglés dentro de comillas “”. Tiene la misma estructura, formato, longitud y función que el resumen, pero en idioma inglés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F071B32" w14:textId="77777777" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAB27AE" w14:textId="77777777" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
+    <w:p w14:paraId="0EAB27AE" w14:textId="77777777" w:rsidR="00580201" w:rsidRPr="00D7452E" w:rsidRDefault="00580201" w:rsidP="006F15FA">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ABSTRACT</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">. “Gardening for Coral Reef restoration in the Golfo Dulce, Costa Rica: A practical test”. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: The coral reefs of the Costa Rican South Pacific are disappearing due to anthropogenic pollution and sedimentation. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Objective</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: To develop a coral nursery and establish its viability for local restoration of scleractinian corals. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Methods</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">: Between December 2014 and May 2016 we kept a coral nursery in the middle of the water column in Punta Encanto, Golfo Dulce.  The structure had fragments of </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">: Between December 2014 and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>May 2016</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we kept a coral nursery in the middle of the water column in Punta Encanto, Golfo Dulce.  The structure had fragments of Porites lobata, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...1 lines deleted...]
-        <w:t>Porites</w:t>
+        </w:rPr>
+        <w:t>Psammocora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stellata and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pavona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...1 lines deleted...]
-        <w:t>lobata</w:t>
+        </w:rPr>
+        <w:t>varians</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...95 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cement “cookies”. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Results</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>: Phosphate concentration and high salinity adversely affected the growth of all the species, but the fragments of P. stellata produced acceptable results. Conclusion: coral gardening is feasible for ecological restoration in the South Pacific of Costa Rica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571E01DF" w14:textId="1A38838E" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
+    <w:p w14:paraId="353AA2AD" w14:textId="188971F4" w:rsidR="00580201" w:rsidRPr="00D7452E" w:rsidRDefault="00580201" w:rsidP="006F15FA">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: Calibri, </w:t>
       </w:r>
-      <w:r w:rsidR="006F15FA" w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="006F15FA" w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>pt, izquierda, en minúscula y separadas por coma, debe incluir 5-7 palabras que describan el tema y que no estén en el título, ni en el resumen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353AA2AD" w14:textId="77777777" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
+    <w:p w14:paraId="257F9872" w14:textId="72C4AE42" w:rsidR="00580201" w:rsidRPr="00D7452E" w:rsidRDefault="00580201" w:rsidP="006F15FA">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">. Calibri, </w:t>
       </w:r>
-      <w:r w:rsidR="006F15FA" w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="006F15FA" w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>pt, justificado. Incluirá los objetivos principales de la investigación, alcance, metodología empleada, resultados principales y conclusiones. El resumen debe ser claro, coherente y conciso, para lo cual se sugiere revisar y verificar datos, sintaxis, ortografía, no incluir ecuaciones, figuras, cuadros, ni referencias bibliográficas. Debe reflejar fielmente el contenido del artículo. Su redacción debe estar en primera persona; todo en un mismo párrafo de 100-250 palabras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B081FD6" w14:textId="77777777" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Ejemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BA2716" w14:textId="77777777" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
+    <w:p w14:paraId="71BA2716" w14:textId="77777777" w:rsidR="00580201" w:rsidRPr="00D7452E" w:rsidRDefault="00580201" w:rsidP="006F15FA">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: Los corales del Golfo Dulce del Pacífico Sur de Costa Rica están desapareciendo debido a la contaminación y sedimentación por origen antrópico. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Objetivo</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: Desarrollar una guardería de corales en Punta Encanto con el fin de establecer su viabilidad y replicarlo en otras partes del Pacífico costarricense, el estudio se realizó entre diciembre del 2014 y mayo del 2016. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Metodología</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: Construimos una estructura de jardinería que colocamos a media columna de agua, utilizamos fragmentos de oportunidad de las especies de coral Porites lobata, Psammocora stellata y Pavona varians que colocamos en galletas de cemento y de esta forma realizamos una medición de su crecimiento en cm3 y tomamos además muestras de agua para su análisis físico químico. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: Determinamos que la especie P. stellata fue la de mostró mejor crecimiento, la menor concentración de nutrientes tuvo lugar a media columna de agua, los silicatos fueron los más abundantes en todo el periodo del estudio. En general, podemos decir que los niveles concentración en nutrientes son normales respecto a los reportados en otros estudios similares. La alta concentración salina y de fosfato afectó negativamente el crecimiento en todas las especies evaluadas. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Conclusión</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>: El estudio demostró la factibilidad de realizar jardinerías de coral en el Golfo Dulce como una técnica de restauración ecológica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7A68BD" w14:textId="55D6CA15" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
+    <w:p w14:paraId="0D7A68BD" w14:textId="55D6CA15" w:rsidR="00580201" w:rsidRPr="00D7452E" w:rsidRDefault="00580201" w:rsidP="006F15FA">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Palabras clave:</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> Calibri, </w:t>
       </w:r>
-      <w:r w:rsidR="006F15FA" w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="006F15FA" w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>pt, izquierda, en minúscula y separadas por coma, debe incluir 5-7 palabras que describan el tema y que ni estén en el título, ni estén en el resumen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7FE5D5" w14:textId="77777777" w:rsidR="002E5F89" w:rsidRPr="00F56B13" w:rsidRDefault="002E5F89" w:rsidP="002E5F89">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C5C11C1" w14:textId="77777777" w:rsidR="00585056" w:rsidRPr="004A1BA3" w:rsidRDefault="00585056" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...281 lines deleted...]
-    </w:sdt>
+    <w:p w14:paraId="737B0EBD" w14:textId="77CD2A90" w:rsidR="002823E9" w:rsidRPr="0093532B" w:rsidRDefault="002823E9" w:rsidP="00B44E08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0093532B">
+        <w:t xml:space="preserve">En el contenido del artículo se utiliza Calibri, 11, justificado, cada párrafo con sangría en la primera línea. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E08" w:rsidRPr="0093532B">
+        <w:t xml:space="preserve">Con un máximo de </w:t>
+      </w:r>
+      <w:r w:rsidR="00164A25">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="000147CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E08" w:rsidRPr="0093532B">
+        <w:t>000 palabras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A35A4B" w14:textId="7500C8F8" w:rsidR="00975C5A" w:rsidRPr="00DF60C0" w:rsidRDefault="00975C5A" w:rsidP="00B44E08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093532B">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titule sus secciones </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0073B" w:rsidRPr="0093532B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>INTRODUCCION</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0073B" w:rsidRPr="0093532B">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093532B">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(que cierra con el </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E08" w:rsidRPr="0093532B">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>objetivo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093532B">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E08" w:rsidRPr="0093532B">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0073B" w:rsidRPr="0093532B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>MATERIALES Y MÉTODOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E08" w:rsidRPr="0093532B">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0073B" w:rsidRPr="0093532B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>RESULTADOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0073B" w:rsidRPr="0093532B">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E08" w:rsidRPr="0093532B">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0073B" w:rsidRPr="0093532B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>DISCUSIÓN</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E08" w:rsidRPr="0093532B">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0093532B" w:rsidRPr="0093532B">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estos subtítulos se escriben </w:t>
+      </w:r>
+      <w:r w:rsidR="0093532B" w:rsidRPr="0093532B">
+        <w:t xml:space="preserve">en mayúscula, negrita, finaliza sin puntuación, y se deja un espacio antes del </w:t>
+      </w:r>
+      <w:r w:rsidR="0093532B" w:rsidRPr="00F508C8">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF60C0" w:rsidRPr="00F508C8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0093532B" w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No incluya una sección de </w:t>
+      </w:r>
+      <w:r w:rsidR="00531FA4">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>onclusiones</w:t>
+      </w:r>
+      <w:r w:rsidR="00531FA4">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> éstas se escriben muy brevemente como párrafo final de la discusión. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF60C0" w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Recuerde seguir las normas de citación tan</w:t>
+      </w:r>
+      <w:r w:rsidR="0022020B" w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF60C0" w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o en el texto como en la sección de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF60C0" w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>REFERENCIAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF60C0" w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en formato APA </w:t>
+      </w:r>
+      <w:r w:rsidR="00C45B14">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF60C0" w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF60C0">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1308AFC2" w14:textId="0F8EE3FD" w:rsidR="000E6C3F" w:rsidRPr="00D7452E" w:rsidRDefault="00B44E08" w:rsidP="00531FA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093532B">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Haga una exposición clara del problema, basada en la literatura relevante; indique concretamente el lugar; duración del estudio; tamaño de muestra; métodos y resultados; en la discusión compare sus resultados con los ya publicados en la literatura (si sus resultados son inesperados, analice posibles causas), y cierre con un párrafo de conclusión. Además, puede adjuntar fotografías que ilustren su estudio.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4F4B6444" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="006E6A0A" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-      <w:sdtPr>
+    <w:p w14:paraId="7343E6FB" w14:textId="47370A84" w:rsidR="003455F1" w:rsidRPr="006F15FA" w:rsidRDefault="003455F1" w:rsidP="003455F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:alias w:val="titulos"/>
-[...196 lines deleted...]
-      <w:sdtPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003455F1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:alias w:val="Resultados"/>
-[...34 lines deleted...]
-    </w:sdt>
+        <w:t>MATERIALES Y MÉTODOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F4A556" w14:textId="39EC4FE1" w:rsidR="00F508C8" w:rsidRPr="003455F1" w:rsidRDefault="00F508C8" w:rsidP="00F508C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003455F1">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F01229F" w14:textId="47A0B79D" w:rsidR="00640858" w:rsidRPr="003455F1" w:rsidRDefault="00640858" w:rsidP="00640858">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003455F1">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Esta sección debe ser lo suficientemente completa</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45B14">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003455F1">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>detall</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45B14">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003455F1">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como para permitir que el trabajo sea repetido por otros. Sin embargo, sólo los procedimientos verdaderamente nuevos deben ser descritos con detalle, los procedimientos publicados anteriormente deben ser citados, y mencionar brevemente las modificaciones importantes de procedimientos ya publicados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627C0F23" w14:textId="12CE64F6" w:rsidR="00640858" w:rsidRDefault="00640858" w:rsidP="00640858">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003455F1">
+        <w:t>Los subtítulos de las secciones se escriben en negrita con dos puntos, seguidos por un espacio y el texto se inicia en mayúsculas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0D51">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E08" w:rsidRPr="002C0D51">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E08" w:rsidRPr="002C0D51">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de contener </w:t>
+      </w:r>
+      <w:r w:rsidR="00975C5A" w:rsidRPr="002C0D51">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>figuras o mapas, estas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E08" w:rsidRPr="002C0D51">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben ser a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E08" w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>color</w:t>
+      </w:r>
+      <w:r w:rsidR="009016E3" w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y debidamente citadas dentro del texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E08" w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00975C5A" w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si el</w:t>
+      </w:r>
+      <w:r w:rsidR="00975C5A" w:rsidRPr="002C0D51">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estudio se hizo en un solo lugar, </w:t>
+      </w:r>
+      <w:r w:rsidR="00975C5A" w:rsidRPr="002C0D51">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00975C5A" w:rsidRPr="002C0D51">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incluya</w:t>
+      </w:r>
+      <w:r w:rsidR="00975C5A">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mapa, simplemente presente las coordenadas geográficas del sitio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB3C1C1" w14:textId="64B61FBC" w:rsidR="00640858" w:rsidRDefault="00640858" w:rsidP="003455F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="341CEE58" w14:textId="77777777" w:rsidR="00640858" w:rsidRPr="003455F1" w:rsidRDefault="00640858" w:rsidP="003455F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F068A7" w14:textId="77E9F057" w:rsidR="000E6C3F" w:rsidRPr="00C629B1" w:rsidRDefault="00DF3A75" w:rsidP="000E6C3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C629B1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>RESULT</w:t>
+      </w:r>
+      <w:r w:rsidR="00C629B1" w:rsidRPr="00C629B1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ADO</w:t>
+      </w:r>
+      <w:r w:rsidR="000E6C3F" w:rsidRPr="00C629B1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="25EBC1D6" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00C629B1" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...96 lines deleted...]
-      <w:sdtPr>
+    <w:p w14:paraId="6077E92F" w14:textId="52F0FD94" w:rsidR="00C629B1" w:rsidRPr="00C629B1" w:rsidRDefault="00C629B1" w:rsidP="00C629B1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C629B1">
+        <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A636670" w14:textId="7DB4D52E" w:rsidR="00B44E08" w:rsidRDefault="00C629B1" w:rsidP="00B44E08">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C629B1">
+        <w:t xml:space="preserve">Los resultados deben ser presentados en una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0D51">
+        <w:t xml:space="preserve">secuencia lógica en el texto, </w:t>
+      </w:r>
+      <w:r w:rsidR="002400FF" w:rsidRPr="002C0D51">
+        <w:t xml:space="preserve">cuadros </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0D51">
+        <w:t>y figuras, se debe evitar la presentación repetida de los mismos datos en diferentes formas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E08" w:rsidRPr="002C0D51">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E08" w:rsidRPr="002C0D51">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>En caso de contener figura</w:t>
+      </w:r>
+      <w:r w:rsidR="00975C5A" w:rsidRPr="002C0D51">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E08" w:rsidRPr="002C0D51">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o mapa</w:t>
+      </w:r>
+      <w:r w:rsidR="00975C5A" w:rsidRPr="002C0D51">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>s,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E08" w:rsidRPr="002C0D51">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben ser a color.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0554FAAE" w14:textId="75E7A6A5" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="00B44E08">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282189B4" w14:textId="0FE5973D" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:alias w:val="Discusión"/>
-[...115 lines deleted...]
-      <w:sdtPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6C3F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:alias w:val="Agradecimientos"/>
-[...94 lines deleted...]
-    </w:sdt>
+        <w:t>DISCUS</w:t>
+      </w:r>
+      <w:r w:rsidR="00C629B1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IÓ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6C3F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AC837A" w14:textId="7F2D821D" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="003C7F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3CA4ED" w14:textId="269D64B7" w:rsidR="00C629B1" w:rsidRPr="00C629B1" w:rsidRDefault="00C629B1" w:rsidP="00C629B1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C629B1">
+        <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28888497" w14:textId="2308E09B" w:rsidR="000E6C3F" w:rsidRPr="00D7452E" w:rsidRDefault="00164A25" w:rsidP="00164A25">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C629B1">
+        <w:t xml:space="preserve">La discusión debe considerar los resultados en relación con las hipótesis </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">base de su estudio, así como la interpretación de resultados </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629B1">
+        <w:t>en el contexto de otros trabajos</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Al ser un estudio de caso, el principal objetivo es dar recomendaciones </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51BE2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>concretas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> para resolver el problema o problemas que originaron el estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18534AA8" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00C45B14" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E63D28B" w14:textId="61696307" w:rsidR="000E6C3F" w:rsidRPr="00404B9B" w:rsidRDefault="00C629B1" w:rsidP="000E6C3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00404B9B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AGRADECIMIENTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6690EB38" w14:textId="7990A4F2" w:rsidR="00BC1915" w:rsidRDefault="00BC1915" w:rsidP="00F479A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E38B53E" w14:textId="77777777" w:rsidR="006E3597" w:rsidRPr="003455F1" w:rsidRDefault="006E3597" w:rsidP="006E3597">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003455F1">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586F376A" w14:textId="406C370E" w:rsidR="009016E3" w:rsidRDefault="00C629B1" w:rsidP="00F479A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C629B1">
+        <w:t xml:space="preserve">En esta parte del artículo el autor hace un reconocimiento a las personas o instituciones que le ayudaron en sus investigaciones. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC105A">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Se citan becas e instituciones que financian la investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609CC38B" w14:textId="4584251D" w:rsidR="000E6C3F" w:rsidRPr="00AC105A" w:rsidRDefault="00C45B14" w:rsidP="00F479A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45B14">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inicie con: Agradecemos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C45B14">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>a...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C45B14">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seguido de la lista lo más breve posible de personas e instituciones.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7906A387" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00AC105A" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A8027DD" w14:textId="77777777" w:rsidR="001F762F" w:rsidRPr="00AC105A" w:rsidRDefault="001F762F" w:rsidP="001F762F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="23CBF0FC" w14:textId="77777777" w:rsidR="00E36229" w:rsidRPr="00BF0051" w:rsidRDefault="00E36229" w:rsidP="00E36229">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...33 lines deleted...]
-    <w:p w14:paraId="250C311F" w14:textId="77777777" w:rsidR="009A55E7" w:rsidRPr="00B02CDC" w:rsidRDefault="009A55E7" w:rsidP="001F762F">
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0051">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ÉTICA, CONFLICTOS,  FINANCIAMIENTO Y USO DE IA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E8B050" w14:textId="77777777" w:rsidR="00E36229" w:rsidRPr="00B02CDC" w:rsidRDefault="00E36229" w:rsidP="00E36229">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...148 lines deleted...]
-      <w:sdtPr>
+    <w:p w14:paraId="36C0D2D1" w14:textId="77777777" w:rsidR="00E36229" w:rsidRPr="003455F1" w:rsidRDefault="00E36229" w:rsidP="00E36229">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003455F1">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E646908" w14:textId="77777777" w:rsidR="00E36229" w:rsidRDefault="00E36229" w:rsidP="00E36229">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>ste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es un ejemplo, por favor use sus iniciales y contribuciones, y ajuste este párrafo a las características de su trabajo:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1E07DD" w14:textId="77777777" w:rsidR="00E36229" w:rsidRPr="00714BBB" w:rsidRDefault="00E36229" w:rsidP="00E36229">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Declaro/declaramos haber cumplido con todos los requisitos éticos y legales pertinentes, tanto durante el estudio como en la preparación de este documento; que no hay conflictos de interés de ningún tipo, y que todas las fuentes financieras se detallan plena y claramente en la sección de agradecimientos. Asimismo, estoy/estamos de acuerdo con la versión editada final de esta publicación. El respectivo documento legal firmado se encuentra en los archivos de la revista.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714BBB">
+        <w:rPr>
+          <w:color w:val="5F497A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714BBB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">En la elaboración de este trabajo [no se utilizó Inteligencia Artificial (IA), más allá de los usos considerados como no declarables: corrector ortográfico y gramatical, formateo automático de referencias y edición de estilo sobre texto propio / se utilizó la herramienta de Inteligencia Artificial (IA)[nombre y versión] en [fecha o período] únicamente para [tarea o tareas; p. ej., traducción, análisis exploratorio, generación de una figura o verificación de una referencia]]. Quien declara revisó y validó el contenido, utilizó únicamente chats temporales al cargar material inédito de terceros en herramientas externas, y asume la plena responsabilidad del resultado final. Ninguna parte sustantiva del análisis, la interpretación o las conclusiones fue delegada a la IA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5420665A" w14:textId="77777777" w:rsidR="00E36229" w:rsidRPr="00C479DD" w:rsidRDefault="00E36229" w:rsidP="00E36229">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La declaración de contribución de cada autor es la siguiente: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C479DD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>J.G.A.R. y M.C.C.: Diseño del estudio, recolección y análisis de datos. V.P.M.: Recopilación de datos. Todos los coautores.: preparación y aprobación final del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0365F4" w14:textId="77777777" w:rsidR="00E36229" w:rsidRPr="00E36229" w:rsidRDefault="00E36229" w:rsidP="00E36229">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59DE048F" w14:textId="04E9AF9F" w:rsidR="000E6C3F" w:rsidRPr="00404B9B" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:alias w:val="Referencias"/>
-[...39 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00404B9B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>REFERENCIAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3561BC9D" w14:textId="74373498" w:rsidR="000E6C3F" w:rsidRPr="00404B9B" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED6312D" w14:textId="3A6C9FB2" w:rsidR="000E6C3F" w:rsidRPr="00E50DC3" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+      <w:pPr>
+        <w:pStyle w:val="EndNoteBibliography"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:alias w:val="Referencias"/>
-[...72 lines deleted...]
-    </w:sdt>
+        <w:t xml:space="preserve">Use letra Calibri </w:t>
+      </w:r>
+      <w:r w:rsidR="00E50DC3" w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>pt, con un renglón de espacio entre cada una y sangría francesa. Se enlistan en orden alfabético y en formato APA 7.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1A294322" w14:textId="6AFBD4E5" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A234116" w14:textId="540AE79F" w:rsidR="00C479DD" w:rsidRDefault="00C479DD" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4164AC28" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRDefault="00C479DD" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A4A7C08" w14:textId="320DBFF4" w:rsidR="00AC105A" w:rsidRDefault="00AC105A" w:rsidP="00C479DD">
+    <w:p w14:paraId="4A4A7C08" w14:textId="320DBFF4" w:rsidR="00AC105A" w:rsidRPr="00D7452E" w:rsidRDefault="00AC105A" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC105A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>EJEMPLOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7950F682" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00AC105A" w:rsidRDefault="00C479DD" w:rsidP="007C546C">
+    <w:p w14:paraId="7950F682" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A1485FF" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="0A1485FF" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk65490686"/>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Artículo de revista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50654813" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="50654813" w14:textId="7FA8FE44" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00D7452E" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56B392FE" wp14:editId="3100B862">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C26BC7C" wp14:editId="3AEC0C5A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>53900</wp:posOffset>
+                  <wp:posOffset>53975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>37726</wp:posOffset>
+                  <wp:posOffset>37465</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6210605" cy="376518"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="24130"/>
+                <wp:extent cx="6210300" cy="376555"/>
+                <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                 <wp:wrapNone/>
-                <wp:docPr id="6" name="6 Cuadro de texto"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="1932057863" name="Cuadro de texto 25"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6210605" cy="376518"/>
+                          <a:ext cx="6210300" cy="376555"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="lt1"/>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="4AF6B508" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00A664AC" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A664AC">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Apellido, A., Apellido, B. y Apellido, C. (2019). Título del artículo específico. </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A664AC">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Título de la Revista</w:t>
@@ -2949,63 +2476,67 @@
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Volumen</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A664AC">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(número de la revista), número de página inicio – número de página fin. https://doi.org/xx.xxxxxxxxxx.    </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="56B392FE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="0C26BC7C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="6 Cuadro de texto" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:2.95pt;width:489pt;height:29.65pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQB7U4L6fwIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykTdoFdYosRYYB&#13;&#10;QVssHXpWZKkRKouapMTOfn0p2Xm066XDLjYlfnx9Inl13VSabIXzCkxB+72cEmE4lMo8FfTXw/zL&#13;&#10;JSU+MFMyDUYUdCc8vZ58/nRV27EYwBp0KRxBJ8aPa1vQdQh2nGWer0XFfA+sMKiU4CoW8OiestKx&#13;&#10;Gr1XOhvk+SirwZXWARfe4+1Nq6ST5F9KwcOdlF4EoguKuYX0dem7it9scsXGT47ZteJdGuwfsqiY&#13;&#10;Mhj04OqGBUY2Tv3lqlLcgQcZehyqDKRUXKQasJp+/qaa5ZpZkWpBcrw90OT/n1t+u13ae0dC8w0a&#13;&#10;fMBISG392ONlrKeRrop/zJSgHincHWgTTSAcL0eDfj7Kh5Rw1J1djIb9y+gmO1pb58N3ARWJQkEd&#13;&#10;Pktii20XPrTQPSQG86BVOVdap0NsBTHTjmwZPqIOKUd0/gqlDakxk7Nhnhy/0kXXB/uVZvy5S+8E&#13;&#10;hf60ieFEapourSMTSQo7LSJGm59CElUmQt7JkXEuzCHPhI4oiRV9xLDDH7P6iHFbB1qkyGDCwbhS&#13;&#10;BlzL0mtqy+c9tbLF4xue1B3F0KyarkNWUO6wcRy0M+UtnyskesF8uGcOhwh7BRdDuMOP1ICvA51E&#13;&#10;yRrcn/fuIx57G7WU1DiUBfW/N8wJSvQPg13/tX9+Hqc4Hc6HFwM8uFPN6lRjNtUMsGX6uIIsT2LE&#13;&#10;B70XpYPqEffHNEZFFTMcYxc07MVZaFcF7h8uptMEwrm1LCzM0vLoOtIbG+yheWTOdg0ecDRuYT++&#13;&#10;bPymz1tstDQw3QSQKg1BJLhltSMeZz6NUbef4lI5PSfUcYtOXgAAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;ANk3FPTdAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaMOlRI5aZyKR+HC&#13;&#10;iRZxduOtHRHbke2m4e9ZTnAZaTS782i3ixvZjDENwUu4XxXA0PdBD95I+Di83AlgKSuv1Rg8SvjG&#13;&#10;BNvu+qpVjQ4X/47zPhtGJj41SoLNeWo4T71Fp9IqTOhJO4XoVCYaDddRXcjcjXxdFBV3avCUYNWE&#13;&#10;Txb7r/3ZSdg9mtr0QkW7E3oY5uXz9GZepby9WZ43BA8bYBmX/PcBvxuoP3RU7BjOXic2ShAlHUoo&#13;&#10;a2Ck1qIifpRQlWvgXcv/b+h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#13;&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHtTgvp/AgAA&#13;&#10;jQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANk3FPTd&#13;&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#13;&#10;BQAAAAA=&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="Cuadro de texto 25" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:2.95pt;width:489pt;height:29.65pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAuD8StTgIAALQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+y82s2IU2QpMgwI&#13;&#10;2gLp0LMiS7FRWdQkJXb260fJzmPtTsNyUEiR4uPjR8/u2lqRg7CuAp3T4SClRGgORaV3Of3xvPr0&#13;&#10;mRLnmS6YAi1yehSO3s0/fpg1JhMjKEEVwhIMol3WmJyW3pssSRwvRc3cAIzQaJRga+ZRtbuksKzB&#13;&#10;6LVKRml6kzRgC2OBC+fw9r4z0nmML6Xg/lFKJzxROcXafDxtPLfhTOYzlu0sM2XF+zLYP1RRs0pj&#13;&#10;0nOoe+YZ2dvqXai64hYcSD/gUCcgZcVF7AG7GaZvutmUzIjYC4LjzBkm9//C8ofDxjxZ4tuv0OIA&#13;&#10;YxPOrIG/OsQmaYzLep+AqcsceodGW2nr8I8tEHyI2B7PeIrWE46XN6NhOk7RxNE2vr2ZTqcB8OTy&#13;&#10;2ljnvwmoSRByanFesQJ2WDvfuZ5cQjIHqipWlVJRObqlsuTAcLTIiAIaShRzHi9zuoq/Ptsfz5Qm&#13;&#10;DZY2nqZdr9chQ65zzK1i/PV9BKxe6ZBfRHr1dV6gCZJvty1WH8QtFEfE10JHPWf4qsIsayz0iVnk&#13;&#10;GsKD++Mf8ZAKsDToJUpKsL/+dh/8kQJopaRB7ubU/dwzK7D/7xrJ8WU4mQSyR2UyvR2hYq8t22uL&#13;&#10;3tdLQAyHuKmGRzH4e3USpYX6BddsEbKiiWmOuXPqT+LSdxuFa8rFYhGdkN6G+bXeGH6iVUD3uX1h&#13;&#10;1vTj9kiUBzixnGVvpt75Bqg1LPYeZBUpcUG15yeuRiRVv8Zh96716HX52Mx/AwAA//8DAFBLAwQU&#13;&#10;AAYACAAAACEA/hBi2+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPTU+DQBC9m/gfNmPizS7W&#13;&#10;QICyNLXGqCdjNTHeFnYKBHaWsFuK/97xpJeXvLyZ91FsFzuIGSffOVJwu4pAINXOdNQo+Hh/vElB&#13;&#10;+KDJ6MERKvhGD9vy8qLQuXFnesP5EBrBJuRzraANYcyl9HWLVvuVG5FYO7rJ6sB0aqSZ9JnN7SDX&#13;&#10;UZRIqzvihFaPuG+x7g8nq2D3+lI9+/ruOJt+j0+f92OffcVKXV8tDxuG3QZEwCX8fcDvBu4PJRer&#13;&#10;3ImMF4OCNOZDBXEGgtUsTZhXCpJ4DbIs5P8N5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#13;&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#13;&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#13;&#10;ACEALg/ErU4CAAC0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#13;&#10;CAAAACEA/hBi2+AAAAALAQAADwAAAAAAAAAAAAAAAACoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#13;&#10;AAAEAAQA8wAAALUFAAAAAA==&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+                <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4AF6B508" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00A664AC" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A664AC">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Apellido, A., Apellido, B. y Apellido, C. (2019). Título del artículo específico. </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A664AC">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Título de la Revista</w:t>
@@ -3020,2283 +2551,2156 @@
                       <w:r w:rsidRPr="00A664AC">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Volumen</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A664AC">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">(número de la revista), número de página inicio – número de página fin. https://doi.org/xx.xxxxxxxxxx.    </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588AE2D5" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="588AE2D5" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="632CEEBA" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="632CEEBA" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2293C736" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nota: </w:t>
       </w:r>
       <w:r w:rsidRPr="00100A8B">
         <w:t xml:space="preserve">El título y el volumen van en </w:t>
       </w:r>
       <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>cursiva</w:t>
       </w:r>
       <w:r w:rsidRPr="00100A8B">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>itálica</w:t>
       </w:r>
       <w:r w:rsidRPr="00100A8B">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A4E31AB" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44D438CC" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100A8B">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Horn, S. P., Johanson, E. N., Haberyan, K. A., Boehm, M. S., Johanson, J. L., Sánchez P., M., &amp; Hernández V., M. (2018). Observaciones limnológicas iniciales en cinco pequeños lagos del Pacífico Sur, Costa Rica. </w:t>
       </w:r>
       <w:r w:rsidRPr="00100A8B">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>UNED Research Journal, 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00100A8B">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 119-134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...9 lines deleted...]
-    <w:p w14:paraId="1C93D57C" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E62E02">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://doi.org/10.22458/urj.v10i1.2015"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00100A8B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.22458/urj.v10i1.2015</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C93D57C" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Libro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E71B4AF" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="6E71B4AF" w14:textId="26C10A0C" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00D7452E" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EA972FF" wp14:editId="1F2F1D64">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6279D105" wp14:editId="1CA2CDC7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>53900</wp:posOffset>
+                  <wp:posOffset>53975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>16735</wp:posOffset>
+                  <wp:posOffset>16510</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6085840" cy="273424"/>
-                <wp:effectExtent l="0" t="0" r="10160" b="12700"/>
+                <wp:extent cx="6085840" cy="273685"/>
+                <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="4 Cuadro de texto"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="1099430819" name="Cuadro de texto 23"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6085840" cy="273424"/>
+                          <a:ext cx="6085840" cy="273685"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="lt1"/>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="758BC041" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00A664AC" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+                          <w:p w14:paraId="758BC041" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
                             <w:pPr>
                               <w:pStyle w:val="NormalWeb"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:ind w:left="709" w:hanging="709"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00A664AC">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Apellido, Nombre. (año). </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A664AC">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Título del trabajo</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A664AC">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>. Editorial.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:shape id="4 Cuadro de texto" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:1.3pt;width:479.2pt;height:21.55pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgbzAlmQIAAMAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uE5dGIDUqDqCoh&#10;QIWKs+O1iYXtcW0nu+mvZ+zdLIFyoepld+z55vV5Zs7OW6PJRvigwFZ0fDCiRFgOtbKPFf11f/nl&#10;lJIQma2ZBisquhWBns8+fzpr3FRMYAW6Fp6gExumjavoKkY3LYrAV8KwcABOWFRK8IZFPPrHovas&#10;Qe9GF5PR6LhowNfOAxch4O1Fp6Sz7F9KweONlEFEoiuKucX89fm7TN9idsamj565leJ9GuwfsjBM&#10;WQw6uLpgkZG1V3+5Mop7CCDjAQdTgJSKi1wDVjMevanmbsWcyLUgOcENNIX/55Zfb249UXVFS0os&#10;M/hEJVmsWe2B1IJE0UZIJDUuTBF75xAd22/Q4mPv7gNeptpb6U36Y1UE9Uj3dqAY/RCOl8ej06PT&#10;ElUcdZOTw3JSJjfFi7XzIX4XYEgSKurxCTOzbHMVYgfdQVKwAFrVl0rrfEhtIxbakw3DB9cx54jO&#10;X6G0JQ1mcng0yo5f6ZLrwX6pGX/q09tDoT9tUziRG6xPKzHUMZGluNUiYbT9KSQSnAl5J0fGubBD&#10;nhmdUBIr+ohhj3/J6iPGXR1okSODjYOxURZ8x9JrauunHbWyw+Mb7tWdxNgu29xZQ6Msod5i/3jo&#10;xjA4fqmQ7ysW4i3zOHfYF7hL4g1+pAZ8JOglSlbg/7x3n/A4DqilpME5rmj4vWZeUKJ/WByUr+My&#10;tVvMh/LoZIIHv69Z7mvs2iwAO2eMW8vxLCZ81DtRejAPuHLmKSqqmOUYu6JxJy5it11wZXExn2cQ&#10;jrpj8creOZ5cJ5ZTn923D8y7vs/TpF3DbuLZ9E27d9hkaWG+jiBVnoXEc8dqzz+uiTxN/UpLe2j/&#10;nFEvi3f2DAAA//8DAFBLAwQUAAYACAAAACEAJFnJsdoAAAAGAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyOwU7DMBBE70j8g7VI3KhDRUOSxqkAFS6cWhDnbezaVuN1ZLtp+HvMCY6jGb157WZ2A5tUiNaT&#10;gPtFAUxR76UlLeDz4/WuAhYTksTBkxLwrSJsuuurFhvpL7RT0z5pliEUGxRgUhobzmNvlMO48KOi&#10;3B19cJhyDJrLgJcMdwNfFkXJHVrKDwZH9WJUf9qfnYDts651X2Ew20paO81fx3f9JsTtzfy0BpbU&#10;nP7G8Kuf1aHLTgd/JhnZIKBa5aGAZQkst3VZ1sAOAh5Wj8C7lv/X734AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAoG8wJZkCAADABQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAJFnJsdoAAAAGAQAADwAAAAAAAAAAAAAAAADzBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" w14:anchorId="1EA972FF">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6279D105" id="Cuadro de texto 23" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:1.3pt;width:479.2pt;height:21.55pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDeNh32UQIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2jAUfp+0/2D5fQQoUBoRKkbFNAm1&#13;&#10;lejUZ+PYJKrj49mGhP36HTvhsnZP03gw5+Zz+fydzO6bSpGDsK4EndFBr0+J0BzyUu8y+uNl9WVK&#13;&#10;ifNM50yBFhk9Ckfv558/zWqTiiEUoHJhCSbRLq1NRgvvTZokjheiYq4HRmh0SrAV86jaXZJbVmP2&#13;&#10;SiXDfn+S1GBzY4EL59D60DrpPOaXUnD/JKUTnqiMYm8+njae23Am8xlLd5aZouRdG+wfuqhYqbHo&#13;&#10;OdUD84zsbfkhVVVyCw6k73GoEpCy5CLOgNMM+u+m2RTMiDgLguPMGSb3/9Lyx8PGPFvim6/Q4APG&#13;&#10;IZxZA39ziE1SG5d2MQFTlzqMDoM20lbhH0cgeBGxPZ7xFI0nHI2T/nQ8HaGLo294ezOZjgPgyeW2&#13;&#10;sc5/E1CRIGTU4nvFDthh7XwbegoJxRyoMl+VSkXl6JbKkgPDp0VG5FBTopjzaMzoKv66an9cU5rU&#13;&#10;2NrNuN/Oep0y1Drn3CrG3z5mwO6VDvVFpFfX5wWaIPlm25AyD3jiEMGyhfyIMFtoGegMX5VYbI39&#13;&#10;PjOLlEOUcI38Ex5SAXYInURJAfbX3+whHpmAXkpqpHBG3c89swJh+K6RI3eDUQDfR2U0vh2iYq89&#13;&#10;22uP3ldLQCgHuLCGRzHEe3USpYXqFbdtEaqii2mOtTPqT+LSt4uF28rFYhGDkOWG+bXeGH5iVwD5&#13;&#10;pXll1nSv7pEvj3AiO0vfPX4bGxDXsNh7kGVkxgXVjqa4IZFb3TaHFbzWY9TlmzP/DQAA//8DAFBL&#13;&#10;AwQUAAYACAAAACEAVc9wheEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPTU+DQBC9m/gfNmPi&#13;&#10;zS5WwUIZmlpj1JOxmhhvCzsFArtL2C3Ff+940sskL+9j3ss3s+nFRKNvnUW4XkQgyFZOt7ZG+Hh/&#13;&#10;vFqB8EFZrXpnCeGbPGyK87NcZdqd7BtN+1ALDrE+UwhNCEMmpa8aMsov3ECWuYMbjQoMx1rqUZ04&#13;&#10;3PRyGUWJNKq1/KFRA+0aqrr90SBsX1/KZ1/dHCbd7ejp837o0q8Y8fJifljz2a5BBJrDnwN+N3B/&#13;&#10;KLhY6Y5We9EjrGIWIiwTEMymSZKCKBFu4zuQRS7/byh+AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#13;&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#13;&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#13;&#10;AAgAAAAhAN42HfZRAgAAuwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#13;&#10;FAAGAAgAAAAhAFXPcIXhAAAACwEAAA8AAAAAAAAAAAAAAAAAqwQAAGRycy9kb3ducmV2LnhtbFBL&#13;&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+                <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00A664AC" w:rsidR="00C479DD" w:rsidP="00C479DD" w:rsidRDefault="00C479DD" w14:paraId="27401AD0" w14:textId="77777777">
+                    <w:p w14:paraId="758BC041" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:ind w:left="709" w:hanging="709"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00A664AC">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Apellido, Nombre. (año). </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A664AC">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Título del trabajo</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A664AC">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>. Editorial.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2D9816" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="1B2D9816" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F3036DE" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="Contenido1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37B5C94D" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100A8B">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Herrera C., C. y Rosillo P., M. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00100A8B">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Confort y eficiencia energética en el diseño de edificaciones</w:t>
       </w:r>
       <w:r w:rsidRPr="00100A8B">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. Universidad del Valle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00100A8B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.reddebibliotecas.org.co/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53F862F7" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100A8B">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF98F52" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="7AF98F52" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Capítulo de libro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FC24B7" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="52FC24B7" w14:textId="44B8D2BE" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00D7452E" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="454A10AA" wp14:editId="48E6E8D2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="724541E2" wp14:editId="3CDF85D3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>53900</wp:posOffset>
+                  <wp:posOffset>53975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>12962</wp:posOffset>
+                  <wp:posOffset>12700</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6085840" cy="246530"/>
-                <wp:effectExtent l="0" t="0" r="10160" b="20320"/>
+                <wp:extent cx="6085840" cy="246380"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="13" name="4 Cuadro de texto"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="136455696" name="Cuadro de texto 21"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6085840" cy="246530"/>
+                          <a:ext cx="6085840" cy="246380"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="lt1"/>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0D5B8157" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00A664AC" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+                          <w:p w14:paraId="0D5B8157" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
                             <w:pPr>
                               <w:pStyle w:val="NormalWeb"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:ind w:left="709" w:hanging="709"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00A664AC">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Apellido Autor, N. N. (año). Título del capítulo o entrada en Nombre. Apellido Editor (Ed.), </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A664AC">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Título del libro</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A664AC">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> (xx ed., Vol. xx, pp. xxx–xxx). Editorial.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:shape id="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:1pt;width:479.2pt;height:19.4pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxsUxXnAIAAMEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFPGzEMfp+0/xDlfVxbWtZVXFFXxDQJ&#10;ARpMPKe5hEYkcZakvet+/ZzcXWkZL0x7ubPjz479xfb5RWM02QofFNiSDk8GlAjLoVL2qaQ/H64+&#10;TSkJkdmKabCipDsR6MX844fz2s3ECNagK+EJBrFhVruSrmN0s6IIfC0MCyfghEWjBG9YRNU/FZVn&#10;NUY3uhgNBmdFDb5yHrgIAU8vWyOd5/hSCh5vpQwiEl1SzC3mr8/fVfoW83M2e/LMrRXv0mD/kIVh&#10;yuKl+1CXLDKy8eqvUEZxDwFkPOFgCpBScZFrwGqGg1fV3K+ZE7kWJCe4PU3h/4XlN9s7T1SFb3dK&#10;iWUG32hMlhtWeSCVIFE0ERJLtQszBN87hMfmKzTo0Z8HPEzFN9Kb9MeyCNqR792eY4xDOB6eDaaT&#10;6RhNHG2j8dnkND9C8eLtfIjfBBiShJJ6fMNMLdteh4iZILSHpMsCaFVdKa2zkvpGLLUnW4YvrmPO&#10;ET2OUNqSGjM5nQxy4CNbCr33X2nGn1OVxxFQ0zZdJ3KHdWklhlomshR3WiSMtj+ERIYzIW/kyDgX&#10;dp9nRieUxIre49jhX7J6j3NbB3rkm8HGvbNRFnzL0jG11XNPrWzxSNJB3UmMzarJrTXqG2UF1Q77&#10;x0M7h8HxK4V8X7MQ75jHwcO+wGUSb/EjNeAjQSdRsgb/+63zhMd5QCslNQ5yScOvDfOCEv3d4qR8&#10;GY5Tu8WsjCefR6j4Q8vq0GI3ZgnYOUNcW45nMeGj7kXpwTzizlmkW9HELMe7Sxp7cRnb9YI7i4vF&#10;IoNw1h2L1/be8RQ6sZz67KF5ZN51fZ4m7Qb6kWezV+3eYpOnhcUmglR5FhLPLasd/7gncrt2Oy0t&#10;okM9o1427/wPAAAA//8DAFBLAwQUAAYACAAAACEACegcENkAAAAGAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPMU/DMBSEdyT+g/WQ2KhDBZET4lSACgsTLWJ+jV3bIrYj203Dv+cxwXi609133WbxI5t1&#10;yi4GCberCpgOQ1QuGAkf+5cbASwXDArHGLSEb51h019edNiqeA7vet4Vw6gk5BYl2FKmlvM8WO0x&#10;r+KkA3nHmDwWkslwlfBM5X7k66qquUcXaMHipJ+tHr52Jy9h+2QaMwhMdiuUc/PyeXwzr1JeXy2P&#10;D8CKXspfGH7xCR16YjrEU1CZjRLEPQUlrOkQuU1dN8AOEu4qAbzv+H/8/gcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAxsUxXnAIAAMEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAJ6BwQ2QAAAAYBAAAPAAAAAAAAAAAAAAAAAPYEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;" w14:anchorId="454A10AA">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="724541E2" id="Cuadro de texto 21" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:1pt;width:479.2pt;height:19.4pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC7MUbGVQIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kaZcZdYqsRYYB&#13;&#10;QVugHXpWZLkxKouapMTOfv2eFOdj7U7DclBIkeLH46OvrrtGs41yviZT8OHZgDNlJJW1eSn4j6f5&#13;&#10;pwlnPghTCk1GFXyrPL+efvxw1dpcjWhFulSOIYjxeWsLvgrB5lnm5Uo1wp+RVQbGilwjAlT3kpVO&#13;&#10;tIje6Gw0GFxmLbnSOpLKe9ze7ox8muJXlZLhvqq8CkwXHLWFdLp0LuOZTa9E/uKEXdWyL0P8QxWN&#13;&#10;qA2SHkLdiiDY2tXvQjW1dOSpCmeSmoyqqpYq9YBuhoM33TyuhFWpF4Dj7QEm///CyrvNo31wLHRf&#13;&#10;qcMAUxPeLki+emCTtdbnvU/E1Oce3rHRrnJN/EcLDA+B7faAp+oCk7i8HEwuJmOYJGyj8eX5JAGe&#13;&#10;HV9b58M3RQ2LQsEd5pUqEJuFDzG/yPcuMZknXZfzWuukbP2NdmwjMFowoqSWMy18wGXB5+kXx4sQ&#13;&#10;fzzThrUo7fxisOv1NGTMdYi51EK+vo+AeNrE/CrRq6/zCE2UQrfsWF2i6fg+3iyp3AJmRzsGeivn&#13;&#10;NZItUO+DcKAcUMIahXsclSZUSL3E2Yrcr7/dR38wAVbOWlC44P7nWjgFGL4bcOTLcBzBD0kZX3we&#13;&#10;QXGnluWpxaybGwKUQyyslUmM/kHvxcpR84xtm8WsMAkjkbvgYS/ehN1iYVulms2SE1huRViYRyv3&#13;&#10;7IogP3XPwtl+6gF8uaM92UX+Zvg734i4odk6UFUnZhxR7WmKDUnT7rc5ruCpnryO35zpbwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAHh+pSTiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m&#13;&#10;/ofNmHizi9USoAxNrTHak7GaGG8LOwUCu0vYLcV/73jSyyST9+bN+/LNbHox0ehbZxFuFxEIspXT&#13;&#10;ra0RPt6fbhIQPiirVe8sIXyTh01xeZGrTLuzfaPpEGrBIdZnCqEJYcik9FVDRvmFG8iydnSjUYHX&#13;&#10;sZZ6VGcON71cRlEsjWotf2jUQLuGqu5wMgjb13354qu746S7HT1/Pgxd+rVCvL6aH9c8tmsQgebw&#13;&#10;dwG/DNwfCi5WupPVXvQIyYqNCEumYjWN4xREiXAfJSCLXP5nKH4AAAD//wMAUEsBAi0AFAAGAAgA&#13;&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#13;&#10;LQAUAAYACAAAACEAuzFGxlUCAAC7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAeH6lJOIAAAALAQAADwAAAAAAAAAAAAAAAACvBAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+                <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00A664AC" w:rsidR="00C479DD" w:rsidP="00C479DD" w:rsidRDefault="00C479DD" w14:paraId="221D55A8" w14:textId="77777777">
+                    <w:p w14:paraId="0D5B8157" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:ind w:left="709" w:hanging="709"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00A664AC">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Apellido Autor, N. N. (año). Título del capítulo o entrada en Nombre. Apellido Editor (Ed.), </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A664AC">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Título del libro</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A664AC">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> (</w:t>
-[...71 lines deleted...]
-                        <w:t>). Editorial.</w:t>
+                        <w:t xml:space="preserve"> (xx ed., Vol. xx, pp. xxx–xxx). Editorial.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1957EC" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="2E1957EC" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73CBC4C1" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="73CBC4C1" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B4808B6" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="6B4808B6" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Renteria S., P. (2006). El comienzo de la renovación. En M. A. Flórez G. (Ed.), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Bogotá: Renovación Urbana, Renovación Humana</w:t>
       </w:r>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 80-100). Empresa de Renovación Urbana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45831DD6" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="45831DD6" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="521C6DFD" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="521C6DFD" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Tesis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B4552F" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="27B4552F" w14:textId="211EC8CB" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00D7452E" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D839451" wp14:editId="53BE7732">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04BF54FC" wp14:editId="2DBC2297">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4594</wp:posOffset>
+                  <wp:posOffset>4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>26184</wp:posOffset>
+                  <wp:posOffset>26035</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6130137" cy="264459"/>
-                <wp:effectExtent l="0" t="0" r="23495" b="21590"/>
+                <wp:extent cx="6130290" cy="264160"/>
+                <wp:effectExtent l="0" t="0" r="3810" b="2540"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="8 Cuadro de texto"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="690004432" name="Cuadro de texto 19"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6130137" cy="264459"/>
+                          <a:ext cx="6130290" cy="264160"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="lt1"/>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0A7DA6AC" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00A664AC" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+                          <w:p w14:paraId="0A7DA6AC" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
                             <w:pPr>
                               <w:pStyle w:val="NormalWeb"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:ind w:left="709" w:hanging="709"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="es-CR"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00A664AC">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="es-CR"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Apellido, N. (año). </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A664AC">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="es-CR"/>
                               </w:rPr>
                               <w:t>Título de la tesis</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A664AC">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="es-CR"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> [Tesis de maestría, doctorado, etc. Nombre de la institución que otorgó el título]. Nombre de la base de datos.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:shape id="8 Cuadro de texto" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:2.05pt;width:482.7pt;height:20.8pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1029" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIC6O7mwIAAMAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51XX0GdIkvRYUDR&#10;FkuHnhVZaoRKoiYpsbNfP0q207TrpcMuNiV+pMiPj4vLxmiyFT4osCUdHg0oEZZDpexTSX8+XH85&#10;oyREZiumwYqS7kSgl7PPny5qNxUjWIOuhCfoxIZp7Uq6jtFNiyLwtTAsHIETFpUSvGERj/6pqDyr&#10;0bvRxWgwOClq8JXzwEUIeHvVKuks+5dS8HgnZRCR6JJibDF/ff6u0reYXbDpk2durXgXBvuHKAxT&#10;Fh/du7pikZGNV3+5Mop7CCDjEQdTgJSKi5wDZjMcvMlmuWZO5FyQnOD2NIX/55bfbu89UVVJsVCW&#10;GSzRGVlsWOWBVIJE0URIJNUuTBG7dIiOzVdosNj9fcDLlHsjvUl/zIqgHune7SlGP4Tj5clwPBiO&#10;TynhqBudTCbH58lN8WLtfIjfBBiShJJ6LGFmlm1vQmyhPSQ9FkCr6lppnQ+pbcRCe7JlWHAdc4zo&#10;/BVKW1JjJOPjQXb8Spdc7+1XmvHnLrwDFPrTNj0ncoN1YSWGWiayFHdaJIy2P4REgjMh78TIOBd2&#10;H2dGJ5TEjD5i2OFfovqIcZsHWuSXwca9sVEWfMvSa2qr555a2eKxhgd5JzE2qyZ31rhvlBVUO+wf&#10;D+0YBsevFfJ9w0K8Zx7nDlsGd0m8w4/UgEWCTqJkDf73e/cJj+OAWkpqnOOShl8b5gUl+rvFQTkf&#10;TiZp8PNhcnw6woM/1KwONXZjFoCdM8St5XgWEz7qXpQezCOunHl6FVXMcny7pLEXF7HdLriyuJjP&#10;MwhH3bF4Y5eOJ9eJ5dRnD80j867r8zRpt9BPPJu+afcWmywtzDcRpMqzkHhuWe34xzWRp6lbaWkP&#10;HZ4z6mXxzv4AAAD//wMAUEsDBBQABgAIAAAAIQBDNb4Y2AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI7BTsMwEETvSPyDtUjcqFMEaRriVIAKF04UxNmNt7ZFvI5iNw1/z3KitxnNaOY1mzn0YsIx&#10;+UgKlosCBFIXjSer4PPj5aYCkbImo/tIqOAHE2zay4tG1yae6B2nXbaCRyjVWoHLeailTJ3DoNMi&#10;DkicHeIYdGY7WmlGfeLx0Mvboihl0J74wekBnx1237tjULB9smvbVXp028p4P81fhzf7qtT11fz4&#10;ACLjnP/L8IfP6NAy0z4eySTRK1hxT8HdEgSH67JksWd/vwLZNvKcvv0FAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAyAuju5sCAADABQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAQzW+GNgAAAAFAQAADwAAAAAAAAAAAAAAAAD1BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" w14:anchorId="2D839451">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="04BF54FC" id="Cuadro de texto 19" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:2.05pt;width:482.7pt;height:20.8pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBcbI2sVQIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1v2jAQf5+0/8Hy+0gClK0RoWJUTJNQ&#13;&#10;W4lOfTaOTaI6Ps82JOyv39mEj7V7msaDufOd7+N3v8v0rmsU2QvratAFzQYpJUJzKGu9LeiP5+Wn&#13;&#10;L5Q4z3TJFGhR0INw9G728cO0NbkYQgWqFJZgEO3y1hS08t7kSeJ4JRrmBmCERqME2zCPqt0mpWUt&#13;&#10;Rm9UMkzTSdKCLY0FLpzD2/ujkc5ifCkF949SOuGJKijW5uNp47kJZzKbsnxrmalq3pfB/qGKhtUa&#13;&#10;k55D3TPPyM7W70I1NbfgQPoBhyYBKWsuYg/YTZa+6WZdMSNiLwiOM2eY3P8Lyx/2a/Nkie++QocD&#13;&#10;jE04swL+6hCbpDUu730Cpi536B0a7aRtwj+2QPAhYns44yk6TzheTrJROrxFE0fbcDLOJhHw5PLa&#13;&#10;WOe/CWhIEApqcV6xArZfOR/ys/zkEpI5UHW5rJWKysEtlCV7hqNFRpTQUqKY83hZ0GX8hfFiiD+e&#13;&#10;KU1aLG10kx57vQ4Zcp1jbhTjr+8jYDylQ34R6dXXeYEmSL7bdKQuCzoK78PNBsoDwmzhyEBn+LLG&#13;&#10;ZCus94lZpByihGvkH/GQCrBC6CVKKrC//nYf/JEJaKWkRQoX1P3cMSsQhu8aOXKbjceB81EZ33we&#13;&#10;omKvLZtri941C0AoM1xYw6MY/L06idJC84LbNg9Z0cQ0x9wF9Sdx4Y+LhdvKxXwenZDlhvmVXht+&#13;&#10;YlcA+bl7Ydb0U/fIlwc4kZ3lb4Z/9A2Ia5jvPMg6MuOCak9T3JA47X6bwwpe69Hr8s2Z/QYAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhACq48c/gAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMT01PwzAMvSPx&#13;&#10;HyIjcWPpgHWsazqNoQl2QgwkxC1tvLZq41RN1pV/j3diF8tPz34f6Wq0rRiw97UjBdNJBAKpcKam&#13;&#10;UsHX5/buCYQPmoxuHaGCX/Swyq6vUp0Yd6IPHPahFCxCPtEKqhC6REpfVGi1n7gOibmD660ODPtS&#13;&#10;ml6fWNy28j6KYml1TexQ6Q43FRbN/mgVrN93+ZsvHg6DaTb4+v3cNYufmVK3N+PLksd6CSLgGP4/&#13;&#10;4NyB80PGwXJ3JONFq2DOdwoepyCYXMQxLznj2RxklsrLCtkfAAAA//8DAFBLAQItABQABgAIAAAA&#13;&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#13;&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#13;&#10;FAAGAAgAAAAhAFxsjaxVAgAAuwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhACq48c/gAAAACgEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2Lnht&#13;&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+                <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00A664AC" w:rsidR="00C479DD" w:rsidP="00C479DD" w:rsidRDefault="00C479DD" w14:paraId="34271133" w14:textId="77777777">
+                    <w:p w14:paraId="0A7DA6AC" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:ind w:left="709" w:hanging="709"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-CR"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00A664AC">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-CR"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Apellido, N. (año). </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A664AC">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-CR"/>
                         </w:rPr>
                         <w:t>Título de la tesis</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A664AC">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-CR"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> [Tesis de maestría, doctorado, etc. Nombre de la institución que otorgó el título]. Nombre de la base de datos.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C34B07C" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="4C34B07C" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A4D66DF" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="2A4D66DF" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76704F2D" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="76704F2D" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Sáenz Jiménez, F. A. (2017). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Factores ambientales y antrópicos que determinan la presencia y distribución del Cóndor Andino y la selección de lugares de anidación y descanso: un enfoque multiescalar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Tesis de Doctorado, Pontificia Universidad Javeriana]. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Repositorio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Institucional</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="4D9A6D34" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+        <w:t xml:space="preserve"> – Pontificia Universidad Javeriana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9A6D34" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="385C4779" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="385C4779" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100A8B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Página Web</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472EAFCB" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="472EAFCB" w14:textId="2F3F7282" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00D7452E" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100A8B">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71B728A1" wp14:editId="1A9E8C25">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5701E444" wp14:editId="3C0986BB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>9077</wp:posOffset>
+                  <wp:posOffset>8890</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>62491</wp:posOffset>
+                  <wp:posOffset>62230</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6320333" cy="407895"/>
-                <wp:effectExtent l="0" t="0" r="23495" b="11430"/>
+                <wp:extent cx="6320155" cy="407670"/>
+                <wp:effectExtent l="0" t="0" r="4445" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="10" name="10 Cuadro de texto"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="2032286774" name="Cuadro de texto 17"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6320333" cy="407895"/>
+                          <a:ext cx="6320155" cy="407670"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="lt1"/>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="116FD394" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00A664AC" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
                             <w:pPr>
                               <w:pStyle w:val="NormalWeb"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00A664AC">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Apellido, A., Apellido, B., y Apellido, C. (20 de mayo de 2020). </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A664AC">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Título de la página web</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A664AC">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>. Nombre de la página. Recuperado el día-mes-año de https://url.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:shape id="10 Cuadro de texto" style="position:absolute;left:0;text-align:left;margin-left:.7pt;margin-top:4.9pt;width:497.65pt;height:32.1pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1030" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDP9BgTmwIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x89CuoU2QpOgwo&#10;2mLp0LMiS4lRSdQkJXb260fJdpp2vXTYxZbExyfyieTlVaMV2QnnKzAFHQ5ySoThUFZmXdCfjzdf&#10;zinxgZmSKTCioHvh6dXs86fL2k7FCDagSuEIkhg/rW1BNyHYaZZ5vhGa+QFYYdAowWkWcOvWWelY&#10;jexaZaM8P81qcKV1wIX3eHrdGuks8UspeLiX0otAVEExtpC+Ln1X8ZvNLtl07ZjdVLwLg/1DFJpV&#10;Bi89UF2zwMjWVX9R6Yo78CDDgIPOQMqKi5QDZjPM32Sz3DArUi4ojrcHmfz/o+V3uwdHqhLfDuUx&#10;TOMbDXOy2LLSASkFCaIJEGWqrZ8iemkRH5qv0CCwP/d4GLNvpNPxj3kRtCPj/iAy8hCOh6fjUT4e&#10;jynhaJvkZ+cXJ5Eme/G2zodvAjSJi4I6fMSkLdvd+tBCe0i8zIOqyptKqbSJhSMWypEdwydXIcWI&#10;5K9QypA6RnKSJ+JXtkh98F8pxp+78I5QyKdMvE6kEuvCigq1SqRV2CsRMcr8EBIlToK8EyPjXJhD&#10;nAkdURIz+ohjh3+J6iPObR7okW4GEw7OujLgWpVeS1s+99LKFo9veJR3XIZm1aTamvSFsoJyj/Xj&#10;oG1Eb/lNhXrfMh8emMPOw5LBaRLu8SMV4CNBt6JkA+73e+cRjw2BVkpq7OSC+l9b5gQl6rvBVrkY&#10;Tiax9dNmcnI2wo07tqyOLWarF4CVM8S5ZXlaRnxQ/VI60E84dObxVjQxw/HugoZ+uQjtfMGhxcV8&#10;nkDY7JaFW7O0PFJHlWOdPTZPzNmuzmOn3UHf82z6ptxbbPQ0MN8GkFXqhahzq2qnPw6K1E3dUIuT&#10;6HifUC+jd/YHAAD//wMAUEsDBBQABgAIAAAAIQCc80Mf2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI7BTsMwEETvSPyDtUjcqFNUtUmIUwEqXDhREOdtvLWtxnYUu2n4e5YTHEczevOa7ex7MdGY&#10;XAwKlosCBIUuaheMgs+Pl7sSRMoYNPYxkIJvSrBtr68arHW8hHea9tkIhoRUowKb81BLmTpLHtMi&#10;DhS4O8bRY+Y4GqlHvDDc9/K+KNbSowv8YHGgZ0vdaX/2CnZPpjJdiaPdldq5af46vplXpW5v5scH&#10;EJnm/DeGX31Wh5adDvEcdBI95xUPFVTsz21VrTcgDgo2qwJk28j/+u0PAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAM/0GBObAgAAwgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAJzzQx/ZAAAABgEAAA8AAAAAAAAAAAAAAAAA9QQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" w14:anchorId="71B728A1">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5701E444" id="Cuadro de texto 17" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.7pt;margin-top:4.9pt;width:497.65pt;height:32.1pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBHs7U9UwIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L7tQIOmKJaJEVJVQ&#13;&#10;EolUORuvDVa8Htc27NJf37FZHk16qsrBzHjG8/jmm53ctbUme+G8AlPSfi+nRBgOlTKbkv54Xny6&#13;&#10;pcQHZiqmwYiSHoSnd9OPHyaNLcQAtqAr4QgGMb5obEm3Idgiyzzfipr5Hlhh0CjB1Syg6jZZ5ViD&#13;&#10;0WudDfJ8nDXgKuuAC+/x9v5opNMUX0rBw6OUXgSiS4q1hXS6dK7jmU0nrNg4ZreKd2Wwf6iiZspg&#13;&#10;0nOoexYY2Tn1LlStuAMPMvQ41BlIqbhIPWA3/fxNN6stsyL1guB4e4bJ/7+w/GG/sk+OhPYrtDjA&#13;&#10;1IS3S+CvHrHJGuuLzidi6guP3rHRVro6/mMLBB8itocznqINhOPl+DM2NRpRwtE2zG/GNwnw7PLa&#13;&#10;Oh++CahJFErqcF6pArZf+hDzs+LkEpN50KpaKK2TcvBz7cie4WiRERU0lGjmA16WdJF+cbwY4o9n&#13;&#10;2pAmljbKj71eh4y5zjHXmvHX9xEwnjYxv0j06uq8QBOl0K5boipsOr6PN2uoDgizgyMDveULhcmW&#13;&#10;WO8Tc0g5BBDXKDziITVghdBJlGzB/frbffRHJqCVkgYpXFL/c8ecQBi+G+TIl/5wGDmflOHoZoCK&#13;&#10;u7asry1mV88BoezjwlqexOgf9EmUDuoX3LZZzIomZjjmLmk4ifNwXCzcVi5ms+SELLcsLM3K8hO7&#13;&#10;IsjP7Qtztpt6QL48wInsrHgz/KNvRNzAbBdAqsSMC6odTXFD0rS7bY4reK0nr8s3Z/obAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQDtZfor4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#13;&#10;yJO4sXQwNto1ncYQYpwQA2naLW28tmrjVE3WlX+POcHF0tOzn9+XrkfbigF7XztSMJtGIJAKZ2oq&#13;&#10;FXx9vtw+gvBBk9GtI1TwjR7W2fVVqhPjLvSBwz6UgkPIJ1pBFUKXSOmLCq32U9chsXdyvdWBZV9K&#13;&#10;0+sLh9tW3kXRQlpdE3+odIfbCotmf7YKNu9v+c4X96fBNFt8PTx1TXx8UOpmMj6veGxWIAKO4e8C&#13;&#10;fhm4P2RcLHdnMl60rOe8qCBmCHbjeLEEkStYziOQWSr/M2Q/AAAA//8DAFBLAQItABQABgAIAAAA&#13;&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#13;&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#13;&#10;FAAGAAgAAAAhAEeztT1TAgAAuwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhAO1l+iviAAAACwEAAA8AAAAAAAAAAAAAAAAArQQAAGRycy9kb3ducmV2Lnht&#13;&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+                <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00A664AC" w:rsidR="00C479DD" w:rsidP="00C479DD" w:rsidRDefault="00C479DD" w14:paraId="0CD6D4D0" w14:textId="77777777">
+                    <w:p w14:paraId="116FD394" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00A664AC" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00A664AC">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Apellido, A., Apellido, B., y Apellido, C. (20 de mayo de 2020). </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A664AC">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Título de la página web</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A664AC">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>. Nombre de la página. Recuperado el día-mes-año de https://url.com</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651AD97B" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="651AD97B" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5216429D" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="5216429D" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00D7452E" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C1E68F6" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35AD9396" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100A8B">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Center for Systems Science and Engineering. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00100A8B">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>COVID-19 Dashboard by the Center for Systems Science and Engineering (CSSE) at Johns Hopkins University. Johns Hopkins University</w:t>
       </w:r>
       <w:r w:rsidRPr="00100A8B">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:anchor="/bda7594740fd40299423467b48e9ecf6" w:history="1">
+      <w:hyperlink r:id="rId10" w:anchor="/bda7594740fd40299423467b48e9ecf6" w:history="1">
         <w:r w:rsidRPr="00100A8B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html#/bda7594740fd40299423467b48e9ecf6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00100A8B">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F03C2D3" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E55F09F" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100A8B">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Más información:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31FCC0AE" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId12" w:history="1">
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00100A8B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.apastyle.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00100A8B">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29171BA7" w14:textId="4878A089" w:rsidR="00F633E9" w:rsidRPr="003E0859" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00100A8B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://biblioteca.uah.es/investigacion/documentos/Ejemplos-apa-buah.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00100A8B">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F633E9" w:rsidRPr="003E0859">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7F5F8C" w14:textId="276A038E" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+    <w:p w14:paraId="0F7F5F8C" w14:textId="276A038E" w:rsidR="005B0658" w:rsidRPr="00D7452E" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="Subtitulos1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Información adicional del formato </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248127D2" w14:textId="3CC6A37F" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+    <w:p w14:paraId="248127D2" w14:textId="3CC6A37F" w:rsidR="005B0658" w:rsidRPr="00D7452E" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="Subtitulos1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7452E">
+        <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Figuras y cuadros deben ubicarse dentro del texto, no al final. Esto es solo una g</w:t>
       </w:r>
-      <w:r w:rsidR="00F633E9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F633E9" w:rsidRPr="00D7452E">
+        <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uía</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E17258" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28EC3F49" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
-[...10 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="28EC3F49" w14:textId="61037BFD" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="00D7452E" w:rsidP="007C546C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18AC85CE" wp14:editId="2D95EF74">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52E3BB50" wp14:editId="7F98DA6F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4115</wp:posOffset>
+                  <wp:posOffset>3810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-3758</wp:posOffset>
+                  <wp:posOffset>-3810</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6261735" cy="5340096"/>
-                <wp:effectExtent l="0" t="0" r="24765" b="13335"/>
+                <wp:extent cx="6261735" cy="5340350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="1 Cuadro de texto"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="206667396" name="Cuadro de texto 15"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6261735" cy="5340096"/>
+                          <a:ext cx="6261735" cy="5340350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="lt1"/>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6B256BFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
+                          <w:p w14:paraId="6B256BFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00D7452E" w:rsidRDefault="005B0658" w:rsidP="005B0658">
                             <w:pPr>
                               <w:pStyle w:val="Ttulo1"/>
                               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b w:val="0"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b w:val="0"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Fotografías:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="15AC9CFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C81240">
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                               <w:t>Las fotografías se pueden insertar al final del documento word o si son muy grandes pueden enviarse en archivos separados; en ambos casos deben estar en formato JPG, ai, psd o TIFF, a una resolución mínima de 300 dpi (alta resolución que se confirma ampliando la figura a pantalla completa y que aun así se vea nítida, no pixelada). Las figuras normales se reducirán a un ancho de 6-12 cm por lo que las rotulaciones deben ser fáciles de leer, incluso después de esta reducción</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7AF5166B" w14:textId="77777777" w:rsidR="00F633E9" w:rsidRPr="00F508C8" w:rsidRDefault="00F633E9" w:rsidP="00F633E9">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1A0F1B88" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
+                          <w:p w14:paraId="1A0F1B88" w14:textId="4D277304" w:rsidR="005B0658" w:rsidRDefault="00D7452E" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:noProof/>
                                 <w:szCs w:val="23"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DEBD8B5" wp14:editId="7BE54D06">
-[...2 lines deleted...]
-                                  <wp:docPr id="31" name="0 Imagen"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67A99483" wp14:editId="66B83931">
+                                  <wp:extent cx="1845310" cy="3707765"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                  <wp:docPr id="3" name="0 Imagen"/>
                                   <wp:cNvGraphicFramePr>
-                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="0" name="figura 2 gris reducida 06-feb-15.jpg"/>
-                                          <pic:cNvPicPr/>
+                                          <pic:cNvPr id="0" name="0 Imagen"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks/>
+                                          </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId14" cstate="print">
+                                          <a:blip r:embed="rId13">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
+                                          <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
-                                        <pic:spPr>
+                                        <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
-                                            <a:ext cx="1847184" cy="3706366"/>
+                                            <a:ext cx="1845310" cy="3707765"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
+                                          <a:noFill/>
+                                          <a:ln>
+                                            <a:noFill/>
+                                          </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7D08F7DC" w14:textId="7ECA5694" w:rsidR="00F633E9" w:rsidRPr="00DF60C0" w:rsidRDefault="005B0658" w:rsidP="00F633E9">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00C479DD">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
                                 <w:rStyle w:val="label"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Fig</w:t>
                             </w:r>
-                            <w:r w:rsidR="00C479DD" w:rsidRPr="00C479DD">
+                            <w:r w:rsidR="00C479DD" w:rsidRPr="00D7452E">
                               <w:rPr>
                                 <w:rStyle w:val="label"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00C479DD">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
                                 <w:rStyle w:val="label"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> 1</w:t>
                             </w:r>
-                            <w:r w:rsidR="00B44E08" w:rsidRPr="00C479DD">
+                            <w:r w:rsidR="00B44E08" w:rsidRPr="00D7452E">
                               <w:rPr>
                                 <w:rStyle w:val="label"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00781342">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
                                 <w:rStyle w:val="label"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00781342">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
                                 <w:rStyle w:val="Descripcin1"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Shell color pattern of </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00781342">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
                                 <w:rStyle w:val="nfasis"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Drymaeus tripictus</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00781342">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
                                 <w:rStyle w:val="Descripcin1"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>. A and B have some white or translucids dots on body whorl similar to </w:t>
+                              <w:t xml:space="preserve">. A and B have some white or translucids dots on body whorl </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00781342">
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00D7452E">
+                              <w:rPr>
+                                <w:rStyle w:val="Descripcin1"/>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>similar to</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00D7452E">
+                              <w:rPr>
+                                <w:rStyle w:val="Descripcin1"/>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
                                 <w:rStyle w:val="nfasis"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Drymaeus irazuensis</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00781342">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
                                 <w:rStyle w:val="Descripcin1"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>. Mating was performed between the following color patterns: A with B., B. with C.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="18AC85CE" id="1 Cuadro de texto" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:-.3pt;width:493.05pt;height:420.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAFg0gEgwIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykSboGdYqsRYYB&#13;&#10;RVssHXpWZKkRKouapMTOfn0p2Xl1vXTYxabEj69PJC+vmkqTjXBegSlov5dTIgyHUpnngv56nH/5&#13;&#10;SokPzJRMgxEF3QpPr6afP13WdiIGsAJdCkfQifGT2hZ0FYKdZJnnK1Ex3wMrDColuIoFPLrnrHSs&#13;&#10;Ru+VzgZ5Ps5qcKV1wIX3eHvTKuk0+ZdS8HAvpReB6IJibiF9Xfou4zebXrLJs2N2pXiXBvuHLCqm&#13;&#10;DAbdu7phgZG1U3+5qhR34EGGHocqAykVF6kGrKafv6lmsWJWpFqQHG/3NPn/55bfbRb2wZHQfIMG&#13;&#10;HzASUls/8XgZ62mkq+IfMyWoRwq3e9pEEwjHy/Fg3D8/G1HCUTc6G+b5xTj6yQ7m1vnwXUBFolBQ&#13;&#10;h++S6GKbWx9a6A4So3nQqpwrrdMh9oK41o5sGL6iDilJdH6C0obUmMrZKE+OT3TR9d5+qRl/6dI7&#13;&#10;QqE/bWI4kbqmS+tARZLCVouI0eankESViZF3cmScC7PPM6EjSmJFHzHs8IesPmLc1oEWKTKYsDeu&#13;&#10;lAHXsnRKbfmyo1a2eHzDo7qjGJplg4XjO+86ZQnlFhvIQTtb3vK5Qr5vmQ8PzOEwYc/gggj3+JEa&#13;&#10;8JGgkyhZgfvz3n3EY4+jlpIah7Og/veaOUGJ/mGw+y/6w2Gc5nQYjs4HeHDHmuWxxqyra8DO6eMq&#13;&#10;sjyJER/0TpQOqifcI7MYFVXMcIxd0LATr0O7MnAPcTGbJRDOr2Xh1iwsj64jy7HPHpsn5mzX5wFH&#13;&#10;5A52Y8wmb9q9xUZLA7N1AKnSLESeW1Y7/nH20zR1eyoul+NzQh226fQVAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQD/j4C73QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInFrHVAV3DRO&#13;&#10;xaNw4URBnN14a1vEdmS7afh7lhNcdrWa2Xm029kPbMKUXQwSbpYVMAx91C4YCR/vzwsBLBcVtBpi&#13;&#10;QAnfmGHbXV60qtHxHN5w2hfDSCTkRkmwpYwN57m36FVexhEDYceYvCp0JsN1UmcS9wO/raqae+UC&#13;&#10;OVg14qPF/mt/8hJ2D2ZteqGS3Qnt3DR/Hl/Ni5TXV/PThsb9BljBufx9wG8Hyg8dBTvEU9CZDRJq&#13;&#10;4klY0CJwLeo7YAcJYlWtgHct/9+h+wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFg0gE&#13;&#10;gwIAAJUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD/&#13;&#10;j4C73QAAAAsBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAA5wUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="52E3BB50" id="Cuadro de texto 15" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:-.3pt;width:493.05pt;height:420.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDAOTjoUQIAALwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L8s77YolokRUlVAS&#13;&#10;iVQ5G68NVrwe1zbs0l/fsVkeDT1V5WDGnvc33+zkvqk02QvnFZiC9jpdSoThUCqzKeiPl8Wnz5T4&#13;&#10;wEzJNBhR0IPw9H768cOktrnowxZ0KRzBIMbntS3oNgSbZ5nnW1Ex3wErDColuIoFvLpNVjpWY/RK&#13;&#10;Z/1ud5zV4ErrgAvv8fXhqKTTFF9KwcOTlF4EoguKtYV0unSu45lNJyzfOGa3irdlsH+oomLKYNJz&#13;&#10;qAcWGNk5dROqUtyBBxk6HKoMpFRcpB6wm173XTerLbMi9YLgeHuGyf+/sPxxv7LPjoTmKzQ4wNSE&#13;&#10;t0vgbx6xyWrr89YmYupzj9ax0Ua6Kv5jCwQdEdvDGU/RBMLxcdwf9+4GI0o46kaDYXcwSohnF3fr&#13;&#10;fPgmoCJRKKjDgaUS2H7pQyyA5SeTmM2DVuVCaZ0uBz/XjuwZzhYpUUJNiWY+4GNBF+kX54sh/nDT&#13;&#10;htRYW6zlJmTMdY651oy/3UbAeNpET5H41dZ5wSZKoVk3RJXYdfSPL2soD4izgyMFveULhcmWWO8z&#13;&#10;c8g5RBD3KDzhITVghdBKlGzB/frbe7RHKqCWkho5XFD/c8ecQBi+GyTJl95wGEmfLsPRXR8v7lqz&#13;&#10;vtaYXTUHhLKHG2t5EqN90CdROqhecd1mMSuqmOGYu6DhJM7DcbNwXbmYzZIR0tyysDQry0/0iiC/&#13;&#10;NK/M2XbqAQnzCCe2s/zd8I+2EXEDs10AqRIzLqi2PMUVSdNu1znu4PU9WV0+OtPfAAAA//8DAFBL&#13;&#10;AwQUAAYACAAAACEA2Kj2lOEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPTU/DMAy9I/EfIiNx&#13;&#10;21JglK5rOo0hBJwQ2yTELW28tmrjVE3WlX+POcHFlvWe30e2nmwnRhx840jBzTwCgVQ601Cl4LB/&#13;&#10;niUgfNBkdOcIFXyjh3V+eZHp1LgzfeC4C5VgEfKpVlCH0KdS+rJGq/3c9UiMHd1gdeBzqKQZ9JnF&#13;&#10;bSdvoyiWVjfEDrXucVtj2e5OVsHm/a149eXdcTTtFl8+H/t2+XWv1PXV9LTisVmBCDiFvw/47cD5&#13;&#10;IedghTuR8aJTEDNPwYwXg8skfgBRKEgW0QJknsn/HfIfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#13;&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#13;&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#13;&#10;AAgAAAAhAMA5OOhRAgAAvAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#13;&#10;FAAGAAgAAAAhANio9pThAAAACwEAAA8AAAAAAAAAAAAAAAAAqwQAAGRycy9kb3ducmV2LnhtbFBL&#13;&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+                <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6B256BFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
+                    <w:p w14:paraId="6B256BFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00D7452E" w:rsidRDefault="005B0658" w:rsidP="005B0658">
                       <w:pPr>
                         <w:pStyle w:val="Ttulo1"/>
                         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b w:val="0"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b w:val="0"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Fotografías:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="15AC9CFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C81240">
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t>Las fotografías se pueden insertar al final del documento word o si son muy grandes pueden enviarse en archivos separados; en ambos casos deben estar en formato JPG, ai, psd o TIFF, a una resolución mínima de 300 dpi (alta resolución que se confirma ampliando la figura a pantalla completa y que aun así se vea nítida, no pixelada). Las figuras normales se reducirán a un ancho de 6-12 cm por lo que las rotulaciones deben ser fáciles de leer, incluso después de esta reducción</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7AF5166B" w14:textId="77777777" w:rsidR="00F633E9" w:rsidRPr="00F508C8" w:rsidRDefault="00F633E9" w:rsidP="00F633E9">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1A0F1B88" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
+                    <w:p w14:paraId="1A0F1B88" w14:textId="4D277304" w:rsidR="005B0658" w:rsidRDefault="00D7452E" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:noProof/>
                           <w:szCs w:val="23"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DEBD8B5" wp14:editId="7BE54D06">
-[...2 lines deleted...]
-                            <wp:docPr id="31" name="0 Imagen"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67A99483" wp14:editId="66B83931">
+                            <wp:extent cx="1845310" cy="3707765"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                            <wp:docPr id="3" name="0 Imagen"/>
                             <wp:cNvGraphicFramePr>
-                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="0" name="figura 2 gris reducida 06-feb-15.jpg"/>
-                                    <pic:cNvPicPr/>
+                                    <pic:cNvPr id="0" name="0 Imagen"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks/>
+                                    </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId14" cstate="print">
+                                    <a:blip r:embed="rId14">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
+                                    <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
-                                  <pic:spPr>
+                                  <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
-                                      <a:ext cx="1847184" cy="3706366"/>
+                                      <a:ext cx="1845310" cy="3707765"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
+                                    <a:noFill/>
+                                    <a:ln>
+                                      <a:noFill/>
+                                    </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7D08F7DC" w14:textId="7ECA5694" w:rsidR="00F633E9" w:rsidRPr="00DF60C0" w:rsidRDefault="005B0658" w:rsidP="00F633E9">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00C479DD">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Fig</w:t>
                       </w:r>
-                      <w:r w:rsidR="00C479DD" w:rsidRPr="00C479DD">
+                      <w:r w:rsidR="00C479DD" w:rsidRPr="00D7452E">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00C479DD">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 1</w:t>
                       </w:r>
-                      <w:r w:rsidR="00B44E08" w:rsidRPr="00C479DD">
+                      <w:r w:rsidR="00B44E08" w:rsidRPr="00D7452E">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00781342">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00781342">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Shell color pattern of </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00781342">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
                           <w:rStyle w:val="nfasis"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Drymaeus tripictus</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00781342">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>. A and B have some white or translucids dots on body whorl similar to </w:t>
+                        <w:t xml:space="preserve">. A and B have some white or translucids dots on body whorl </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00781342">
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00D7452E">
+                        <w:rPr>
+                          <w:rStyle w:val="Descripcin1"/>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>similar to</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00D7452E">
+                        <w:rPr>
+                          <w:rStyle w:val="Descripcin1"/>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
                           <w:rStyle w:val="nfasis"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Drymaeus irazuensis</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00781342">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>. Mating was performed between the following color patterns: A with B., B. with C.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A449888" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+    <w:p w14:paraId="0A449888" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00D7452E" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="049C580D" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+    <w:p w14:paraId="049C580D" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00D7452E" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CEA9880" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+    <w:p w14:paraId="7CEA9880" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00D7452E" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EE96607" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+    <w:p w14:paraId="4EE96607" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00D7452E" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6AFBFA60" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AFBFA60" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00D7452E" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5FC11AED" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FC11AED" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00D7452E" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E32DF3A" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50AA617A" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -5473,249 +4877,230 @@
     </w:p>
     <w:p w14:paraId="52257365" w14:textId="01C8CA6E" w:rsidR="00F633E9" w:rsidRDefault="00F633E9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0A7E2F" w14:textId="77777777" w:rsidR="00F633E9" w:rsidRPr="007C546C" w:rsidRDefault="00F633E9" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="416274A5" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+    <w:p w14:paraId="416274A5" w14:textId="0BC43552" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="00D7452E" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C546C">
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C0FF0C8" wp14:editId="4B8EB8F4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EC10368" wp14:editId="2A538144">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>116487</wp:posOffset>
+                  <wp:posOffset>116205</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>90876</wp:posOffset>
+                  <wp:posOffset>90805</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5559425" cy="5802488"/>
-                <wp:effectExtent l="0" t="0" r="15875" b="14605"/>
+                <wp:extent cx="5559425" cy="5802630"/>
+                <wp:effectExtent l="0" t="0" r="3175" b="1270"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="2 Cuadro de texto"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="1852654075" name="Cuadro de texto 13"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5559425" cy="5802488"/>
+                          <a:ext cx="5559425" cy="5802630"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="lt1"/>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="07F84672" w14:textId="535E3BFB" w:rsidR="005B0658" w:rsidRPr="002C0D51" w:rsidRDefault="002C0D51" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                             </w:pPr>
                             <w:bookmarkStart w:id="2" w:name="_Hlk58591089"/>
                             <w:r>
                               <w:t>F</w:t>
                             </w:r>
                             <w:r w:rsidR="001A2658" w:rsidRPr="002C0D51">
                               <w:t>iguras</w:t>
                             </w:r>
                             <w:r w:rsidR="005B0658" w:rsidRPr="002C0D51">
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5AB32FB2" w14:textId="0EB465B3" w:rsidR="005B0658" w:rsidRPr="00C81240" w:rsidRDefault="002C0D51" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Las </w:t>
                             </w:r>
                             <w:r w:rsidR="001A2658" w:rsidRPr="002C0D51">
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                               <w:t xml:space="preserve">figuras </w:t>
                             </w:r>
                             <w:r w:rsidR="00B44E08" w:rsidRPr="002C0D51">
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                               <w:t>pueden presentarse a color</w:t>
                             </w:r>
                             <w:r w:rsidR="001F5806">
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                             <w:r w:rsidR="001F73C0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                               <w:t xml:space="preserve">La leyenda debe estar centrada. </w:t>
                             </w:r>
                           </w:p>
                           <w:bookmarkEnd w:id="2"/>
                           <w:p w14:paraId="139C1F3C" w14:textId="35B1608F" w:rsidR="007F73CC" w:rsidRPr="001F73C0" w:rsidRDefault="007F73CC" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="70D23114" w14:textId="03CC9643" w:rsidR="007F73CC" w:rsidRDefault="007F73CC" w:rsidP="005B0658">
+                          <w:p w14:paraId="70D23114" w14:textId="5EAA924B" w:rsidR="007F73CC" w:rsidRDefault="00D7452E" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="007F73CC">
+                            <w:r w:rsidRPr="00D7452E">
                               <w:rPr>
                                 <w:noProof/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5223430B" wp14:editId="45706482">
-[...2 lines deleted...]
-                                  <wp:docPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6775F9AE" wp14:editId="2E4AA34F">
+                                  <wp:extent cx="5368925" cy="2374265"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                  <wp:docPr id="2" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
-                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
-                                          <pic:cNvPicPr/>
+                                          <pic:cNvPr id="0" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks/>
+                                          </pic:cNvPicPr>
                                         </pic:nvPicPr>
-                                        <pic:blipFill rotWithShape="1">
+                                        <pic:blipFill>
                                           <a:blip r:embed="rId15">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
-                                          <a:stretch/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
-                                            <a:ext cx="5370195" cy="2371725"/>
+                                            <a:ext cx="5368925" cy="2374265"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
+                                          <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
-                                          <a:extLst>
-[...3 lines deleted...]
-                                          </a:extLst>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5AAD434F" w14:textId="6C475C39" w:rsidR="007F73CC" w:rsidRDefault="007F73CC" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="08A9F424" w14:textId="29880FAB" w:rsidR="007F73CC" w:rsidRPr="007F73CC" w:rsidRDefault="007F73CC" w:rsidP="007F73CC">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
@@ -5758,228 +5143,228 @@
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Encuesta de satisfacción de la experien</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>cia.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:shape id="2 Cuadro de texto" style="position:absolute;margin-left:9.15pt;margin-top:7.15pt;width:437.75pt;height:456.9pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1032" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeaH2inQIAAMEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0ibNaxUpKgrYpqE&#10;AK1MPLuOTSNsn2e7Tbq/fmcnKYXxwrSX5Oz77tfnuzu/aLUiO+F8Daak45MRJcJwqGrzWNKf91ef&#10;ppT4wEzFFBhR0r3w9GL+8cN5Y2cihw2oSjiCToyfNbakmxDsLMs83wjN/AlYYVApwWkW8Oges8qx&#10;Br1rleWj0WnWgKusAy68x9vLTknnyb+UgodbKb0IRJUUcwvp69J3Hb/Z/JzNHh2zm5r3abB/yEKz&#10;2mDQg6tLFhjZuvovV7rmDjzIcMJBZyBlzUWqAasZj15Vs9owK1ItSI63B5r8/3PLb3Z3jtRVSXNK&#10;DNP4RDlZblnlgFSCBNEGiCQ11s8Qu7KIDu1XaPGxh3uPl7H2Vjod/1gVQT3SvT9QjH4Ix8uiKM4m&#10;eUEJR10xHeWT6TT6yZ7NrfPhmwBNolBSh2+YqGW7ax866ACJ0TyourqqlUqH2DdiqRzZMXxxFVKS&#10;6PwFShnSlPT0czFKjl/oouuD/Vox/tSnd4RCf8rEcCJ1WJ9WpKijIklhr0TEKPNDSGQ4MfJGjoxz&#10;YQ55JnRESazoPYY9/jmr9xh3daBFigwmHIx1bcB1LL2ktnoaqJUdHt/wqO4ohnbdptY6HTplDdUe&#10;G8hBN4fe8qsa+b5mPtwxh4OHPYPLJNziRyrAR4JeomQD7vdb9xGP84BaShoc5JL6X1vmBCXqu8FJ&#10;ORtPJnHy02FSfMnx4I4162ON2eolYOeMcW1ZnsSID2oQpQP9gDtnEaOiihmOsUsaBnEZuvWCO4uL&#10;xSKBcNYtC9dmZXl0HVmOfXbfPjBn+z6Po3YDw8iz2at277DR0sBiG0DWaRYizx2rPf+4J9I09Tst&#10;LqLjc0I9b975HwAAAP//AwBQSwMEFAAGAAgAAAAhAEwvMXzZAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMTz1PwzAU3JH4D9arxEadtgg5IU4FqLAwURCzG7/aVmM7st00/HseE0yn053uo93OfmAT&#10;puxikLBaVsAw9FG7YCR8frzcCmC5qKDVEANK+MYM2+76qlWNjpfwjtO+GEYhITdKgi1lbDjPvUWv&#10;8jKOGEg7xuRVIZoM10ldKNwPfF1V99wrF6jBqhGfLfan/dlL2D2Z2vRCJbsT2rlp/jq+mVcpbxbz&#10;4wOwgnP5M8PvfJoOHW06xHPQmQ3ExYachHeEpIt6Q1cOEuq1WAHvWv7/QfcDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAnmh9op0CAADBBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEATC8xfNkAAAAJAQAADwAAAAAAAAAAAAAAAAD3BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" w14:anchorId="6C0FF0C8">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1EC10368" id="Cuadro de texto 13" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:9.15pt;margin-top:7.15pt;width:437.75pt;height:456.9pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQB/DZarVwIAALwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykcdcacYosRYYB&#13;&#10;QVsgHXpWZCk2KouapMTOfv0oxXm03WlYDgopUnx8/OjJXdcoshPW1aALOhyklAjNoaz1pqA/nxdf&#13;&#10;bihxnumSKdCioHvh6N3086dJa3IxggpUKSzBINrlrSlo5b3Jk8TxSjTMDcAIjUYJtmEeVbtJSsta&#13;&#10;jN6oZJSm10kLtjQWuHAOb+8PRjqN8aUU3D9K6YQnqqBYm4+njec6nMl0wvKNZaaqeV8G+4cqGlZr&#13;&#10;THoKdc88I1tbfwjV1NyCA+kHHJoEpKy5iD1gN8P0XTerihkRe0FwnDnB5P5fWP6wW5knS3z3DToc&#13;&#10;YGzCmSXwV4fYJK1xee8TMHW5Q+/QaCdtE/6xBYIPEdv9CU/RecLxMsuy2/Eoo4SjLbtJR9dXEfHk&#13;&#10;/NxY578LaEgQCmpxYLEEtls6Hwpg+dElZHOg6nJRKxWVvZsrS3YMZ4uUKKGlRDHn8bKgi/gL88UQ&#13;&#10;b54pTdqCXl9l6aHZy5Ah1ynmWjH++jECxlM65BeRX32dZ2yC5Lt1R+oS04T34WYN5R5xtnCgoDN8&#13;&#10;UWOyJdb7xCxyDhHEPfKPeEgFWCH0EiUV2N9/uw/+SAW0UtIihwvqfm2ZFQjDD40kuR2Ox4H0URln&#13;&#10;X0eo2EvL+tKit80cEMohbqzhUQz+Xh1FaaF5wXWbhaxoYppj7oL6ozj3h83CdeViNotOSHPD/FKv&#13;&#10;DD/SK4D83L0wa/qpeyTMAxzZzvJ3wz/4BsQ1zLYeZB2ZcUa15ymuSJx2v85hBy/16HX+6Ez/AAAA&#13;&#10;//8DAFBLAwQUAAYACAAAACEAqwukvOEAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbExPwU6DQBC9&#13;&#10;m/gPmzHxZpcWNUBZmlpjtCdjNTHeFnYKBHaWsFuKf+940su8vLyZN+/lm9n2YsLRt44ULBcRCKTK&#13;&#10;mZZqBR/vTzcJCB80Gd07QgXf6GFTXF7kOjPuTG84HUIt2IR8phU0IQyZlL5q0Gq/cAMSa0c3Wh2Y&#13;&#10;jrU0oz6zue3lKorupdUt8YdGD7hrsOoOJ6tg+7ovX3wVHyfT7fD582Ho0q87pa6v5sc1j+0aRMA5&#13;&#10;/F3AbwfODwUHK92JjBc98yTmTcZbRtaTNOY+pYJ0lSxBFrn8X6P4AQAA//8DAFBLAQItABQABgAI&#13;&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#13;&#10;Ai0AFAAGAAgAAAAhAH8NlqtXAgAAvAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhAKsLpLzhAAAADgEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2&#13;&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+                <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="002C0D51" w:rsidR="005B0658" w:rsidP="005B0658" w:rsidRDefault="002C0D51" w14:paraId="75500703" w14:textId="535E3BFB">
+                    <w:p w14:paraId="07F84672" w14:textId="535E3BFB" w:rsidR="005B0658" w:rsidRPr="002C0D51" w:rsidRDefault="002C0D51" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
+                      <w:bookmarkStart w:id="3" w:name="_Hlk58591089"/>
                       <w:r>
                         <w:t>F</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="002C0D51" w:rsidR="001A2658">
+                      <w:r w:rsidR="001A2658" w:rsidRPr="002C0D51">
                         <w:t>iguras</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="002C0D51" w:rsidR="005B0658">
+                      <w:r w:rsidR="005B0658" w:rsidRPr="002C0D51">
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00C81240" w:rsidR="005B0658" w:rsidP="005B0658" w:rsidRDefault="002C0D51" w14:paraId="3CC1F6B8" w14:textId="0EB465B3">
+                    <w:p w14:paraId="5AB32FB2" w14:textId="0EB465B3" w:rsidR="005B0658" w:rsidRPr="00C81240" w:rsidRDefault="002C0D51" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Las </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="002C0D51" w:rsidR="001A2658">
+                      <w:r w:rsidR="001A2658" w:rsidRPr="002C0D51">
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t xml:space="preserve">figuras </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="002C0D51" w:rsidR="00B44E08">
+                      <w:r w:rsidR="00B44E08" w:rsidRPr="002C0D51">
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t>pueden presentarse a color</w:t>
                       </w:r>
                       <w:r w:rsidR="001F5806">
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                       <w:r w:rsidR="001F73C0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t xml:space="preserve">La leyenda debe estar centrada. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="001F73C0" w:rsidR="007F73CC" w:rsidP="005B0658" w:rsidRDefault="007F73CC" w14:paraId="5DAB6C7B" w14:textId="35B1608F">
+                    <w:bookmarkEnd w:id="3"/>
+                    <w:p w14:paraId="139C1F3C" w14:textId="35B1608F" w:rsidR="007F73CC" w:rsidRPr="001F73C0" w:rsidRDefault="007F73CC" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="007F73CC" w:rsidP="005B0658" w:rsidRDefault="007F73CC" w14:paraId="02EB378F" w14:textId="03CC9643">
+                    <w:p w14:paraId="70D23114" w14:textId="5EAA924B" w:rsidR="007F73CC" w:rsidRDefault="00D7452E" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007F73CC">
+                      <w:r w:rsidRPr="00D7452E">
                         <w:rPr>
                           <w:noProof/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="350DF550" wp14:editId="45706482">
-[...2 lines deleted...]
-                            <wp:docPr id="348468745" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6775F9AE" wp14:editId="2E4AA34F">
+                            <wp:extent cx="5368925" cy="2374265"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                            <wp:docPr id="2" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                             <wp:cNvGraphicFramePr>
-                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
-                                    <pic:cNvPicPr/>
+                                    <pic:cNvPr id="0" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks/>
+                                    </pic:cNvPicPr>
                                   </pic:nvPicPr>
-                                  <pic:blipFill rotWithShape="1">
-                                    <a:blip r:embed="rId17">
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId16">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
-                                    <a:stretch/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
-                                      <a:ext cx="5370195" cy="2371725"/>
+                                      <a:ext cx="5368925" cy="2374265"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
+                                    <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
-                                    <a:extLst>
-[...3 lines deleted...]
-                                    </a:extLst>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="007F73CC" w:rsidP="005B0658" w:rsidRDefault="007F73CC" w14:paraId="6A05A809" w14:textId="6C475C39">
+                    <w:p w14:paraId="5AAD434F" w14:textId="6C475C39" w:rsidR="007F73CC" w:rsidRDefault="007F73CC" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="007F73CC" w:rsidR="007F73CC" w:rsidP="007F73CC" w:rsidRDefault="007F73CC" w14:paraId="407823BC" w14:textId="29880FAB">
+                    <w:p w14:paraId="08A9F424" w14:textId="29880FAB" w:rsidR="007F73CC" w:rsidRPr="007F73CC" w:rsidRDefault="007F73CC" w:rsidP="007F73CC">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C479DD">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>Fig</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00C479DD" w:rsidR="00C479DD">
+                      <w:r w:rsidR="00C479DD" w:rsidRPr="00C479DD">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C479DD">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 1.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007F73CC">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
@@ -6406,148 +5791,155 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61941D64" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A386D42" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73E8F1CF" w14:textId="66C625F4" w:rsidR="021B2878" w:rsidRDefault="021B2878" w:rsidP="271F2621">
       <w:r w:rsidRPr="61FC0050">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>Tablas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552C941A" w14:textId="24F2E82B" w:rsidR="0278FAA5" w:rsidRDefault="0278FAA5">
       <w:r w:rsidRPr="61FC0050">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>La palabra "TABLA" va en mayúscula negrita y no tiene punto. Los títulos son breves,</w:t>
       </w:r>
       <w:r w:rsidRPr="61FC0050">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="61FC0050">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>sin punto final</w:t>
       </w:r>
       <w:r w:rsidRPr="61FC0050">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="61FC0050">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>y solo los binomios científicos van en cursiva. Todas las explicaciones y símbolos de la tabla aparecen como notas al pie. En los números, use espacio para separar miles y millones, y coma para separar decimales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D31586" w14:textId="5E6D3FCE" w:rsidR="61FC0050" w:rsidRDefault="61FC0050" w:rsidP="61FC0050">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="es"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="289898A3" w14:textId="43768BFE" w:rsidR="021B2878" w:rsidRDefault="021B2878" w:rsidP="271F2621">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="289898A3" w14:textId="3E04FE62" w:rsidR="021B2878" w:rsidRDefault="00D7452E" w:rsidP="271F2621">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0094207F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B38F532" wp14:editId="2565246C">
-            <wp:extent cx="5610224" cy="3648075"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2391FB14" wp14:editId="7695087F">
+            <wp:extent cx="5612130" cy="3649345"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1885922835" name="Imagen 1885922835"/>
+            <wp:docPr id="4" name="Imagen 1885922835"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Imagen 1885922835"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5610224" cy="3648075"/>
+                      <a:ext cx="5612130" cy="3649345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C42DFB" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E24C814" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -6587,597 +5979,636 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C37A885" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E48B868" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidRDefault="005B0658" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidSect="00B42EF9">
-      <w:headerReference w:type="default" r:id="rId19"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1440" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C32AAC5" w14:textId="77777777" w:rsidR="00F92384" w:rsidRDefault="00F92384" w:rsidP="001E2C81">
+    <w:p w14:paraId="6E82DAF8" w14:textId="77777777" w:rsidR="00983440" w:rsidRDefault="00983440" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A03298D" w14:textId="77777777" w:rsidR="00F92384" w:rsidRDefault="00F92384" w:rsidP="001E2C81">
+    <w:p w14:paraId="739BA898" w14:textId="77777777" w:rsidR="00983440" w:rsidRDefault="00983440" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...239 lines deleted...]
-  </w:sdt>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AC633D7" w14:textId="05CDAAA2" w:rsidR="00730B57" w:rsidRPr="00AF1575" w:rsidRDefault="00D7452E" w:rsidP="00315399">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8838"/>
+        <w:tab w:val="left" w:pos="2580"/>
+        <w:tab w:val="left" w:pos="2985"/>
+      </w:tabs>
+      <w:ind w:right="-518"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="4F81BD"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76F17363" wp14:editId="1E55338E">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-151130</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-80010</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="674370" cy="237490"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="7" name="Picture 14"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 14"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="674370" cy="237490"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37551992" wp14:editId="6FEE2003">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>593725</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-90805</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="637540" cy="254635"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="6" name="Picture 13"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 13"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:grayscl/>
+                    <a:biLevel thresh="50000"/>
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="637540" cy="254635"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="61FC0050" w:rsidRPr="00AB1E4A">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="61FC0050" w:rsidRPr="271F2621">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>UNED Research Journal</w:t>
+    </w:r>
+    <w:r w:rsidR="61FC0050" w:rsidRPr="006932DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="61FC0050">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">e-ISSN 1659-441X), Vol. XX(X): </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="61FC0050">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>eXXXX</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="61FC0050" w:rsidRPr="006932DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="61FC0050">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>XXXX</w:t>
+    </w:r>
+    <w:r w:rsidR="61FC0050" w:rsidRPr="006932DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>, 20</w:t>
+    </w:r>
+    <w:r w:rsidR="61FC0050">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>XX</w:t>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="20BFA922" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AB1E4A" w:rsidRDefault="00730B57" w:rsidP="00081322">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4419"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="430063FC" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AB1E4A" w:rsidRDefault="00730B57" w:rsidP="00081322">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="430063FC" w14:textId="38EC05F6" w:rsidR="00730B57" w:rsidRPr="00AB1E4A" w:rsidRDefault="00D7452E" w:rsidP="00081322">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8838"/>
       </w:tabs>
       <w:ind w:right="-518"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00081322">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58FB166F" wp14:editId="33987A8A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F3C2E08" wp14:editId="2C20CBB1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>647964</wp:posOffset>
+            <wp:posOffset>647700</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-69215</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="637540" cy="254635"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="24" name="Picture 13"/>
+          <wp:docPr id="618758158" name="Picture 13"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="6" name="450_1000.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 13"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
-                    <a:biLevel thresh="75000"/>
+                    <a:grayscl/>
+                    <a:biLevel thresh="50000"/>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="637540" cy="254635"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00081322">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BA1CE48" wp14:editId="09738B4F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03E89052" wp14:editId="3A9EAC0C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-134884</wp:posOffset>
+            <wp:posOffset>-134620</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-58420</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="674370" cy="237490"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="25" name="Picture 14"/>
+          <wp:docPr id="1498566122" name="Picture 14"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="6" name="ccby12.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 14"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="674370" cy="237490"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="61FC0050" w:rsidRPr="271F2621">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>UNED Research Journal</w:t>
     </w:r>
     <w:r w:rsidR="61FC0050" w:rsidRPr="006932DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
     <w:r w:rsidR="61FC0050">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>e-ISSN 1659-441X), Vol. XX(X): eXXXX,</w:t>
+      <w:t xml:space="preserve">e-ISSN 1659-441X), Vol. XX(X): </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="61FC0050">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>eXXXX</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="61FC0050">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="61FC0050" w:rsidRPr="006932DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="61FC0050">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>XXXX</w:t>
     </w:r>
     <w:r w:rsidR="61FC0050" w:rsidRPr="006932DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
@@ -7192,573 +6623,550 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>XX</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="01089C8F" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AB1E4A" w:rsidRDefault="00730B57" w:rsidP="00081322">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8838"/>
       </w:tabs>
       <w:ind w:right="-518"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34ABF898" w14:textId="77777777" w:rsidR="00F92384" w:rsidRDefault="00F92384" w:rsidP="001E2C81">
+    <w:p w14:paraId="307AC7E5" w14:textId="77777777" w:rsidR="00983440" w:rsidRDefault="00983440" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17E7DE70" w14:textId="77777777" w:rsidR="00F92384" w:rsidRDefault="00F92384" w:rsidP="001E2C81">
+    <w:p w14:paraId="266BAA8B" w14:textId="77777777" w:rsidR="00983440" w:rsidRDefault="00983440" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A7FA119" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A7FA119" w14:textId="53CE9579" w:rsidR="00730B57" w:rsidRDefault="00D7452E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
-        <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="685CAB19" wp14:editId="461CC7F5">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67EB70C8" wp14:editId="2571B530">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-458099</wp:posOffset>
+                <wp:posOffset>-457835</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-449580</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="78574" cy="10058400"/>
+              <wp:extent cx="78740" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="3 Rectángulo"/>
-              <wp:cNvGraphicFramePr/>
+              <wp:docPr id="77308300" name="Rectángulo 35"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr/>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="78574" cy="10058400"/>
+                        <a:ext cx="78740" cy="10058400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFCE18"/>
                       </a:solidFill>
-                      <a:ln>
+                      <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                         <a:noFill/>
+                        <a:prstDash val="solid"/>
                       </a:ln>
+                      <a:effectLst/>
                     </wps:spPr>
-                    <wps:style>
-[...14 lines deleted...]
-                    </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:rect id="3 Rectángulo" style="position:absolute;margin-left:-36.05pt;margin-top:-35.4pt;width:6.2pt;height:11in;z-index:-251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#ffce18" stroked="f" strokeweight="2pt" w14:anchorId="6DA65B02" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjEnJGoAIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6L7bTZM2COkWQLsOA&#10;oi3aDj0rshQbkEVNUuJkb7Nn6YuNkn/SdcUOw3JQRJH8SH4meXF5qBXZC+sq0DnNRiklQnMoKr3N&#10;6bfH9YcZJc4zXTAFWuT0KBy9XLx/d9GYuRhDCaoQliCIdvPG5LT03syTxPFS1MyNwAiNSgm2Zh5F&#10;u00KyxpEr1UyTtOPSQO2MBa4cA5fr1olXUR8KQX3t1I64YnKKebm42njuQlnsrhg861lpqx4lwb7&#10;hyxqVmkMOkBdMc/IzlZ/QNUVt+BA+hGHOgEpKy5iDVhNlr6q5qFkRsRakBxnBprc/4PlN/s7S6oi&#10;p2eUaFbjJzoj90jb80+93SkIBDXGzdHuwdzZTnJ4DdUepK3DP9ZBDpHU40CqOHjC8fF8Nj2fUMJR&#10;k6XpdDZJI+vJydtY578IqEm45NRi9Mgl2187jxHRtDcJwRyoqlhXSkXBbjcrZcme4Qder1efs1lI&#10;GV1+M1M6GGsIbq06vCShsraWePNHJYKd0vdCIimY/ThmEttRDHEY50L7rFWVrBBt+GmKvz56aODg&#10;EXOJgAFZYvwBuwPoLVuQHrvNsrMPriJ28+Cc/i2x1nnwiJFB+8G5rjTYtwAUVtVFbu17klpqAksb&#10;KI7YMhbaWXKGryv8btfM+TtmcXhwzHAh+Fs8pIImp9DdKCnB/njrPdhjT6OWkgaHMafu+45ZQYn6&#10;qrHbP2WTSZjeKEym52MU7EvN5qVG7+oVYDtkuHoMj9dg71V/lRbqJ9wbyxAVVUxzjJ1T7m0vrHy7&#10;JHDzcLFcRjOcWMP8tX4wPIAHVkNfPh6emDVd83ps+xvoB5fNX/Vwaxs8NSx3HmQVG/zEa8c3Tnts&#10;nG4zhXXyUo5Wp/25+AUAAP//AwBQSwMEFAAGAAgAAAAhAOJQGRvfAAAADAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOhDAQhu8mvkMzJt7YFhDXRcrGmKyJBw8uPkChs5RIW0LLLr69sye9zWS+/PP9&#10;1X61IzvjHAbvJKQbAQxd5/XgeglfzSF5AhaiclqN3qGEHwywr29vKlVqf3GfeD7GnlGIC6WSYGKc&#10;Ss5DZ9CqsPETOrqd/GxVpHXuuZ7VhcLtyDMhHrlVg6MPRk34arD7Pi5WQvuOUXzEIi/yB/629IfG&#10;ZEMj5f3d+vIMLOIa/2C46pM61OTU+sXpwEYJyTZLCb0OgjoQkRS7LbCW0CLNM+B1xf+XqH8BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIxJyRqACAACHBQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4lAZG98AAAAMAQAADwAAAAAAAAAAAAAAAAD6&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAYGAAAAAA==&#10;"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="13EDD1DF" id="Rectángulo 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:-36.05pt;margin-top:-35.4pt;width:6.2pt;height:11in;z-index:-251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBctkiIUQIAAKQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aCdE2NOkWQLsOA&#13;&#10;oC3QDj0zshwbk0WNUuJ0Xz9KcdKg22nYRSBFmnx6fPTN7b4zYqfJt2hLObrIpdBWYdXaTSm/Py8/&#13;&#10;TaXwAWwFBq0u5av28nb28cNN7wo9xgZNpUlwEeuL3pWyCcEVWeZVozvwF+i05WCN1EFglzZZRdBz&#13;&#10;9c5k4zz/nPVIlSNU2nu+vTsE5SzVr2utwkNdex2EKSVjC+mkdK7jmc1uoNgQuKZVAwz4BxQdtJab&#13;&#10;nkrdQQCxpfaPUl2rCD3W4UJhl2Fdt0qnN/BrRvm71zw14HR6C5Pj3Ykm///Kqvvdk3ukCN27Faof&#13;&#10;nhnJeueLUyQ6fsjZ19TFXAYu9onF1xOLeh+E4sur6dWEqVYcGeX55XSSJ5ozKI5fO/Lhq8ZORKOU&#13;&#10;xFNK5MFu5UPsD8UxJQFD01bL1pjk0Ga9MCR2wBNdLhdfRtM4RP7En6cZK/pSji9jc6GAlVUbCGx2&#13;&#10;riqltxspwGxYsipQ6m0xdkhyiL3vwDeHHqns0MLYCEEnXQ1Q39iJ1hqr10cShAeheaeWLVdbgQ+P&#13;&#10;QKwsRsPbEh74qA0yRBwsKRqkX3+7j/k8cI5K0bNSGf7PLZCWwnyzLIXr0STyHZIzubwas0PnkfV5&#13;&#10;xG67BTJ1I95Lp5IZ84M5mjVh98JLNY9dOQRWce8DUYOzCIcN4rVUej5PaSxnB2Fln5yKxSNPkcfn&#13;&#10;/QuQGwYdWCL3eFQ1FO/mfciNX1qcbwPWbRLDG6+DMnkV0sCHtY27du6nrLefy+w3AAAA//8DAFBL&#13;&#10;AwQUAAYACAAAACEA1UssrOMAAAARAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qk&#13;&#10;bl3SljLomk4INCQOHFh5gLQxTUWTVE26lbfHO8HFsuXPv/+/2q92ZCecw+CdhHQjgKHrvB5cL+Gz&#13;&#10;OSQPwEJUTqvRO5TwgwH29fVVpUrtz+4DT8fYMxJxoVQSTIxTyXnoDFoVNn5CR7svP1sVaZx7rmd1&#13;&#10;JnE78kyIe27V4OiDURM+G+y+j4uV0L5hFO+xyIv8jr8u/aEx2dBIeXuzvuyoPO2ARVzj3wVcMpB/&#13;&#10;qMlY6xenAxslJNssJfTSCApCRFI8boG1hBZpngGvK/4/Sf0LAAD//wMAUEsBAi0AFAAGAAgAAAAh&#13;&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#13;&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#13;&#10;AAYACAAAACEAXLZIiFECAACkBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEA1UssrOMAAAARAQAADwAAAAAAAAAAAAAAAACrBAAAZHJzL2Rvd25yZXYueG1s&#13;&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#13;&#10;" fillcolor="#ffce18" stroked="f" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
-        <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="592FCEBB" wp14:editId="1A1AB5C6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6743FB75" wp14:editId="09689760">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="leftMargin">
-                <wp:posOffset>-3447</wp:posOffset>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>-3175</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:align>top</wp:align>
+                <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="694944" cy="10058400"/>
+              <wp:extent cx="694690" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="472" name="Rectángulo 472"/>
+              <wp:docPr id="2077412798" name="Rectángulo 33"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
-                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="694944" cy="10058400"/>
+                        <a:ext cx="694690" cy="10058400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="0E2786">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="612AD4DC" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="007607B6">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="topMargin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:rect id="Rectángulo 472" style="position:absolute;margin-left:-.25pt;margin-top:0;width:54.7pt;height:11in;z-index:-251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:spid="_x0000_s1035" fillcolor="#0e2786" stroked="f" w14:anchorId="592FCEBB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8lcBdOwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11u2zAMfh+wOwh6X+wEzp9RpyjSdhjQ&#10;bcW6HUCRZVuYLGqUEqe7zc6yi42S0zbb3ob5wRBF8tPHj+TF5bE37KDQa7AVn05yzpSVUGvbVvzL&#10;59s3K858ELYWBqyq+KPy/HLz+tXF4Eo1gw5MrZARiPXl4CreheDKLPOyU73wE3DKkrMB7EUgE9us&#10;RjEQem+yWZ4vsgGwdghSeU+316OTbxJ+0ygZPjaNV4GZihO3kP6Y/rv4zzYXomxRuE7LEw3xDyx6&#10;oS09+gx1LYJge9R/QfVaInhowkRCn0HTaKlSDVTNNP+jmodOOJVqIXG8e5bJ/z9Y+eFwj0zXFS+W&#10;M86s6KlJn0i2nz9suzfA4jWJNDhfUuyDu8dYpnd3IL96ZmHbCduqK0QYOiVqojaN8dlvCdHwlMp2&#10;w3uo6QWxD5D0OjbYR0BSgh1TWx6f26KOgUm6XKyLdVFwJsk1zfP5qshT4zJRPqU79OGtgp7FQ8WR&#10;Ckjw4nDnQ6QjyqeQRB+Mrm+1McnAdrc1yA4izsjNbLlajLnGdWK8nef0pbKo9DE8YfpzHGPZUPH1&#10;fDZP6RbiA2m+eh1oyI3uK76KSKexi3rd2DqFBKHNeCaqxp4EjJqN2ofj7kiBUcgd1I8kJcI4zLR8&#10;dOgAv3M20CBX3H/bC1ScmXeW2rGeFkWc/GQU8+WMDDz37M49wkqCqnjgbDxuw7gte4e67eil6am6&#10;K2pho5O4L6xOvGlYkz6nxYrbcG6nqJf13/wCAAD//wMAUEsDBBQABgAIAAAAIQB0wq/p3AAAAAcB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWrtVg5IQp0IIuHFoisTVTZYkrb2O&#10;YqcNfD3bE9xmNaOZt8V2dlaccQy9Jw2rpQKBVPump1bDx/51kYII0VBjrCfU8I0BtuXtTWHyxl9o&#10;h+cqtoJLKORGQxfjkEsZ6g6dCUs/ILH35UdnIp9jK5vRXLjcWblW6kE60xMvdGbA5w7rUzU5DTKZ&#10;pvXm/WSPP+4ts9VnfFG7TOv7u/npEUTEOf6F4YrP6FAy08FP1ARhNSwSDmrgf66mSjMQBxZJulEg&#10;y0L+5y9/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPyVwF07AgAARgQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHTCr+ncAAAABwEAAA8AAAAA&#10;AAAAAAAAAAAAlQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;">
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="6743FB75" id="Rectángulo 33" o:spid="_x0000_s1033" style="position:absolute;margin-left:-.25pt;margin-top:0;width:54.7pt;height:11in;z-index:-251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBNCdpwDgIAAAMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aiJJtYcVbVXqpK&#13;&#10;24u07QeMMY5RMUOBxE6/vgP2ZqP2rSoPaIYZDjNnDrvbodPsJJ1XaEo+n+WcSSOwVuZQ8u/fHt9t&#13;&#10;OPMBTA0ajSz5WXp+u3/7ZtfbQi6wRV1LxwjE+KK3JW9DsEWWedHKDvwMrTQUbNB1EMh1h6x20BN6&#13;&#10;p7NFnq+zHl1tHQrpPZ3ej0G+T/hNI0X40jReBqZLTrWFtLu0V3HP9jsoDg5sq8RUBvxDFR0oQ49e&#13;&#10;oO4hADs69RdUp4RDj02YCewybBolZOqBupnnf3Tz3IKVqRcix9sLTf7/wYrPp2f71cXSvX1C8cMT&#13;&#10;I1lvfXGJRMdTDqv6T1jTDOEYMDU7NK6LN6kNNiROzxdO5RCYoMP1drneEvOCQvM8X22WeWI9g+Ll&#13;&#10;unU+fJDYsWiU3NHQEjycnnyI5UDxkpLqRK3qR6V1ctyhutOOnSAO+GFxs1mPd7VtYTxd5bTioAnH&#13;&#10;j+mjfY2jDetLvl0tVum6wfhAEkenAilUq67km4g0aaaVUD+YOqUEUHq06QltJgIjZ1GHvghDNVBi&#13;&#10;NCusz0Slw1GJ9HPIaNH94qwnFZbc/zyCk5zpj4bGvJ0vl1G2yVmubhbkuOtIdR0BIwiq5IGz0bwL&#13;&#10;o9SP1qlDSy/Np+7e0wgblch9rWqqm5SW+Jl+RZTytZ+yXv/u/jcAAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAyP2tS4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjctoRpRW3XdEL8&#13;&#10;u3FYQeKataYtS5yqSbfCp8c7sYtl69nP71dsZ2fFEcfQe9Jwt1QgkGrf9NRq+Hh/WaQgQjTUGOsJ&#13;&#10;NfxggG15fVWYvPEn2uGxiq1gEwq50dDFOORShrpDZ8LSD0isffnRmcjj2MpmNCc2d1aulLqXzvTE&#13;&#10;Hzoz4GOH9aGanAaZTNNq/Xaw37/uNbPVZ3xWu0zr25v5acPlYQMi4hz/L+DMwPmh5GB7P1EThNWw&#13;&#10;SHhRA0OdRZVmIPbcJOlagSwLeQlR/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBNCdpw&#13;&#10;DgIAAAMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAy&#13;&#10;P2tS4AAAAAwBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAAdQUAAAAA&#13;&#10;" fillcolor="#0e2786" stroked="f">
               <v:fill opacity="32896f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00730B57" w:rsidP="007607B6" w:rsidRDefault="00730B57" w14:paraId="60061E4C" w14:textId="77777777">
+                  <w:p w14:paraId="612AD4DC" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="007607B6">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="margin" anchory="page"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47885E2A" w14:textId="0B294D41" w:rsidR="00730B57" w:rsidRPr="00AA62BB" w:rsidRDefault="00730B57" w:rsidP="00AA62BB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47885E2A" w14:textId="2C63EFF9" w:rsidR="00730B57" w:rsidRPr="00D7452E" w:rsidRDefault="00D7452E" w:rsidP="00AA62BB">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
-        <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7827A54E" wp14:editId="23FDA895">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E809A3C" wp14:editId="56C4F712">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-460004</wp:posOffset>
+                <wp:posOffset>-459740</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-449580</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="78105" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="12" name="12 Rectángulo"/>
-              <wp:cNvGraphicFramePr/>
+              <wp:docPr id="537640228" name="Rectángulo 31"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr/>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="78105" cy="10058400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFCE18"/>
                       </a:solidFill>
-                      <a:ln>
+                      <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                         <a:noFill/>
+                        <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
-                    <wps:style>
-[...14 lines deleted...]
-                    </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-            <v:rect id="12 Rectángulo" style="position:absolute;margin-left:-36.2pt;margin-top:-35.4pt;width:6.15pt;height:11in;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#ffce18" stroked="f" strokeweight="2pt" w14:anchorId="54593643" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7j527owIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7aDZM2COkWQLsOA&#10;oi3aDj0rshQbkEVNUv72NnuWvVgpyXazrthhmA8yKZIff0Ty4vLQKrIT1jWgS1qc5ZQIzaFq9Kak&#10;3x5XH6aUOM90xRRoUdKjcPRy/v7dxd7MxAhqUJWwBEG0m+1NSWvvzSzLHK9Fy9wZGKFRKMG2zCNr&#10;N1ll2R7RW5WN8vxjtgdbGQtcOIe3V0lI5xFfSsH9rZROeKJKirH5eNp4rsOZzS/YbGOZqRvehcH+&#10;IYqWNRqdDlBXzDOytc0fUG3DLTiQ/oxDm4GUDRcxB8ymyF9l81AzI2IuWBxnhjK5/wfLb3Z3ljQV&#10;vt2IEs1afKNiRO6xcL9+6s1WQSjR3rgZaj6YO9txDsmQ70HaNvwxE3KIZT0OZRUHTzhenk+LfEIJ&#10;R0mR55PpOI91z16sjXX+i4CWBKKkFr3HarLdtfPoEVV7leDMgWqqVaNUZOxmvVSW7Bg+8Wq1/FxM&#10;Q8ho8pua0kFZQzBL4nQjYpN0bkKeKbNI+aMSwUrpeyGxSJjLKMYV21MMXhnnQvsiiWpWiRTMJMev&#10;jyU0dLCIkUXAgCwxmgG7A+g1E0iPnWLu9INpCnwwzv8WWDIeLKJn0H4wbhsN9i0AhVl1npM+hn9S&#10;mkCuoTpiC1lIs+UMXzX4itfM+TtmcZhw7HBB+Fs8pIJ9SaGjKKnB/njrPuhjj6OUkj0OZ0nd9y2z&#10;ghL1VWP3fyrG4zDNkRlPzkfI2FPJ+lSit+0SsDkKXEWGRzLoe9WT0kL7hHtkEbyiiGmOvkvKve2Z&#10;pU9LAzcRF4tFVMMJNsxf6wfDA3ioaujSx8MTs6ZrZY9DcAP9ILPZq45OusFSw2LrQTax3V/q2tUb&#10;pz82Trepwno55aPWyz6dPwMAAP//AwBQSwMEFAAGAAgAAAAhALFkqorfAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHapnaQpVYhTIaQisWBBwwGceBpHxHYUO224PdMV7GY0&#10;T3/erw6rHdkF5zB4JyHdCGDoOq8H10v4ao7JHliIymk1eocSfjDAob6/q1Sp/dV94uUUe0YhLpRK&#10;golxKjkPnUGrwsZP6Oh29rNVkda553pWVwq3I8+E2HGrBkcfjJrw1WD3fVqshPYdo/iIRV7kW/62&#10;9MfGZEMj5ePD+vIMLOIa/2C46ZM61OTU+sXpwEYJyVO2JfQ2COpARLITKbCW0CLNM+B1xf+XqH8B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+4+du6MCAACXBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsWSqit8AAAAMAQAADwAAAAAAAAAAAAAA&#10;AAD9BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="489DBD47" id="Rectángulo 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:-36.2pt;margin-top:-35.4pt;width:6.15pt;height:11in;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDkKy9oUQIAAKQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDZE2NOkWQLsOA&#13;&#10;oA3QDj0zshQbk0VNUuJ0Xz9KcdKg22nYRSBFmnx6fPTt3aHTbC+db9FUvLjKOZNGYN2abcW/Py8/&#13;&#10;TTnzAUwNGo2s+Kv0/G728cNtb0s5wgZ1LR2jIsaXva14E4Its8yLRnbgr9BKQ0GFroNArttmtYOe&#13;&#10;qnc6G+X556xHV1uHQnpPt/fHIJ+l+kpJER6V8jIwXXHCFtLp0rmJZza7hXLrwDatGGDAP6DooDXU&#13;&#10;9FzqHgKwnWv/KNW1wqFHFa4Edhkq1QqZ3kCvKfJ3r3lqwMr0FiLH2zNN/v+VFQ/7J7t2Ebq3KxQ/&#13;&#10;PDGS9daX50h0/JBzUK6LuQScHRKLr2cW5SEwQZfX0yKfcCYoUuT5ZDrOE80ZlKevrfPhq8SORaPi&#13;&#10;jqaUyIP9yofYH8pTSgKGuq2XrdbJcdvNQju2B5rocrn4UkzjEOkTf5mmDesrPprE5kwAKUtpCGR2&#13;&#10;tq64N1vOQG9JsiK41Ntg7JDkEHvfg2+OPVLZoYU2EYJMuhqgvrETrQ3Wr2vHHB6F5q1YtlRtBT6s&#13;&#10;wZGyCA1tS3ikQ2kkiDhYnDXofv3tPubTwCnKWU9KJfg/d+AkZ/qbISncFONxlHZyxpPrETnuMrK5&#13;&#10;jJhdt0CirqC9tCKZMT/ok6kcdi+0VPPYlUJgBPU+EjU4i3DcIFpLIefzlEZythBW5smKWDzyFHl8&#13;&#10;PryAs8OgA0nkAU+qhvLdvI+58UuD811A1SYxvPE6KJNWIQ18WNu4a5d+ynr7ucx+AwAA//8DAFBL&#13;&#10;AwQUAAYACAAAACEAhn+fPeMAAAARAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qk&#13;&#10;bl3Sdh2oazoh0JA4cGDlAdLGNBVNUjXpVt4e7wQXy5Y///7/6rDakZ1xDoN3EtKNAIau83pwvYTP&#13;&#10;5pg8AgtROa1G71DCDwY41Lc3lSq1v7gPPJ9iz0jEhVJJMDFOJeehM2hV2PgJHe2+/GxVpHHuuZ7V&#13;&#10;hcTtyDMhdtyqwdEHoyZ8Nth9nxYroX3DKN5jkRf5lr8u/bEx2dBIeX+3vuypPO2BRVzj3wVcM5B/&#13;&#10;qMlY6xenAxslJA/ZltBrIygIEclOpMBaQos0z4DXFf+fpP4FAAD//wMAUEsBAi0AFAAGAAgAAAAh&#13;&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#13;&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#13;&#10;AAYACAAAACEA5CsvaFECAACkBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAhn+fPeMAAAARAQAADwAAAAAAAAAAAAAAAACrBAAAZHJzL2Rvd25yZXYueG1s&#13;&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#13;&#10;" fillcolor="#ffce18" stroked="f" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
-        <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="715F103E" wp14:editId="191D0288">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05CE5B02" wp14:editId="684BF06F">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="leftMargin">
+              <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>-7620</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="694690" cy="10066020"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="11" name="Rectángulo 472"/>
+              <wp:docPr id="649533981" name="Rectángulo 29"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
-                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="694690" cy="10066020"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="0E2786">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="5F01B41A" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="00923854">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="topMargin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="715F103E" id="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.6pt;width:54.7pt;height:792.6pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBGWTMGIAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCJE2MOEWRtsOA&#13;&#10;bh3Q7QMUWY6FyaJGKbGzrx8lu2mw3Yb5YIii+PT4+LS57VvDTgq9Blvy6STnTFkJlbaHkn//9vhh&#13;&#10;xZkPwlbCgFUlPyvPb7fv3206V6gZNGAqhYxArC86V/ImBFdkmZeNaoWfgFOWkjVgKwKFeMgqFB2h&#13;&#10;tyab5fky6wArhyCV97R7PyT5NuHXtZLhua69CsyUnLiF9Mf038d/tt2I4oDCNVqONMQ/sGiFtnTp&#13;&#10;BepeBMGOqP+CarVE8FCHiYQ2g7rWUqUeqJtp/kc3L41wKvVC4nh3kcn/P1j55fTivmKk7t0TyB+e&#13;&#10;Wdg1wh7UHSJ0jRIVXTeNQmWd88WlIAaeStm++wwVjVYcAyQN+hrbCEjdsT5Jfb5IrfrAJG0u1/Pl&#13;&#10;mgYiKTWlOS7zWRpGJorXcoc+fFTQsrgoOdIsE7w4PfkQ6Yji9UiiD0ZXj9qYFOBhvzPITiLO/WF2&#13;&#10;s1oOtcY1Ythd5PSltqj14XjC9Nc4xrKu5OvFbJHKLcQLkmdaHci4RrclX0Wk0UpRrwdbpSNBaDOs&#13;&#10;iaqxo4BRs2hPX4R+3zNdjerGnT1UZ1IUYfApvStaNIC/OOvIoyX3P48CFWfmk6WprKfzeTR1CuaL&#13;&#10;G5KQ4XVmf50RVhJUyQNnw3IXhodwdKgPDd00HZu8o0nWOmn8xmqkTz5MMo1vJhr9Ok6n3l729jcA&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCz+Yo94QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#13;&#10;EITvSLyDtUjcWrtRipo0ToX4u3FoQOLqJksSaq+j2GkDT8/2BJfVrkYzO1+xm50VJxxD70nDaqlA&#13;&#10;INW+6anV8P72vNiACNFQY6wn1PCNAXbl9VVh8safaY+nKraCQyjkRkMX45BLGeoOnQlLPyCx9ulH&#13;&#10;ZyKfYyub0Zw53FmZKHUnnemJP3RmwIcO62M1OQ1yPU1J+nq0Xz/uJbPVR3xS+0zr25v5ccvjfgsi&#13;&#10;4hz/HHBh4P5QcrGDn6gJwmpgmqhhsUpAXFSVpSAOvKw3qQJZFvI/RfkLAAD//wMAUEsBAi0AFAAG&#13;&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#13;&#10;SwECLQAUAAYACAAAACEARlkzBiACAAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAs/mKPeEAAAANAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25y&#13;&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#13;&#10;" fillcolor="#0e2786" stroked="f">
+            <v:rect w14:anchorId="05CE5B02" id="Rectángulo 29" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.6pt;width:54.7pt;height:792.6pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDH8HldEQIAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aiJJtYcVbVXqpK&#13;&#10;24u07QdgwDEqMBRI7PTrO2BvNmrfqvKAZpjhMHPmsLsdjCYn6YMCW9P5rKREWg5C2UNNv397fLeh&#13;&#10;JERmBdNgZU3PMtDb/ds3u95VcgEdaCE9QRAbqt7VtIvRVUUReCcNCzNw0mKwBW9YRNcfCuFZj+hG&#13;&#10;F4uyXBc9eOE8cBkCnt6PQbrP+G0refzStkFGomuKtcW8+7w3aS/2O1YdPHOd4lMZ7B+qMExZfPQC&#13;&#10;dc8iI0ev/oIyinsI0MYZB1NA2youcw/Yzbz8o5vnjjmZe0FygrvQFP4fLP98enZffSo9uCfgPwIy&#13;&#10;UvQuVJdIcgLmkKb/BAJnyI4RcrND6026iW2QIXN6vnAqh0g4Hq63y/UWmecYmuPA1uUis16w6uW6&#13;&#10;8yF+kGBIMmrqcWgZnp2eQkzlsOolJdcJWolHpXV2/KG5056cWBrww+Jmsx7vatex8XRV4kqDRpww&#13;&#10;po/2NY62pK/pdrVY5esW0gNZHEZFVKhWpqabhDRpppNMPFiRUyJTerTxCW0nAhNnSYehikMzECWQ&#13;&#10;gFRGOmlAnJFRD6Mg8QOh0YH/RUmPYqxp+HlkXlKiP1qc9na+XCb1Zme5ukEKib+ONNcRZjlC1TRS&#13;&#10;Mpp3cVT80Xl16PCl+dTke5xkqzLHr1VN5aPgMk3T50iKvvZz1usX3v8GAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQCz+Yo94QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWrtRipo0&#13;&#10;ToX4u3FoQOLqJksSaq+j2GkDT8/2BJfVrkYzO1+xm50VJxxD70nDaqlAINW+6anV8P72vNiACNFQ&#13;&#10;Y6wn1PCNAXbl9VVh8safaY+nKraCQyjkRkMX45BLGeoOnQlLPyCx9ulHZyKfYyub0Zw53FmZKHUn&#13;&#10;nemJP3RmwIcO62M1OQ1yPU1J+nq0Xz/uJbPVR3xS+0zr25v5ccvjfgsi4hz/HHBh4P5QcrGDn6gJ&#13;&#10;wmpgmqhhsUpAXFSVpSAOvKw3qQJZFvI/RfkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#13;&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#13;&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#13;&#10;x/B5XRECAAAKBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#13;&#10;ACEAs/mKPeEAAAANAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#13;&#10;AAQA8wAAAHkFAAAAAA==&#13;&#10;" fillcolor="#0e2786" stroked="f">
               <v:fill opacity="32896f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="5F01B41A" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="00923854">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="margin" anchory="page"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
-        <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63C5427C" wp14:editId="21947FE4">
+            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A068C1F" wp14:editId="57706B6F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1079500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-453868</wp:posOffset>
+                <wp:posOffset>-454026</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="10046970" cy="0"/>
-              <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="7" name="AutoShape 4"/>
+              <wp:docPr id="2127468121" name="Conector recto de flecha 27"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
-                      <a:cxnSpLocks noChangeShapeType="1"/>
+                      <a:cxnSpLocks/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="10046970" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="31849B"/>
                         </a:solidFill>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
-                      <a:extLst>
-[...5 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...2 lines deleted...]
-              <v:path fillok="f" arrowok="t" o:connecttype="none"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="23DA5453" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="AutoShape 4" style="position:absolute;margin-left:-85pt;margin-top:-35.75pt;width:791.1pt;height:0;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#31849b" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVZaPqIwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcE9tZ58uKs9raSS/b&#10;baTd/gAC2Ea1AQGJE1X97x1IHGXbS1X1ggfPzJs3M4/V46lr0ZEbK5TMcTKOMeKSKiZkneNvb9vR&#10;AiPriGSkVZLn+Mwtflx//LDqdcYnqlEt4wYBiLRZr3PcOKezKLK04R2xY6W5BGelTEccXE0dMUN6&#10;QO/aaBLHs6hXhmmjKLcW/pYXJ14H/Kri1H2tKssdanMM3Fw4TTj3/ozWK5LVhuhG0CsN8g8sOiIk&#10;FL1BlcQRdDDiD6hOUKOsqtyYqi5SVSUoDz1AN0n8WzevDdE89ALDsfo2Jvv/YOnLcWeQYDmeYyRJ&#10;Byt6OjgVKqPUj6fXNoOoQu6Mb5Ce5Kt+VvS7RVIVDZE1D8FvZw25ic+I3qX4i9VQZN9/UQxiCOCH&#10;WZ0q03lImAI6hZWcbyvhJ4co/EziOJ0t57A6Ojgjkg2Z2lj3masOeSPH1hki6sYVSkrYvDJJqEOO&#10;z9Z5XiQbEnxZqbaibYMAWon6HC+nk2lIsKoVzDt9mDX1vmgNOhKQ0EOySJefQpPguQ8z6iBZAGs4&#10;YZur7YhoLzYUb6XHg86AztW6aOTHMl5uFptFOkons80ojcty9LQt0tFsm8yn5UNZFGXy01NL0qwR&#10;jHHp2Q16TdK/08P15VyUdlPsbQzRe/QwLyA7fAPpsFq/zYsu9oqdd2ZYOUg0BF+fk38D93ew7x/9&#10;+hcAAAD//wMAUEsDBBQABgAIAAAAIQDbXb8J3gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8MwDIXvSPyHyEjctrQVbKg0nRAS3CZgoJ3TxrQVjdMlWRf+PZ6EBDfb7+n5e9Um2VHM6MPgSEG+&#10;zEAgtc4M1Cn4eH9a3IEIUZPRoyNU8I0BNvXlRaVL4070hvMudoJDKJRaQR/jVEoZ2h6tDks3IbH2&#10;6bzVkVffSeP1icPtKIssW0mrB+IPvZ7wscf2a3e0CtLWuhnjvD3sX6l5Tn5V7F8OSl1fpYd7EBFT&#10;/DPDGZ/RoWamxh3JBDEqWOTrjMtEntb5LYiz5SYvChDN70nWlfzfov4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAlWWj6iMCAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA212/Cd4AAAANAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
+            <v:shape id="Conector recto de flecha 27" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-85pt;margin-top:-35.75pt;width:791.1pt;height:0;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:.lmm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:.lmm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDMb/+AsQEAAEEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0X2xnbdcYcQosXXfp&#13;&#10;tgDtfgAjy7YwWRRIJU7+/SQ1yT56G3YRSJF85Hvk8u4wWrHXxAZdI6tZKYV2Clvj+kZ+f354dysF&#13;&#10;B3AtWHS6kUfN8m719s1y8rWe44C21SQiiON68o0cQvB1UbAa9Ag8Q69dDHZII4ToUl+0BFNEH20x&#13;&#10;L8ubYkJqPaHSzPH3/iUoVxm/67QK37qOdRC2kXG2kF/K7za9xWoJdU/gB6NOY8A/TDGCcbHpBeoe&#13;&#10;AogdmVdQo1GEjF2YKRwL7DqjdOYQ2VTlX2yeBvA6c4nisL/IxP8PVn3dr92G0ujq4J78I6ofHEUp&#13;&#10;Js/1JZgc9hsS2+kLtnGNsAuY+R46GlNxZCIOWdbjRVZ9CELFz6osr24WH6L86hwsoD5XeuLwWeMo&#13;&#10;ktFIDgSmH8IanYvbQ6pyH9g/ckhzQX0uSG0dPhhr8xKtE1MjF9fz61zAaE2bgimNqd+uLYk9xDN4&#13;&#10;X91eLT6mzUewP9IId67NYIOG9tPJDmDsix3zrTtpk+RIV8b1FtvjhhJc8uKeMvDpptIh/O7nrF+X&#13;&#10;v/oJAAD//wMAUEsDBBQABgAIAAAAIQB7gDx04gAAABIBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#13;&#10;S8NAEIbvgv9hGcFbu0nQtqTZFFH0VtQqPW+y0ySYnU2z23T9905B0Mswn++8T7GJthcTjr5zpCCd&#13;&#10;JyCQamc6ahR8fjzPViB80GR07wgVfKOHTXl9VejcuDO947QLjWAR8rlW0IYw5FL6ukWr/dwNSDw7&#13;&#10;uNHqwOXYSDPqM4vbXmZJspBWd8QfWj3gY4v11+5kFcStdROGaXvcv1H1EsdFtn89KnV7E5/WHB7W&#13;&#10;IALG8HcBFwb2DyUbq9yJjBe9glm6TJgocLZM70FcVu7SLANR/bZkWcj/KOUPAAAA//8DAFBLAQIt&#13;&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#13;&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#13;&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAMxv/4CxAQAAQQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#13;&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHuAPHTiAAAAEgEAAA8AAAAAAAAAAAAAAAAACwQAAGRycy9k&#13;&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#13;&#10;" strokecolor="#31849b">
+              <o:lock v:ext="edit" shapetype="f"/>
+            </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00AA62BB">
+    <w:r w:rsidRPr="00D7452E">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0006BECB" wp14:editId="1DD22C6B">
-          <wp:extent cx="1954530" cy="943424"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="707B686C" wp14:editId="2638BAED">
+          <wp:extent cx="1954530" cy="939800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="996381313" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:docPr id="1" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="996381313" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1997400" cy="964117"/>
+                    <a:ext cx="1954530" cy="939800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="186E5DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CCE0E8"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8519,176 +7927,179 @@
   <w:num w:numId="2" w16cid:durableId="330835608">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="616647583">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="778063876">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1784686703">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="828711442">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="243884162">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="214050281">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="152"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1134"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E2C81"/>
     <w:rsid w:val="000147CC"/>
     <w:rsid w:val="000615BC"/>
     <w:rsid w:val="00065F46"/>
     <w:rsid w:val="00070D05"/>
     <w:rsid w:val="00074BB1"/>
     <w:rsid w:val="00075C8B"/>
+    <w:rsid w:val="00076E1F"/>
     <w:rsid w:val="000805F8"/>
     <w:rsid w:val="00081322"/>
     <w:rsid w:val="00087599"/>
     <w:rsid w:val="00095D42"/>
     <w:rsid w:val="00097217"/>
     <w:rsid w:val="000A5520"/>
     <w:rsid w:val="000C5156"/>
     <w:rsid w:val="000D4B67"/>
     <w:rsid w:val="000D6F2C"/>
     <w:rsid w:val="000E6327"/>
     <w:rsid w:val="000E6C3F"/>
     <w:rsid w:val="000E7229"/>
     <w:rsid w:val="000F0C9A"/>
     <w:rsid w:val="000F39DE"/>
     <w:rsid w:val="000F6139"/>
     <w:rsid w:val="00100A8B"/>
     <w:rsid w:val="001043C8"/>
     <w:rsid w:val="0010682B"/>
     <w:rsid w:val="00107B45"/>
     <w:rsid w:val="00125180"/>
     <w:rsid w:val="00130E71"/>
     <w:rsid w:val="00142981"/>
     <w:rsid w:val="001535AB"/>
     <w:rsid w:val="00154AB7"/>
     <w:rsid w:val="00164A25"/>
     <w:rsid w:val="00182CF4"/>
     <w:rsid w:val="00194577"/>
     <w:rsid w:val="0019517E"/>
     <w:rsid w:val="001A2658"/>
     <w:rsid w:val="001A791C"/>
     <w:rsid w:val="001B15CE"/>
     <w:rsid w:val="001B3315"/>
     <w:rsid w:val="001B3641"/>
     <w:rsid w:val="001C560A"/>
     <w:rsid w:val="001C784B"/>
     <w:rsid w:val="001E2C81"/>
     <w:rsid w:val="001E5022"/>
     <w:rsid w:val="001E774A"/>
     <w:rsid w:val="001F5806"/>
     <w:rsid w:val="001F6B7D"/>
     <w:rsid w:val="001F73C0"/>
     <w:rsid w:val="001F762F"/>
     <w:rsid w:val="002006AF"/>
     <w:rsid w:val="00204B77"/>
+    <w:rsid w:val="00210BAA"/>
     <w:rsid w:val="00213273"/>
     <w:rsid w:val="00215BD1"/>
     <w:rsid w:val="0022020B"/>
     <w:rsid w:val="002400FF"/>
     <w:rsid w:val="002461E9"/>
     <w:rsid w:val="00254BF4"/>
     <w:rsid w:val="00255A06"/>
     <w:rsid w:val="00256061"/>
     <w:rsid w:val="002823E9"/>
     <w:rsid w:val="002850E7"/>
     <w:rsid w:val="00296835"/>
     <w:rsid w:val="002A2056"/>
     <w:rsid w:val="002C0D51"/>
     <w:rsid w:val="002C7002"/>
     <w:rsid w:val="002C7B7F"/>
     <w:rsid w:val="002D4CA9"/>
     <w:rsid w:val="002E05E8"/>
     <w:rsid w:val="002E102F"/>
     <w:rsid w:val="002E5F89"/>
     <w:rsid w:val="002F2EF1"/>
     <w:rsid w:val="002F324C"/>
     <w:rsid w:val="00304429"/>
     <w:rsid w:val="00306A00"/>
     <w:rsid w:val="00311700"/>
     <w:rsid w:val="00315399"/>
     <w:rsid w:val="00321D55"/>
     <w:rsid w:val="00322373"/>
     <w:rsid w:val="0033424C"/>
     <w:rsid w:val="0034490F"/>
     <w:rsid w:val="003455F1"/>
     <w:rsid w:val="0035084C"/>
     <w:rsid w:val="00365465"/>
     <w:rsid w:val="00371F39"/>
     <w:rsid w:val="00376997"/>
     <w:rsid w:val="00377F52"/>
     <w:rsid w:val="003829C3"/>
     <w:rsid w:val="00382D31"/>
     <w:rsid w:val="003900C8"/>
     <w:rsid w:val="00394943"/>
     <w:rsid w:val="00394E00"/>
     <w:rsid w:val="003C403A"/>
     <w:rsid w:val="003C583A"/>
     <w:rsid w:val="003C64B4"/>
     <w:rsid w:val="003C7F3B"/>
     <w:rsid w:val="003D0E41"/>
     <w:rsid w:val="003E0859"/>
     <w:rsid w:val="003F1D4D"/>
     <w:rsid w:val="003F6A4C"/>
     <w:rsid w:val="00403F88"/>
+    <w:rsid w:val="00404B9B"/>
     <w:rsid w:val="00411535"/>
     <w:rsid w:val="00417970"/>
     <w:rsid w:val="004325B2"/>
     <w:rsid w:val="0043566C"/>
     <w:rsid w:val="00444EDB"/>
     <w:rsid w:val="00457541"/>
     <w:rsid w:val="004621E1"/>
     <w:rsid w:val="00472E95"/>
     <w:rsid w:val="004A1BA3"/>
     <w:rsid w:val="004A20B4"/>
     <w:rsid w:val="004B267A"/>
     <w:rsid w:val="004B70F9"/>
     <w:rsid w:val="004D061D"/>
     <w:rsid w:val="004D441F"/>
     <w:rsid w:val="004E2AF6"/>
     <w:rsid w:val="004E4DA8"/>
     <w:rsid w:val="004F50A2"/>
     <w:rsid w:val="00500B32"/>
     <w:rsid w:val="00507FB2"/>
     <w:rsid w:val="0051687E"/>
     <w:rsid w:val="00521D6E"/>
     <w:rsid w:val="00531B8C"/>
     <w:rsid w:val="00531FA4"/>
     <w:rsid w:val="005324BA"/>
     <w:rsid w:val="005404B7"/>
@@ -8724,93 +8135,95 @@
     <w:rsid w:val="00695749"/>
     <w:rsid w:val="006B044C"/>
     <w:rsid w:val="006B0659"/>
     <w:rsid w:val="006B0DD6"/>
     <w:rsid w:val="006B355A"/>
     <w:rsid w:val="006B3D7B"/>
     <w:rsid w:val="006B7AA3"/>
     <w:rsid w:val="006C7306"/>
     <w:rsid w:val="006D4CA4"/>
     <w:rsid w:val="006D5C81"/>
     <w:rsid w:val="006E3597"/>
     <w:rsid w:val="006E6A0A"/>
     <w:rsid w:val="006F15FA"/>
     <w:rsid w:val="006F5318"/>
     <w:rsid w:val="00712795"/>
     <w:rsid w:val="0072592A"/>
     <w:rsid w:val="00730B57"/>
     <w:rsid w:val="0074083D"/>
     <w:rsid w:val="007500D4"/>
     <w:rsid w:val="007520E7"/>
     <w:rsid w:val="007607B6"/>
     <w:rsid w:val="00762CDB"/>
     <w:rsid w:val="00773EAF"/>
     <w:rsid w:val="00776235"/>
     <w:rsid w:val="00783A91"/>
+    <w:rsid w:val="007939FD"/>
     <w:rsid w:val="007976FB"/>
     <w:rsid w:val="007A06CC"/>
     <w:rsid w:val="007A5BAF"/>
     <w:rsid w:val="007A7686"/>
     <w:rsid w:val="007C2DD8"/>
     <w:rsid w:val="007C546C"/>
     <w:rsid w:val="007D0551"/>
     <w:rsid w:val="007D77A1"/>
     <w:rsid w:val="007E1FDB"/>
     <w:rsid w:val="007F73CC"/>
     <w:rsid w:val="00805E30"/>
     <w:rsid w:val="00813A15"/>
     <w:rsid w:val="00816FD1"/>
     <w:rsid w:val="008274C6"/>
     <w:rsid w:val="008314BA"/>
     <w:rsid w:val="00833555"/>
     <w:rsid w:val="00833631"/>
     <w:rsid w:val="00836DD2"/>
     <w:rsid w:val="0084697F"/>
     <w:rsid w:val="00876BA2"/>
     <w:rsid w:val="00880004"/>
     <w:rsid w:val="008938EC"/>
     <w:rsid w:val="008A1BBF"/>
     <w:rsid w:val="008B38EE"/>
     <w:rsid w:val="008C19C5"/>
     <w:rsid w:val="008C6374"/>
     <w:rsid w:val="008D5D04"/>
     <w:rsid w:val="008F4283"/>
     <w:rsid w:val="008F4B00"/>
     <w:rsid w:val="009016E3"/>
     <w:rsid w:val="00904D41"/>
     <w:rsid w:val="00913CA7"/>
     <w:rsid w:val="00916A1D"/>
     <w:rsid w:val="00923854"/>
     <w:rsid w:val="009244BF"/>
     <w:rsid w:val="00927263"/>
     <w:rsid w:val="00934708"/>
     <w:rsid w:val="0093532B"/>
     <w:rsid w:val="00961EFC"/>
     <w:rsid w:val="009708B5"/>
     <w:rsid w:val="00975C5A"/>
     <w:rsid w:val="0098138A"/>
     <w:rsid w:val="00981DF3"/>
+    <w:rsid w:val="00983440"/>
     <w:rsid w:val="009A3C4F"/>
     <w:rsid w:val="009A55E7"/>
     <w:rsid w:val="009B40BB"/>
     <w:rsid w:val="009B5D2F"/>
     <w:rsid w:val="009D3180"/>
     <w:rsid w:val="009F18F7"/>
     <w:rsid w:val="009F49A5"/>
     <w:rsid w:val="00A04AC6"/>
     <w:rsid w:val="00A11425"/>
     <w:rsid w:val="00A214EB"/>
     <w:rsid w:val="00A664AC"/>
     <w:rsid w:val="00A733BA"/>
     <w:rsid w:val="00A92C80"/>
     <w:rsid w:val="00A93367"/>
     <w:rsid w:val="00AA3170"/>
     <w:rsid w:val="00AA5D66"/>
     <w:rsid w:val="00AA62BB"/>
     <w:rsid w:val="00AA6BF0"/>
     <w:rsid w:val="00AB1E4A"/>
     <w:rsid w:val="00AB4E89"/>
     <w:rsid w:val="00AB5FE5"/>
     <w:rsid w:val="00AC105A"/>
     <w:rsid w:val="00AC1C9E"/>
     <w:rsid w:val="00AC4548"/>
     <w:rsid w:val="00AC6E33"/>
@@ -8818,102 +8231,106 @@
     <w:rsid w:val="00AD73FD"/>
     <w:rsid w:val="00AE633D"/>
     <w:rsid w:val="00B00208"/>
     <w:rsid w:val="00B02CDC"/>
     <w:rsid w:val="00B230B6"/>
     <w:rsid w:val="00B30525"/>
     <w:rsid w:val="00B36AC6"/>
     <w:rsid w:val="00B42EF9"/>
     <w:rsid w:val="00B44E08"/>
     <w:rsid w:val="00B53DA9"/>
     <w:rsid w:val="00B5555D"/>
     <w:rsid w:val="00B55588"/>
     <w:rsid w:val="00B56EAE"/>
     <w:rsid w:val="00B66BBF"/>
     <w:rsid w:val="00BA1B60"/>
     <w:rsid w:val="00BA2C74"/>
     <w:rsid w:val="00BB1505"/>
     <w:rsid w:val="00BC0FB9"/>
     <w:rsid w:val="00BC1915"/>
     <w:rsid w:val="00BC7515"/>
     <w:rsid w:val="00BD1FF8"/>
     <w:rsid w:val="00BD412E"/>
     <w:rsid w:val="00BE1E69"/>
     <w:rsid w:val="00BE6C4C"/>
     <w:rsid w:val="00BF213B"/>
+    <w:rsid w:val="00C023CF"/>
     <w:rsid w:val="00C26491"/>
     <w:rsid w:val="00C35CC2"/>
     <w:rsid w:val="00C45B14"/>
     <w:rsid w:val="00C479DD"/>
     <w:rsid w:val="00C629B1"/>
     <w:rsid w:val="00C653E5"/>
     <w:rsid w:val="00CA1292"/>
     <w:rsid w:val="00CA1AF6"/>
     <w:rsid w:val="00CA2B1D"/>
     <w:rsid w:val="00CA2C9C"/>
     <w:rsid w:val="00CA5EF1"/>
     <w:rsid w:val="00CB00F7"/>
     <w:rsid w:val="00CB67EB"/>
     <w:rsid w:val="00CB7160"/>
     <w:rsid w:val="00CC05BD"/>
     <w:rsid w:val="00CE0B63"/>
     <w:rsid w:val="00CE79ED"/>
     <w:rsid w:val="00CF1272"/>
     <w:rsid w:val="00CF6FA6"/>
     <w:rsid w:val="00D05F8E"/>
     <w:rsid w:val="00D215C3"/>
     <w:rsid w:val="00D264E4"/>
     <w:rsid w:val="00D327D0"/>
     <w:rsid w:val="00D33619"/>
     <w:rsid w:val="00D41AFD"/>
     <w:rsid w:val="00D47D33"/>
     <w:rsid w:val="00D51304"/>
     <w:rsid w:val="00D5447A"/>
     <w:rsid w:val="00D5458F"/>
     <w:rsid w:val="00D5787F"/>
     <w:rsid w:val="00D621F2"/>
     <w:rsid w:val="00D70B2A"/>
+    <w:rsid w:val="00D7452E"/>
     <w:rsid w:val="00D802BC"/>
     <w:rsid w:val="00D85338"/>
     <w:rsid w:val="00D94AC3"/>
     <w:rsid w:val="00DC3593"/>
     <w:rsid w:val="00DD24DA"/>
     <w:rsid w:val="00DE1233"/>
     <w:rsid w:val="00DE1241"/>
     <w:rsid w:val="00DE32B1"/>
     <w:rsid w:val="00DE4189"/>
     <w:rsid w:val="00DF3A75"/>
     <w:rsid w:val="00DF3D71"/>
     <w:rsid w:val="00DF60C0"/>
     <w:rsid w:val="00E1431C"/>
     <w:rsid w:val="00E22821"/>
     <w:rsid w:val="00E22AAB"/>
     <w:rsid w:val="00E30D61"/>
     <w:rsid w:val="00E329BC"/>
     <w:rsid w:val="00E33318"/>
+    <w:rsid w:val="00E36229"/>
     <w:rsid w:val="00E50DC3"/>
     <w:rsid w:val="00E51C25"/>
+    <w:rsid w:val="00E62E02"/>
     <w:rsid w:val="00E67F14"/>
     <w:rsid w:val="00E77DE8"/>
     <w:rsid w:val="00EA6270"/>
     <w:rsid w:val="00EB35BD"/>
     <w:rsid w:val="00EB39DF"/>
     <w:rsid w:val="00EB750C"/>
     <w:rsid w:val="00EC3398"/>
     <w:rsid w:val="00EE2543"/>
     <w:rsid w:val="00EE5A82"/>
     <w:rsid w:val="00EF61E6"/>
     <w:rsid w:val="00EF69E8"/>
     <w:rsid w:val="00EF76A0"/>
     <w:rsid w:val="00F0073B"/>
     <w:rsid w:val="00F05230"/>
     <w:rsid w:val="00F05970"/>
     <w:rsid w:val="00F22A95"/>
     <w:rsid w:val="00F479A6"/>
     <w:rsid w:val="00F508C8"/>
     <w:rsid w:val="00F528EC"/>
     <w:rsid w:val="00F56211"/>
     <w:rsid w:val="00F56BAD"/>
     <w:rsid w:val="00F633E9"/>
     <w:rsid w:val="00F64C7B"/>
     <w:rsid w:val="00F67392"/>
     <w:rsid w:val="00F75E11"/>
@@ -8940,73 +8357,67 @@
     <w:rsid w:val="271F2621"/>
     <w:rsid w:val="61FC0050"/>
     <w:rsid w:val="6B589D01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="60185C99"/>
   <w15:docId w15:val="{360C9F37-F5A2-47A2-B031-9254DC4F7BF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-CR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="es-CR" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9345,118 +8756,126 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="007607B6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="es-CR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0084697F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00712795"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
+      <w:color w:val="243F60"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -9507,696 +8926,656 @@
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001E2C81"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001E2C81"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001E2C81"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007607B6"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="es-CR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00296835"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tituloarticulo">
     <w:name w:val="titulo articulo"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00296835"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="007500D4"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
     <w:name w:val="Abstract"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AbstractCar"/>
     <w:qFormat/>
     <w:rsid w:val="007500D4"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:cs="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstractCar">
     <w:name w:val="Abstract Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Abstract"/>
     <w:rsid w:val="007500D4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Resumen">
     <w:name w:val="Resumen"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ResumenCar"/>
     <w:qFormat/>
     <w:rsid w:val="007500D4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ResumenCar">
     <w:name w:val="Resumen Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Resumen"/>
     <w:rsid w:val="007500D4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Autores">
     <w:name w:val="Autores"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00394943"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AutoresCar">
     <w:name w:val="Autores Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00394943"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo1">
     <w:name w:val="Estilo1"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009D3180"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo2">
     <w:name w:val="Estilo2"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009D3180"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo3">
     <w:name w:val="Estilo3"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="001E774A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Abstract1">
     <w:name w:val="Abstract_1"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="001E774A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Resumen1">
     <w:name w:val="Resumen_1"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="001E774A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Keywords">
     <w:name w:val="Key words"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KeywordsCar"/>
     <w:qFormat/>
     <w:rsid w:val="00095D42"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KeywordsCar">
     <w:name w:val="Key words Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Keywords"/>
     <w:rsid w:val="00095D42"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo4">
     <w:name w:val="Estilo4"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00576BA2"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo5Introduccion">
     <w:name w:val="Estilo5 Introduccion"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00576BA2"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenido1">
     <w:name w:val="Contenido_1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Contenido1Car"/>
     <w:qFormat/>
     <w:rsid w:val="00576BA2"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:firstLine="708"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:rFonts w:cs="Calibri"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Contenido1Car">
     <w:name w:val="Contenido_1 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Contenido1"/>
     <w:rsid w:val="00576BA2"/>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:rFonts w:cs="Calibri"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo5">
     <w:name w:val="Estilo5"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00CB67EB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
     <w:name w:val="long_text"/>
     <w:rsid w:val="00CB67EB"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="m3062600942643913808gmail-m3924406302619508286gmail-">
     <w:name w:val="m_3062600942643913808gmail-m_3924406302619508286gmail-"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00CB67EB"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo6">
     <w:name w:val="Estilo6"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00CB67EB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Referencias">
     <w:name w:val="Referencias"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00836DD2"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00836DD2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subtitulos1">
     <w:name w:val="Subtitulos_1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Subtitulos1Car"/>
     <w:qFormat/>
     <w:rsid w:val="00836DD2"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Subtitulos1Car">
     <w:name w:val="Subtitulos_1 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Subtitulos1"/>
     <w:rsid w:val="00836DD2"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00836DD2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="label">
     <w:name w:val="label"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00836DD2"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Descripcin1">
     <w:name w:val="Descripción1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00836DD2"/>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00836DD2"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DE32B1"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0084697F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliografa">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0084697F"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:eastAsia="MS Mincho"/>
       <w:lang w:eastAsia="es-CR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula1">
     <w:name w:val="Tabla con cuadrícula1"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0084697F"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="es-CR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo7">
     <w:name w:val="Estilo7"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="003F1D4D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo8">
     <w:name w:val="Estilo8"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009708B5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00712795"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:color w:val="243F60"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumGrid1-Accent21">
     <w:name w:val="Medium Grid 1 - Accent 21"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="63"/>
     <w:qFormat/>
     <w:rsid w:val="006B7AA3"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="es-SV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EndNoteBibliography">
     <w:name w:val="EndNote Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndNoteBibliographyChar"/>
     <w:rsid w:val="00E22821"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:cs="Calibri"/>
       <w:noProof/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndNoteBibliographyChar">
     <w:name w:val="EndNote Bibliography Char"/>
     <w:link w:val="EndNoteBibliography"/>
     <w:rsid w:val="00E22821"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:noProof/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tituloprincipal">
     <w:name w:val="Titulo principal"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TituloprincipalCar"/>
     <w:qFormat/>
     <w:rsid w:val="00730B57"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:cs="Calibri"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TituloprincipalCar">
     <w:name w:val="Titulo principal Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Tituloprincipal"/>
     <w:rsid w:val="00730B57"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo9">
     <w:name w:val="Estilo9"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E22AAB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo10">
     <w:name w:val="Estilo10"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00640858"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentario">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A3C4F"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textocomentario">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextocomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A3C4F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
     <w:name w:val="Texto comentario Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textocomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009A3C4F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textocomentario"/>
     <w:next w:val="Textocomentario"/>
     <w:link w:val="AsuntodelcomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A3C4F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
-    <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009A3C4F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C479DD"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="986864367">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1263609324">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10358,1030 +9737,63 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="294258187">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https:/www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.uah.es/investigacion/documentos/Ejemplos-apa-buah.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddebibliotecas.org.co/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22458/urj.v10i1.2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https:/www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.uah.es/investigacion/documentos/Ejemplos-apa-buah.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddebibliotecas.org.co/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
-</file>
-[...965 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11637,61 +10049,187 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2170BE1-CF79-488D-9785-2FD72382C9DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1964</Words>
-  <Characters>10805</Characters>
+  <Words>2075</Words>
+  <Characters>11417</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>95</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12744</CharactersWithSpaces>
+  <CharactersWithSpaces>13466</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="36" baseType="variant">
+      <vt:variant>
+        <vt:i4>983130</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://biblioteca.uah.es/investigacion/documentos/Ejemplos-apa-buah.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225924</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.apastyle.org/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553720</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>/bda7594740fd40299423467b48e9ecf6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>64</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.reddebibliotecas.org.co/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6815848</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.22458/urj.v10i1.2015</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4194325</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://protect.checkpoint.com/v2/r01/___https:/www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>