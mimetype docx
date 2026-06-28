--- v0 (2026-04-27)
+++ v1 (2026-06-28)
@@ -1,30 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
@@ -42,66 +41,66 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662013">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Para un mejor uso de esta plantilla favor “Copiar” y “Pegar texto sin formato” en cada una de las secciones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CCD0F0F" w14:textId="2C76A0F1" w:rsidR="00923854" w:rsidRDefault="00923854" w:rsidP="00B42EF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E08FD50" w14:textId="5CFD588A" w:rsidR="00FD16B0" w:rsidRPr="00FD16B0" w:rsidRDefault="00FD16B0" w:rsidP="00B42EF9">
+    <w:p w14:paraId="5E08FD50" w14:textId="5CFD588A" w:rsidR="00FD16B0" w:rsidRPr="00AA62BB" w:rsidRDefault="00FD16B0" w:rsidP="00B42EF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00357C28">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA62BB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ESTUDIO DE CASO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6120CC70" w14:textId="77777777" w:rsidR="00FD16B0" w:rsidRPr="00662013" w:rsidRDefault="00FD16B0" w:rsidP="00B42EF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk32913036"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:alias w:val="Titulo articulo"/>
         <w:tag w:val="Titulo articulo"/>
         <w:id w:val="-636337328"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
@@ -131,734 +130,672 @@
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Título del artículo (Calibri 14pt, centrado y en negrita, a excepción de los nombres científicos. Para estudios de plantas se coloca la Familia y para los de animales (Orden: Familia). Debe ser conciso, fácil de entender y corresponder estrictamente a lo que se presenta en el artículo (máximo 15 palabras).</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0F5524F2" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00AC105A" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:alias w:val="Autor(es)"/>
         <w:id w:val="-1714334468"/>
         <w:placeholder>
           <w:docPart w:val="B775B138237940A094671931B5E4EB73"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="50771761" w14:textId="77777777" w:rsidR="00913CA7" w:rsidRPr="00913CA7" w:rsidRDefault="00913CA7" w:rsidP="00913CA7">
+        <w:p w14:paraId="50771761" w14:textId="77777777" w:rsidR="00913CA7" w:rsidRPr="00695749" w:rsidRDefault="00913CA7" w:rsidP="00695749">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:outlineLvl w:val="0"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00913CA7">
+          <w:r w:rsidRPr="00695749">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Autor nombre completo</w:t>
           </w:r>
-          <w:r w:rsidRPr="00913CA7">
+          <w:r w:rsidRPr="00695749">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00913CA7">
+          <w:r w:rsidRPr="00695749">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>, autor nombre completo</w:t>
           </w:r>
-          <w:r w:rsidRPr="00913CA7">
+          <w:r w:rsidRPr="00695749">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="00913CA7">
+          <w:r w:rsidRPr="00695749">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>, autor nombre completo</w:t>
           </w:r>
-          <w:r w:rsidRPr="00913CA7">
+          <w:r w:rsidRPr="00695749">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
-          <w:r w:rsidRPr="00913CA7">
+          <w:r w:rsidRPr="00695749">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> &amp; autor nombre completo</w:t>
           </w:r>
-          <w:r w:rsidRPr="00913CA7">
+          <w:r w:rsidRPr="00695749">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="03C8B850" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AC105A" w:rsidRDefault="00913CA7" w:rsidP="00730B57">
+        <w:p w14:paraId="03C8B850" w14:textId="6490DD25" w:rsidR="00730B57" w:rsidRPr="00695749" w:rsidRDefault="00913CA7" w:rsidP="00695749">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:outlineLvl w:val="0"/>
             <w:rPr>
               <w:b/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00695749">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...2 lines deleted...]
-            <w:t>Calibri 10</w:t>
+            </w:rPr>
+            <w:t>Calibri 1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00913CA7">
+          <w:r w:rsidR="00695749" w:rsidRPr="00695749">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...2 lines deleted...]
-            <w:t>pt, izquierda, negrita. Los nombres de los autores se escriben completos, y los apellidos van al final del nombre en todos los casos</w:t>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00695749">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...2 lines deleted...]
-            <w:t>.</w:t>
+            </w:rPr>
+            <w:t>pt, izquierda, negrita. Los nombres de los autores se escriben completos, y los apellidos van al final del nombre en todos los casos.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="465380E5" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00AC105A" w:rsidRDefault="000E6C3F" w:rsidP="006B7AA3">
+    <w:p w14:paraId="465380E5" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00695749" w:rsidRDefault="000E6C3F" w:rsidP="00695749">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:alias w:val="Afiliaciones"/>
         <w:tag w:val="Afiliaciones"/>
         <w:id w:val="-1771922312"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="0C84B500" w14:textId="2128DDF9" w:rsidR="00647383" w:rsidRPr="00F508C8" w:rsidRDefault="00913CA7" w:rsidP="00647383">
+        <w:p w14:paraId="0C84B500" w14:textId="76DC1BA8" w:rsidR="00647383" w:rsidRPr="00695749" w:rsidRDefault="00913CA7" w:rsidP="00695749">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00F508C8">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
             <w:t>Afili</w:t>
           </w:r>
-          <w:r w:rsidR="00DF60C0" w:rsidRPr="00F508C8">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00DF60C0" w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
             <w:t>a</w:t>
           </w:r>
-          <w:r w:rsidRPr="00F508C8">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
             <w:t>ciones</w:t>
           </w:r>
-          <w:r w:rsidR="00D94AC3" w:rsidRPr="00F508C8">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve"> (</w:t>
           </w:r>
-          <w:r w:rsidR="00D94AC3" w:rsidRPr="00F05970">
-[...2 lines deleted...]
-              <w:szCs w:val="18"/>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="00695749">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
-            <w:t>(</w:t>
+            <w:t xml:space="preserve">Calibri </w:t>
           </w:r>
-          <w:r w:rsidR="00D94AC3" w:rsidRPr="00F05970">
+          <w:r w:rsidR="00695749" w:rsidRPr="00695749">
             <w:rPr>
               <w:bCs/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
-            <w:t>Calibri 9pt</w:t>
+            <w:t>10</w:t>
           </w:r>
-          <w:r w:rsidR="00D94AC3" w:rsidRPr="00F05970">
-[...2 lines deleted...]
-              <w:szCs w:val="18"/>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="00695749">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="es-CR"/>
+            </w:rPr>
+            <w:t>pt</w:t>
+          </w:r>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5A207260" w14:textId="260FE6FA" w:rsidR="00913CA7" w:rsidRDefault="00DF60C0" w:rsidP="008A1BBF">
+        <w:p w14:paraId="5A207260" w14:textId="260FE6FA" w:rsidR="00913CA7" w:rsidRPr="00695749" w:rsidRDefault="00DF60C0" w:rsidP="00695749">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00F508C8">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
             <w:t>(a- Institución, b- Departamento o dependencia), l</w:t>
           </w:r>
-          <w:r w:rsidR="008A1BBF" w:rsidRPr="00F508C8">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="008A1BBF" w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
             <w:t>as direcciones son numeradas</w:t>
           </w:r>
-          <w:r w:rsidRPr="00F508C8">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
             <w:t xml:space="preserve"> (incluya principales señas, ciudad</w:t>
           </w:r>
-          <w:r w:rsidR="00F508C8" w:rsidRPr="00F508C8">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00F508C8" w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
             <w:t xml:space="preserve"> y </w:t>
           </w:r>
-          <w:r w:rsidRPr="00F508C8">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
             <w:t>país)</w:t>
           </w:r>
-          <w:r w:rsidR="008A1BBF" w:rsidRPr="00F508C8">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="008A1BBF" w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
-            <w:t>, terminan</w:t>
+            <w:t xml:space="preserve">, terminan con un “;” que es inmediatamente seguido por la dirección de correo electrónico </w:t>
           </w:r>
-          <w:r w:rsidR="008A1BBF" w:rsidRPr="008A1BBF">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="006C7306" w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
-            <w:t xml:space="preserve"> con un “;” que es inmediatamente seguido por la dirección de correo electrónico </w:t>
+            <w:t xml:space="preserve">(no incluya la palabra “email”) </w:t>
           </w:r>
-          <w:r w:rsidR="006C7306" w:rsidRPr="008A1BBF">
-[...15 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="008A1BBF" w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
             <w:t xml:space="preserve">y posteriormente el número de identificación </w:t>
           </w:r>
-          <w:r w:rsidR="000F39DE">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="000F39DE" w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
             <w:t>ORCID</w:t>
           </w:r>
-          <w:r w:rsidR="006C7306">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="006C7306" w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
-            <w:t>,</w:t>
-[...34 lines deleted...]
-            <w:t xml:space="preserve">. </w:t>
+            <w:t xml:space="preserve">, separados por comas. Cuando dos o más autores comparten la misma afiliación, separar el siguiente correo electrónico con una coma. </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="37CFE346" w14:textId="77777777" w:rsidR="00531B8C" w:rsidRPr="00B22FDC" w:rsidRDefault="00531B8C" w:rsidP="00531B8C">
+        <w:p w14:paraId="37CFE346" w14:textId="77777777" w:rsidR="00531B8C" w:rsidRPr="00695749" w:rsidRDefault="00531B8C" w:rsidP="00695749">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B22FDC">
+          <w:r w:rsidRPr="00695749">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>Ejemplo:</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="29D0C19D" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00647383" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="29D0C19D" w14:textId="5AAED1CE" w:rsidR="00647383" w:rsidRPr="00695749" w:rsidRDefault="00647383" w:rsidP="003F6A4C">
+          <w:pPr>
+            <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Instituto Nacional de Salud, Grupo de Microscopía y Análisis de Imágenes, Av. Calle 26 Nº 51-60 Bogotá, Colombia; lsarmiento@ins.gov.co, https://orcid.org/0000-0002-4018-775X</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="48A07DB9" w14:textId="4A5009A3" w:rsidR="00647383" w:rsidRPr="00695749" w:rsidRDefault="00647383" w:rsidP="003F6A4C">
+          <w:pPr>
+            <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Universidad Estatal a Distancia, Vicerrectoría de Investigación, Laboratorio de Ecología Urbana, 2050 Sabanilla, San José, Costa Rica; cseas@uned.ac.cr, https://orcid.org/0000-0002-4018-775X</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="50040C4E" w14:textId="7B8E9591" w:rsidR="00647383" w:rsidRPr="00695749" w:rsidRDefault="00647383" w:rsidP="003F6A4C">
+          <w:pPr>
+            <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">University of Georgia, Costa Rica Campus. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Apartado 108-5655, Monteverde, Costa Rica; fabricio@uga.edu, https://orcid.org/0000-0002-4018-775X</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4658EDF8" w14:textId="280CD656" w:rsidR="00647383" w:rsidRPr="00695749" w:rsidRDefault="00647383" w:rsidP="003F6A4C">
+          <w:pPr>
+            <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00695749">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Council on International Educational Exchange, Sustainability Center Monteverde, Costa Rica; kmasters@ciee.org, https://orcid.org/0000-0002-4018-775X</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5CAE1091" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00695749" w:rsidRDefault="00000000" w:rsidP="003F6A4C">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="709"/>
-[...102 lines deleted...]
-            <w:ind w:left="426"/>
+            <w:ind w:left="-283"/>
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1CBE83D6" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
+    <w:p w14:paraId="1CBE83D6" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00695749" w:rsidRDefault="000E6C3F" w:rsidP="00695749">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="177018821"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="53D47791" w14:textId="06745884" w:rsidR="000E6C3F" w:rsidRPr="00D94AC3" w:rsidRDefault="00531B8C" w:rsidP="00B00208">
+        <w:p w14:paraId="53D47791" w14:textId="06745884" w:rsidR="000E6C3F" w:rsidRPr="00695749" w:rsidRDefault="00531B8C" w:rsidP="00695749">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00510482">
+          <w:r w:rsidRPr="00695749">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Favor no escribir aquí</w:t>
           </w:r>
-          <w:r w:rsidRPr="00510482">
+          <w:r w:rsidRPr="00695749">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00C35CC2" w:rsidRPr="00D94AC3">
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="00695749">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t xml:space="preserve">Recibido </w:t>
           </w:r>
-          <w:r w:rsidR="00D94AC3">
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="00695749">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>XX-XX-</w:t>
           </w:r>
-          <w:r w:rsidR="00B00208">
+          <w:r w:rsidR="00B00208" w:rsidRPr="00695749">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>XXXX</w:t>
           </w:r>
-          <w:r w:rsidR="000E6C3F" w:rsidRPr="00D94AC3">
+          <w:r w:rsidR="000E6C3F" w:rsidRPr="00695749">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="000E6C3F" w:rsidRPr="00D94AC3">
+          <w:r w:rsidR="000E6C3F" w:rsidRPr="00695749">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
               <w:bCs/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>□</w:t>
           </w:r>
-          <w:r w:rsidR="00C35CC2" w:rsidRPr="00D94AC3">
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="00695749">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t xml:space="preserve"> Corregido </w:t>
           </w:r>
-          <w:r w:rsidR="00B00208">
+          <w:r w:rsidR="00B00208" w:rsidRPr="00695749">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
-            <w:t>XX-XX-XXXX</w:t>
+            <w:t xml:space="preserve">XX-XX-XXXX </w:t>
           </w:r>
-          <w:r w:rsidR="00B00208" w:rsidRPr="00D94AC3">
+          <w:r w:rsidR="000E6C3F" w:rsidRPr="00695749">
+            <w:rPr>
+              <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>□</w:t>
+          </w:r>
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="00695749">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-            </w:rPr>
             <w:t xml:space="preserve"> Aceptado </w:t>
           </w:r>
-          <w:r w:rsidR="00B00208">
+          <w:r w:rsidR="00B00208" w:rsidRPr="00695749">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>XX-XX-XXXX</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="18FBD2D0" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="003E0859" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
+        <w:p w14:paraId="18FBD2D0" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00695749" w:rsidRDefault="000E6C3F" w:rsidP="00695749">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003E0859">
+          <w:r w:rsidRPr="00695749">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">DOI: </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="0FD346F0" w14:textId="77777777" w:rsidR="003C7F3B" w:rsidRPr="003E0859" w:rsidRDefault="003C7F3B" w:rsidP="000E6C3F">
+    <w:p w14:paraId="0FD346F0" w14:textId="77777777" w:rsidR="003C7F3B" w:rsidRPr="00695749" w:rsidRDefault="003C7F3B" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6343175C" w14:textId="77777777" w:rsidR="003E0859" w:rsidRPr="003E0859" w:rsidRDefault="003E0859" w:rsidP="003E0859">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E0859">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTA IMPORTANTE (POR FAVOR ELIMINAR ESTA NOTA UNA VEZ QUE INTRODUZCA EL TEXTO DE SU MANUSCRITO): EL ESTILO NARRATIVO UTILIZADO POR LA REVISTA ES: PRIMERA PERSONA, VOZ ACTIVA. ESTO SE APLICA PARA TODO EL TEXTO INCLUYENDO LOS RESÚMENES. </w:t>
       </w:r>
       <w:r w:rsidRPr="003E0859">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -869,774 +806,755 @@
         <w:t>(Por ejemplo, "tomamos 80 muestras" en lugar del viejo estilo "se tomaron 80 muestras"). Si desea actualizarse en este campo, sugerimos esta lectura: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:tooltip="https://protect.checkpoint.com/v2/r01/___https://www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZT" w:history="1">
         <w:r w:rsidRPr="003E0859">
           <w:rPr>
             <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="es" w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://www.nature.com/nature-portfolio/for-authors/write</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2877FA4C" w14:textId="77777777" w:rsidR="003E0859" w:rsidRDefault="003E0859" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="203C293F" w14:textId="77777777" w:rsidR="00580201" w:rsidRPr="00580201" w:rsidRDefault="00580201" w:rsidP="00580201">
-[...1 lines deleted...]
-        <w:spacing w:after="160"/>
+    <w:p w14:paraId="203C293F" w14:textId="73F57C89" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>. Calibri, 9pt, justificado. Inicia con el título del artículo en inglés dentro de comillas “”. Tiene la misma estructura, formato, longitud y función que el resumen, pero en idioma inglés.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160"/>
+        <w:t xml:space="preserve">. Calibri, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F15FA" w:rsidRPr="003F6A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F6A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>pt, justificado. Inicia con el título del artículo en inglés dentro de comillas “”. Tiene la misma estructura, formato, longitud y función que el resumen, pero en idioma inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F071B32" w14:textId="77777777" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAB27AE" w14:textId="77777777" w:rsidR="00580201" w:rsidRPr="00580201" w:rsidRDefault="00580201" w:rsidP="00580201">
-[...1 lines deleted...]
-        <w:spacing w:after="160"/>
+    <w:p w14:paraId="0EAB27AE" w14:textId="77777777" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ABSTRACT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">. “Gardening for Coral Reef restoration in the Golfo Dulce, Costa Rica: A practical test”. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: The coral reefs of the Costa Rican South Pacific are disappearing due to anthropogenic pollution and sedimentation. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Objective</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">: To develop a coral nursery and establish its viability for local restoration of </w:t>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00580201">
+        <w:t xml:space="preserve">: To develop a coral nursery and establish its viability for local restoration of scleractinian corals. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Methods</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Between December 2014 and </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00580201">
+        <w:t xml:space="preserve">: Between December 2014 and May 2016 we kept a coral nursery in the middle of the water column in Punta Encanto, Golfo Dulce.  The structure had fragments of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>May 2016</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00580201">
+        <w:t>Porites</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> we kept a coral nursery in the middle of the water column in Punta Encanto, Golfo Dulce.  The structure had fragments of Porites lobata, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Psammocora</w:t>
+        <w:t>lobata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> stellata and </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Pavona</w:t>
+        <w:t>Psammocora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>varians</w:t>
+        <w:t>stellata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F6A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Pavona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F6A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F6A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>varians</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F6A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t xml:space="preserve"> on cement “cookies”. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Results</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Phosphate </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00580201">
+        <w:t>: Phosphate concentration and high salinity adversely affected the growth of all the species, but the fragments of P. stellata produced acceptable results. Conclusion: coral gardening is feasible for ecological restoration in the South Pacific of Costa Rica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571E01DF" w14:textId="1A38838E" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00580201">
+      </w:pPr>
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>: Calibri, 9pt, izquierda, en minúscula y separadas por coma, debe incluir 5-7 palabras que describan el tema y que no estén en el título, ni en el resumen.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">: Calibri, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F15FA" w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00580201">
+        <w:t>pt, izquierda, en minúscula y separadas por coma, debe incluir 5-7 palabras que describan el tema y que no estén en el título, ni en el resumen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353AA2AD" w14:textId="77777777" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="257F9872" w14:textId="72C4AE42" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>. Calibri, 9pt, justificado. Incluirá los objetivos principales de la investigación, alcance, metodología empleada, resultados principales y conclusiones. El resumen debe ser claro, coherente y conciso, para lo cual se sugiere revisar y verificar datos, sintaxis, ortografía, no incluir ecuaciones, figuras, cuadros, ni referencias bibliográficas. Debe reflejar fielmente el contenido del artículo. Su redacción debe estar en primera persona; todo en un mismo párrafo de 100-250 palabras.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160"/>
+        <w:t xml:space="preserve">. Calibri, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F15FA" w:rsidRPr="003F6A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F6A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>pt, justificado. Incluirá los objetivos principales de la investigación, alcance, metodología empleada, resultados principales y conclusiones. El resumen debe ser claro, coherente y conciso, para lo cual se sugiere revisar y verificar datos, sintaxis, ortografía, no incluir ecuaciones, figuras, cuadros, ni referencias bibliográficas. Debe reflejar fielmente el contenido del artículo. Su redacción debe estar en primera persona; todo en un mismo párrafo de 100-250 palabras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B081FD6" w14:textId="77777777" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Ejemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BA2716" w14:textId="77777777" w:rsidR="00580201" w:rsidRPr="00580201" w:rsidRDefault="00580201" w:rsidP="00580201">
-[...1 lines deleted...]
-        <w:spacing w:after="160"/>
+    <w:p w14:paraId="71BA2716" w14:textId="77777777" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: Los corales del Golfo Dulce del Pacífico Sur de Costa Rica están desapareciendo debido a la contaminación y sedimentación por origen antrópico. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Objetivo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: Desarrollar una guardería de corales en Punta Encanto con el fin de establecer su viabilidad y replicarlo en otras partes del Pacífico costarricense, el estudio se realizó entre diciembre del 2014 y mayo del 2016. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Metodología</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Construimos una estructura de jardinería que colocamos a media columna de agua, utilizamos fragmentos de oportunidad de las especies de coral </w:t>
-[...89 lines deleted...]
-      <w:r w:rsidRPr="00580201">
+        <w:t xml:space="preserve">: Construimos una estructura de jardinería que colocamos a media columna de agua, utilizamos fragmentos de oportunidad de las especies de coral Porites lobata, Psammocora stellata y Pavona varians que colocamos en galletas de cemento y de esta forma realizamos una medición de su crecimiento en cm3 y tomamos además muestras de agua para su análisis físico químico. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Determinamos que la especie P. </w:t>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00580201">
+        <w:t xml:space="preserve">: Determinamos que la especie P. stellata fue la de mostró mejor crecimiento, la menor concentración de nutrientes tuvo lugar a media columna de agua, los silicatos fueron los más abundantes en todo el periodo del estudio. En general, podemos decir que los niveles concentración en nutrientes son normales respecto a los reportados en otros estudios similares. La alta concentración salina y de fosfato afectó negativamente el crecimiento en todas las especies evaluadas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Conclusión</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>: El estudio demostró la factibilidad de realizar jardinerías de coral en el Golfo Dulce como una técnica de restauración ecológica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7A68BD" w14:textId="77777777" w:rsidR="00580201" w:rsidRPr="00580201" w:rsidRDefault="00580201" w:rsidP="00580201">
-[...1 lines deleted...]
-        <w:spacing w:after="160"/>
+    <w:p w14:paraId="0D7A68BD" w14:textId="55D6CA15" w:rsidR="00580201" w:rsidRPr="003F6A4C" w:rsidRDefault="00580201" w:rsidP="006F15FA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Palabras clave:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580201">
+      <w:r w:rsidRPr="003F6A4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Calibri, 9pt, izquierda, en minúscula y separadas por coma, debe incluir 5-7 palabras que describan el tema y que ni estén en el título, ni estén en el resumen.</w:t>
+        <w:t xml:space="preserve"> Calibri, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F15FA" w:rsidRPr="003F6A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F6A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>pt, izquierda, en minúscula y separadas por coma, debe incluir 5-7 palabras que describan el tema y que ni estén en el título, ni estén en el resumen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7FE5D5" w14:textId="77777777" w:rsidR="002E5F89" w:rsidRPr="00F56B13" w:rsidRDefault="002E5F89" w:rsidP="002E5F89">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C5C11C1" w14:textId="77777777" w:rsidR="00585056" w:rsidRPr="004A1BA3" w:rsidRDefault="00585056" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
@@ -1885,156 +1803,151 @@
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
               <w:r w:rsidR="00DF60C0">
                 <w:rPr>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1308AFC2" w14:textId="314A1C0A" w:rsidR="000E6C3F" w:rsidRPr="00531FA4" w:rsidRDefault="00B44E08" w:rsidP="00531FA4">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="0093532B">
                 <w:rPr>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
-                <w:t>Haga una exposición clara del problema, basada en la literatura relevante; indique concretamente el lugar; duración del estudio; tamaño de muestra; métodos y resultados; en la discusión compare sus resultados con los ya publicados en la literatura (si sus resultados son inesperados, analice posibles causas), y cierre con un párrafo de conclusión. Además, puede adjuntar fotografías que ilustren su estudio.</w:t>
+                <w:t xml:space="preserve">Haga una exposición clara del problema, basada en la literatura relevante; indique concretamente el lugar; duración del estudio; tamaño de muestra; métodos y resultados; en la discusión compare sus resultados con los ya publicados en la literatura (si sus resultados son </w:t>
+              </w:r>
+              <w:r w:rsidRPr="0093532B">
+                <w:rPr>
+                  <w:lang w:val="es-ES_tradnl"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>inesperados, analice posibles causas), y cierre con un párrafo de conclusión. Además, puede adjuntar fotografías que ilustren su estudio.</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4F4B6444" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="006E6A0A" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="titulos"/>
         <w:tag w:val="Materiales y Métodos"/>
         <w:id w:val="1166982493"/>
         <w:placeholder>
           <w:docPart w:val="019015AC926843D2858E35B612EBBAD8"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="1A5266C9" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="003455F1" w:rsidRDefault="003455F1" w:rsidP="000E6C3F">
+        <w:p w14:paraId="7343E6FB" w14:textId="2C136045" w:rsidR="003455F1" w:rsidRPr="006F15FA" w:rsidRDefault="003455F1" w:rsidP="003455F1">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003455F1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>MATERIALES Y MÉTODOS</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="663DFDF1" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="003455F1" w:rsidRDefault="000E6C3F" w:rsidP="00640858">
-[...9 lines deleted...]
-    </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Estilo10"/>
         </w:rPr>
         <w:alias w:val="Materiales y Métodos"/>
         <w:tag w:val="Materiales y Métodos"/>
         <w:id w:val="-2116827448"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Fuentedeprrafopredeter"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="62F4A556" w14:textId="77777777" w:rsidR="00F508C8" w:rsidRPr="003455F1" w:rsidRDefault="00F508C8" w:rsidP="00F508C8">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003455F1">
             <w:rPr>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0F01229F" w14:textId="47A0B79D" w:rsidR="00640858" w:rsidRPr="003455F1" w:rsidRDefault="00640858" w:rsidP="00640858">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003455F1">
             <w:rPr>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
-            <w:lastRenderedPageBreak/>
             <w:t>Esta sección debe ser lo suficientemente completa</w:t>
           </w:r>
           <w:r w:rsidR="00C45B14">
             <w:rPr>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t xml:space="preserve"> y </w:t>
           </w:r>
           <w:r w:rsidRPr="003455F1">
             <w:rPr>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t>detall</w:t>
           </w:r>
           <w:r w:rsidR="00C45B14">
             <w:rPr>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t>ada</w:t>
           </w:r>
           <w:r w:rsidRPr="003455F1">
             <w:rPr>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t xml:space="preserve"> como para permitir que el trabajo sea repetido por otros. Sin embargo, sólo los procedimientos verdaderamente nuevos deben ser descritos con detalle, los procedimientos publicados anteriormente deben ser citados, y mencionar brevemente las modificaciones importantes de procedimientos ya publicados.</w:t>
@@ -2102,62 +2015,57 @@
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t xml:space="preserve"> estudio se hizo en un solo lugar, </w:t>
           </w:r>
           <w:r w:rsidR="00975C5A" w:rsidRPr="002C0D51">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t>no</w:t>
           </w:r>
           <w:r w:rsidR="00975C5A" w:rsidRPr="002C0D51">
             <w:rPr>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t xml:space="preserve"> incluya</w:t>
           </w:r>
           <w:r w:rsidR="00975C5A">
             <w:rPr>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t xml:space="preserve"> mapa, simplemente presente las coordenadas geográficas del sitio.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4C5D9897" w14:textId="77777777" w:rsidR="00640858" w:rsidRDefault="00000000" w:rsidP="003455F1">
+        <w:p w14:paraId="3DB3C1C1" w14:textId="7E610C55" w:rsidR="00640858" w:rsidRDefault="00000000" w:rsidP="003455F1">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3DB3C1C1" w14:textId="77777777" w:rsidR="00640858" w:rsidRDefault="00640858" w:rsidP="003455F1">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="341CEE58" w14:textId="77777777" w:rsidR="00640858" w:rsidRPr="003455F1" w:rsidRDefault="00640858" w:rsidP="003455F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="Resultados"/>
         <w:tag w:val="Resultados"/>
         <w:id w:val="-726374256"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="54F068A7" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00C629B1" w:rsidRDefault="00DF3A75" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r w:rsidRPr="00C629B1">
             <w:rPr>
@@ -2578,309 +2486,294 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:id w:val="1024991288"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="472335871"/>
             <w:placeholder>
               <w:docPart w:val="E042FAC1A31C446DABCFE8090685BB1A"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtContent>
-            <w:p w14:paraId="008DD8EE" w14:textId="77777777" w:rsidR="006E3597" w:rsidRPr="003455F1" w:rsidRDefault="006E3597" w:rsidP="00C479DD">
+            <w:p w14:paraId="008DD8EE" w14:textId="20D895C0" w:rsidR="006E3597" w:rsidRPr="003455F1" w:rsidRDefault="006E3597" w:rsidP="00C479DD">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
               </w:pPr>
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="003455F1">
                 <w:rPr>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
-                <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
+                <w:t>Calibri</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="003455F1">
+                <w:rPr>
+                  <w:lang w:val="es-ES_tradnl"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="01560C9F" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="es-ES"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF0000"/>
                   <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
                 </w:rPr>
                 <w:t>É</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="002C7002">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF0000"/>
                   <w:lang w:eastAsia="ja-JP"/>
                 </w:rPr>
-                <w:t>ste</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve"> es un ejemplo, por favor use sus iniciales y contribuciones, y ajuste este párrafo a las características de su trabajo:</w:t>
+                <w:t>ste es un ejemplo, por favor use sus iniciales y contribuciones, y ajuste este párrafo a las características de su trabajo:</w:t>
               </w:r>
               <w:r w:rsidR="002C7002">
                 <w:rPr>
                   <w:lang w:val="es-ES"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="534F9968" w14:textId="6DAF8389" w:rsidR="002C7002" w:rsidRDefault="006E3597" w:rsidP="00C479DD">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF0000"/>
                   <w:sz w:val="18"/>
                   <w:lang w:val="es-ES"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:t>D</w:t>
               </w:r>
               <w:r w:rsidR="002C7002">
                 <w:t>eclar</w:t>
               </w:r>
               <w:r>
                 <w:t>o/declaramos</w:t>
               </w:r>
               <w:r w:rsidR="002C7002">
-                <w:t xml:space="preserve"> haber cumplido con todos los requisitos éticos y legales pertinentes, tanto durante el estudio como en la preparación de este documento; que no hay conflictos de interés de ningún tipo, y que todas las fuentes financieras se detallan plena y claramente en la sección de agradecimientos. Asimismo, est</w:t>
+                <w:t xml:space="preserve"> haber cumplido con todos los requisitos éticos y legales pertinentes, tanto durante el estudio como en la preparación de este documento; que no hay conflictos de interés de ningún tipo, y que todas las fuentes financieras se detallan plena y claramente en la </w:t>
+              </w:r>
+              <w:r w:rsidR="002C7002">
+                <w:lastRenderedPageBreak/>
+                <w:t>sección de agradecimientos. Asimismo, est</w:t>
               </w:r>
               <w:r>
                 <w:t>oy/estamos</w:t>
               </w:r>
               <w:r w:rsidR="002C7002">
                 <w:t xml:space="preserve"> de acuerdo con la versión editada final de esta publicación. El respectivo documento legal firmado se encuentra en los archivos de la revista.</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="2FBD0EE3" w14:textId="77777777" w:rsidR="002C7002" w:rsidRPr="00C479DD" w:rsidRDefault="002C7002" w:rsidP="00C479DD">
+            <w:p w14:paraId="5F6FAA1D" w14:textId="4FA7E92E" w:rsidR="001F762F" w:rsidRPr="00E50DC3" w:rsidRDefault="002C7002" w:rsidP="00E50DC3">
               <w:pPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:lang w:eastAsia="ja-JP"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:lang w:eastAsia="ja-JP"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <w:t xml:space="preserve">La declaración de contribución de cada autor es la siguiente: </w:t>
               </w:r>
               <w:r w:rsidRPr="00C479DD">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:lang w:eastAsia="ja-JP"/>
                 </w:rPr>
                 <w:t>J.G.A.R. y M.C.C.: Diseño del estudio, recolección y análisis de datos. V.P.M.: Recopilación de datos. Todos los coautores.: preparación y aprobación final del manuscrito.</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="02F0E7B8" w14:textId="77777777" w:rsidR="002C7002" w:rsidRDefault="00000000" w:rsidP="002C7002">
-[...6 lines deleted...]
-            </w:p>
           </w:sdtContent>
         </w:sdt>
-        <w:p w14:paraId="2422A063" w14:textId="6EF63BBB" w:rsidR="00E22AAB" w:rsidRPr="00FE1C16" w:rsidRDefault="00000000" w:rsidP="002C7002">
-[...5 lines deleted...]
-        </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="5F6FAA1D" w14:textId="77777777" w:rsidR="001F762F" w:rsidRPr="00E22AAB" w:rsidRDefault="001F762F" w:rsidP="000E6C3F">
-[...3 lines deleted...]
-    </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="Referencias"/>
         <w:tag w:val="Referencias"/>
         <w:id w:val="1000548069"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="59DE048F" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000E6C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>REFERENCIAS</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3561BC9D" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="00000000" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:alias w:val="Referencias"/>
         <w:tag w:val="Referencias"/>
         <w:id w:val="-2142408724"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof w:val="0"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
               <w:lang w:val="es-CR"/>
             </w:rPr>
             <w:alias w:val="Referencias"/>
             <w:tag w:val="Referencias"/>
             <w:id w:val="264279896"/>
             <w:placeholder>
               <w:docPart w:val="3082E5BC633C46E286AFA6BA543916C4"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
-            <w:p w14:paraId="1ED6312D" w14:textId="1316C121" w:rsidR="000E6C3F" w:rsidRPr="003E0859" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+            <w:p w14:paraId="1ED6312D" w14:textId="560E27E5" w:rsidR="000E6C3F" w:rsidRPr="00E50DC3" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
               <w:pPr>
                 <w:pStyle w:val="EndNoteBibliography"/>
                 <w:spacing w:after="0"/>
                 <w:rPr>
                   <w:lang w:val="es-CR"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="00F63AA6">
+              <w:r w:rsidRPr="00E50DC3">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:noProof w:val="0"/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
                   <w:lang w:val="es-CR"/>
                 </w:rPr>
-                <w:t>Use letra Calibri 9pt, con un renglón de espacio entre cada una y sangría francesa. Se enlistan en orden alfabético y en formato APA 7.</w:t>
+                <w:t xml:space="preserve">Use letra Calibri </w:t>
+              </w:r>
+              <w:r w:rsidR="00E50DC3" w:rsidRPr="00E50DC3">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof w:val="0"/>
+                  <w:lang w:val="es-CR"/>
+                </w:rPr>
+                <w:t>11</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E50DC3">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof w:val="0"/>
+                  <w:lang w:val="es-CR"/>
+                </w:rPr>
+                <w:t>pt, con un renglón de espacio entre cada una y sangría francesa. Se enlistan en orden alfabético y en formato APA 7.</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1A294322" w14:textId="6AFBD4E5" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A234116" w14:textId="540AE79F" w:rsidR="00C479DD" w:rsidRDefault="00C479DD" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4164AC28" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRDefault="00C479DD" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
@@ -2897,94 +2790,94 @@
           <w:b/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC105A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>EJEMPLOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7950F682" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00AC105A" w:rsidRDefault="00C479DD" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A1485FF" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00F63AA6" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="0A1485FF" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk65490686"/>
-      <w:r w:rsidRPr="00F63AA6">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Artículo de revista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50654813" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="007C546C" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="50654813" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C546C">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56B392FE" wp14:editId="3100B862">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>53900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>37726</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6210605" cy="376518"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="6 Cuadro de texto"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -3062,382 +2955,273 @@
                             <w:r w:rsidRPr="00A664AC">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(número de la revista), número de página inicio – número de página fin. https://doi.org/xx.xxxxxxxxxx.    </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="56B392FE">
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="56B392FE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="6 Cuadro de texto" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:2.95pt;width:489pt;height:29.65pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAH4REimAIAALkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7sJJNCIDUqDqCoh&#10;QA0VZ8drEwvb49pOdtNfz9i7CYFyoepld+x58/U8M+cXrdFkI3xQYCs6OCopEZZDrexjRX/dX305&#10;oyREZmumwYqKbkWgF9PPn84bNxFDWIGuhSfoxIZJ4yq6itFNiiLwlTAsHIETFpUSvGERj/6xqD1r&#10;0LvRxbAsx0UDvnYeuAgBby87JZ1m/1IKHm+lDCISXVHMLeavz99l+hbTczZ59MytFO/TYP+QhWHK&#10;YtC9q0sWGVl79Zcro7iHADIecTAFSKm4yDVgNYPyTTWLFXMi14LkBLenKfw/t/xmc+eJqis6psQy&#10;g080JvM1qz2QWpAo2giJpMaFCWIXDtGx/QYtPvbuPuBlqr2V3qQ/VkVQj3Rv9xSjH8LxcjwclONy&#10;RAlH3fHpeDQ4S26KF2vnQ/wuwJAkVNTjE2Zm2eY6xA66g6RgAbSqr5TW+ZDaRsy1JxuGD65jzhGd&#10;v0JpSxrM5HhUZsevdMn13n6pGX/q0ztAoT9tUziRG6xPKzHUMZGluNUiYbT9KSQSnAl5J0fGubD7&#10;PDM6oSRW9BHDHv+S1UeMuzrQIkcGG/fGRlnwHUuvqa2fdtTKDo9veFB3EmO7bPvOWUK9xcbx0M1f&#10;cPxKIdHXLMQ75nHgsFdwicRb/EgN+DrQS5SswP957z7hcQ5QS0mDA1zR8HvNvKBE/7A4IV8HJydp&#10;4vPhZHQ6xIM/1CwPNXZt5oAtM8B15XgWEz7qnSg9mAfcNbMUFVXMcoxd0bgT57FbK7iruJjNMghn&#10;3LF4bReOJ9eJ3tRg9+0D865v8DRiN7AbdTZ50+cdNllamK0jSJWHIBHcsdoTj/shj1G/y9ICOjxn&#10;1MvGnT4DAAD//wMAUEsDBBQABgAIAAAAIQCPhtvv2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUjcqNNKiZyQTVVQ4cKJFnF2Y9e2iNdR7Kbh7zEnOI5m9Oa128UPbNZTdIEQ&#10;1qsCmKY+KEcG4eP48iCAxSRJySGQRvjWEbbd7U0rGxWu9K7nQzIsQyg2EsGmNDacx95qL+MqjJpy&#10;dw6TlynHyXA1yWuG+4FviqLiXjrKD1aO+tnq/utw8Qj7J1ObXsjJ7oVybl4+z2/mFfH+btk9Akt6&#10;SX9j+NXP6tBlp1O4kIpsQBBlHiKUNbDc1qLK+YRQlRvgXcv/63c/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAAfhESKYAgAAuQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAI+G2+/ZAAAABgEAAA8AAAAAAAAAAAAAAAAA8gQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;">
+              <v:shape id="6 Cuadro de texto" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:2.95pt;width:489pt;height:29.65pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQB7U4L6fwIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykTdoFdYosRYYB&#13;&#10;QVssHXpWZKkRKouapMTOfn0p2Xm066XDLjYlfnx9Inl13VSabIXzCkxB+72cEmE4lMo8FfTXw/zL&#13;&#10;JSU+MFMyDUYUdCc8vZ58/nRV27EYwBp0KRxBJ8aPa1vQdQh2nGWer0XFfA+sMKiU4CoW8OiestKx&#13;&#10;Gr1XOhvk+SirwZXWARfe4+1Nq6ST5F9KwcOdlF4EoguKuYX0dem7it9scsXGT47ZteJdGuwfsqiY&#13;&#10;Mhj04OqGBUY2Tv3lqlLcgQcZehyqDKRUXKQasJp+/qaa5ZpZkWpBcrw90OT/n1t+u13ae0dC8w0a&#13;&#10;fMBISG392ONlrKeRrop/zJSgHincHWgTTSAcL0eDfj7Kh5Rw1J1djIb9y+gmO1pb58N3ARWJQkEd&#13;&#10;Pktii20XPrTQPSQG86BVOVdap0NsBTHTjmwZPqIOKUd0/gqlDakxk7Nhnhy/0kXXB/uVZvy5S+8E&#13;&#10;hf60ieFEapourSMTSQo7LSJGm59CElUmQt7JkXEuzCHPhI4oiRV9xLDDH7P6iHFbB1qkyGDCwbhS&#13;&#10;BlzL0mtqy+c9tbLF4xue1B3F0KyarkNWUO6wcRy0M+UtnyskesF8uGcOhwh7BRdDuMOP1ICvA51E&#13;&#10;yRrcn/fuIx57G7WU1DiUBfW/N8wJSvQPg13/tX9+Hqc4Hc6HFwM8uFPN6lRjNtUMsGX6uIIsT2LE&#13;&#10;B70XpYPqEffHNEZFFTMcYxc07MVZaFcF7h8uptMEwrm1LCzM0vLoOtIbG+yheWTOdg0ecDRuYT++&#13;&#10;bPymz1tstDQw3QSQKg1BJLhltSMeZz6NUbef4lI5PSfUcYtOXgAAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;ANk3FPTdAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaMOlRI5aZyKR+HC&#13;&#10;iRZxduOtHRHbke2m4e9ZTnAZaTS782i3ixvZjDENwUu4XxXA0PdBD95I+Di83AlgKSuv1Rg8SvjG&#13;&#10;BNvu+qpVjQ4X/47zPhtGJj41SoLNeWo4T71Fp9IqTOhJO4XoVCYaDddRXcjcjXxdFBV3avCUYNWE&#13;&#10;Txb7r/3ZSdg9mtr0QkW7E3oY5uXz9GZepby9WZ43BA8bYBmX/PcBvxuoP3RU7BjOXic2ShAlHUoo&#13;&#10;a2Ck1qIifpRQlWvgXcv/b+h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#13;&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHtTgvp/AgAA&#13;&#10;jQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANk3FPTd&#13;&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#13;&#10;BQAAAAA=&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00A664AC" w:rsidR="00C479DD" w:rsidP="00C479DD" w:rsidRDefault="00C479DD" w14:paraId="2509968E" w14:textId="77777777">
+                    <w:p w14:paraId="4AF6B508" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00A664AC" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A664AC">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Apellido, A., Apellido, B. y Apellido, C. (2019). Título del artículo específico. </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A664AC">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Título de la Revista</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A664AC">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00A664AC">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Volumen</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A664AC">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t>(</w:t>
-[...7 lines deleted...]
-                        <w:t xml:space="preserve">número de la revista), número de página inicio – número de página fin. https://doi.org/xx.xxxxxxxxxx.    </w:t>
+                        <w:t xml:space="preserve">(número de la revista), número de página inicio – número de página fin. https://doi.org/xx.xxxxxxxxxx.    </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588AE2D5" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="007C546C" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="588AE2D5" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="632CEEBA" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="007C546C" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="632CEEBA" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2293C736" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="2293C736" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00205EDD">
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100A8B">
+        <w:t xml:space="preserve">El título y el volumen van en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>cursiva</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00100A8B">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0095623A">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>itálica</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00100A8B">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4E31AB" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="003E0859" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="1A4E31AB" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="44D438CC" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00A664AC" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D438CC" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E0859">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Horn</w:t>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00A664AC">
+        <w:t xml:space="preserve">Horn, S. P., Johanson, E. N., Haberyan, K. A., Boehm, M. S., Johanson, J. L., Sánchez P., M., &amp; Hernández V., M. (2018). Observaciones limnológicas iniciales en cinco pequeños lagos del Pacífico Sur, Costa Rica. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>UNED Research Journal, 10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A664AC">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 119-134. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00A664AC">
+        <w:r w:rsidRPr="00100A8B">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.22458/urj.v10i1.2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C93D57C" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00F63AA6" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="1C93D57C" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F63AA6">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Libro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E71B4AF" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="007C546C" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="6E71B4AF" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C546C">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EA972FF" wp14:editId="1F2F1D64">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>53900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>16735</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6085840" cy="273424"/>
                 <wp:effectExtent l="0" t="0" r="10160" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="4 Cuadro de texto"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -3556,178 +3340,172 @@
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Título del trabajo</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A664AC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>. Editorial.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2D9816" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="007C546C" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="1B2D9816" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F3036DE" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="007C546C" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="3F3036DE" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="Contenido1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37B5C94D" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="003E0859" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="37B5C94D" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A664AC">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Herrera C., C. y Rosillo P., M. (2019). </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E0859">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Confort y eficiencia energética en el diseño de edificaciones</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E0859">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Universidad del Valle. </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="003E0859">
+        <w:r w:rsidRPr="00100A8B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.reddebibliotecas.org.co/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53F862F7" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="003E0859" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="53F862F7" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003E0859">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF98F52" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="003E0859" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="7AF98F52" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E0859">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Capítulo de libro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FC24B7" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="003E0859" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="52FC24B7" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C546C">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="454A10AA" wp14:editId="48E6E8D2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>53900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>12962</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6085840" cy="246530"/>
                 <wp:effectExtent l="0" t="0" r="10160" b="20320"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="4 Cuadro de texto"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -3918,184 +3696,174 @@
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>xxx</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00A664AC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>). Editorial.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1957EC" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="003E0859" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="2E1957EC" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73CBC4C1" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="007C546C" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="73CBC4C1" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B4808B6" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="003E0859" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="6B4808B6" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E0859">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Renteria</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="003E0859">
+        <w:t xml:space="preserve">Renteria S., P. (2006). El comienzo de la renovación. En M. A. Flórez G. (Ed.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Bogotá: Renovación Urbana, Renovación Humana</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E0859">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 80-100). Empresa de Renovación Urbana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45831DD6" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="007C546C" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="45831DD6" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="521C6DFD" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00952034" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="521C6DFD" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E0859">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Tesis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B4552F" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="007C546C" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="27B4552F" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C546C">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D839451" wp14:editId="53BE7732">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4594</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>26184</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6130137" cy="264459"/>
                 <wp:effectExtent l="0" t="0" r="23495" b="21590"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="8 Cuadro de texto"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -4222,224 +3990,245 @@
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-CR"/>
                         </w:rPr>
                         <w:t>Título de la tesis</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A664AC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-CR"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> [Tesis de maestría, doctorado, etc. Nombre de la institución que otorgó el título]. Nombre de la base de datos.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C34B07C" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="007C546C" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="4C34B07C" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A4D66DF" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="007C546C" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="2A4D66DF" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76704F2D" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00A664AC" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="76704F2D" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E0859">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Sáenz Jiménez, F. A. (2017). </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E0859">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Factores ambientales y antrópicos que determinan la presencia y distribución del Cóndor Andino y la selección de lugares de anidación y descanso: un enfoque multiescalar</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E0859">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Tesis de Doctorado, Pontificia Universidad Javeriana]. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A664AC">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Repositorio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A664AC">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A664AC">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Institucional</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A664AC">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Pontificia Universidad Javeriana.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D9A6D34" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="003E0859" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00100A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Pontificia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00100A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Universidad Javeriana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9A6D34" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="385C4779" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00952034" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="385C4779" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00952034">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Página Web</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472EAFCB" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="003E0859" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="472EAFCB" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C546C">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71B728A1" wp14:editId="1A9E8C25">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>9077</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>62491</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6320333" cy="407895"/>
                 <wp:effectExtent l="0" t="0" r="23495" b="11430"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="10 Cuadro de texto"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6320333" cy="407895"/>
                         </a:xfrm>
@@ -4552,227 +4341,221 @@
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Título de la página web</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A664AC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>. Nombre de la página. Recuperado el día-mes-año de https://url.com</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651AD97B" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="003E0859" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="651AD97B" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5216429D" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="003E0859" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="5216429D" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C1E68F6" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="7C1E68F6" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35AD9396" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00A664AC" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="35AD9396" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A664AC">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Center for Systems Science and Engineering. (2020). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A664AC">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>COVID-19 Dashboard by the Center for Systems Science and Engineering (CSSE) at Johns Hopkins University. Johns Hopkins University</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A664AC">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:anchor="/bda7594740fd40299423467b48e9ecf6" w:history="1">
-        <w:r w:rsidRPr="00A664AC">
+        <w:r w:rsidRPr="00100A8B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html#/bda7594740fd40299423467b48e9ecf6</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A664AC">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F03C2D3" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00952034" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="5F03C2D3" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E55F09F" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="003E0859" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="2E55F09F" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E0859">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Más información:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FCC0AE" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="003E0859" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
+    <w:p w14:paraId="31FCC0AE" w14:textId="77777777" w:rsidR="00C479DD" w:rsidRPr="00100A8B" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="003E0859">
+        <w:r w:rsidRPr="00100A8B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.apastyle.org/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003E0859">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29171BA7" w14:textId="4878A089" w:rsidR="00F633E9" w:rsidRPr="003E0859" w:rsidRDefault="00C479DD" w:rsidP="00C479DD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="003E0859">
+        <w:r w:rsidRPr="00100A8B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://biblioteca.uah.es/investigacion/documentos/Ejemplos-apa-buah.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="003E0859">
+      <w:r w:rsidRPr="00100A8B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F633E9" w:rsidRPr="003E0859">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F7F5F8C" w14:textId="276A038E" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="Subtitulos1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C546C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -5139,218 +4922,218 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>. Mating was performed between the following color patterns: A with B., B. with C.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:shape id="1 Cuadro de texto" style="position:absolute;margin-left:.3pt;margin-top:-.3pt;width:493.05pt;height:420.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1031" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMVlkNmwIAAMEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7sJSSgRG5QGUVVC&#10;gAoVZ8drEwvb49pOdtNfz9i7CYFyoepld+x58/U8M2fnrdFkI3xQYCs6OCopEZZDrexjRX/dX375&#10;SkmIzNZMgxUV3YpAz2efP501biqGsAJdC0/QiQ3TxlV0FaObFkXgK2FYOAInLColeMMiHv1jUXvW&#10;oHeji2FZTooGfO08cBEC3l50SjrL/qUUPN5IGUQkuqKYW8xfn7/L9C1mZ2z66JlbKd6nwf4hC8OU&#10;xaB7VxcsMrL26i9XRnEPAWQ84mAKkFJxkWvAagblm2ruVsyJXAuSE9yepvD/3PLrza0nqsa3o8Qy&#10;g080IIs1qz2QWpAo2giJpMaFKWLvHKJj+w3aZNDfB7xMtbfSm/THqgjqke7tnmL0QzheToaTwcnx&#10;mBKOuvHxqCxPJ8lP8WLufIjfBRiShIp6fMNMLdtchdhBd5AULYBW9aXSOh9S34iF9mTD8MV1zEmi&#10;81cobUmDqRyPy+z4lS653tsvNeNPfXoHKPSnbQoncof1aSWKOiqyFLdaJIy2P4VEhjMj7+TIOBd2&#10;n2dGJ5TEij5i2ONfsvqIcVcHWuTIYOPe2CgLvmPpNbX1045a2eHxDQ/qTmJsl21urfGuU5ZQb7GB&#10;PHRzGBy/VMj3FQvxlnkcPOwZXCbxBj9SAz4S9BIlK/B/3rtPeJwH1FLS4CBXNPxeMy8o0T8sTsrp&#10;YDRKk58Po/HJEA/+ULM81Ni1WQB2Dk4DZpfFhI96J0oP5gF3zjxFRRWzHGNXNO7ERezWC+4sLubz&#10;DMJZdyxe2TvHk+vEcuqz+/aBedf3eRq1a9iNPJu+afcOmywtzNcRpMqzkHjuWO35xz2Rp6nfaWkR&#10;HZ4z6mXzzp4BAAD//wMAUEsDBBQABgAIAAAAIQCpPk+g2gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI4xT8MwFIR3JP6D9ZDYWqeoCm7ISwWosDBREPNr7NpWYzuy3TT8e8wE0+l0p7uv3c5uYJOK&#10;yQaPsFpWwJTvg7ReI3x+vCwEsJTJSxqCVwjfKsG2u75qqZHh4t/VtM+alRGfGkIwOY8N56k3ylFa&#10;hlH5kh1DdJSLjZrLSJcy7gZ+V1U1d2R9eTA0qmej+tP+7BB2T3qje0HR7IS0dpq/jm/6FfH2Zn58&#10;AJbVnP/K8Itf0KErTIdw9jKxAaEuPYRFkRJuRH0P7IAg1tUaeNfy//jdDwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBMVlkNmwIAAMEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCpPk+g2gAAAAYBAAAPAAAAAAAAAAAAAAAAAPUEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;" w14:anchorId="18AC85CE">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="18AC85CE" id="1 Cuadro de texto" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:-.3pt;width:493.05pt;height:420.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAFg0gEgwIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykSboGdYqsRYYB&#13;&#10;RVssHXpWZKkRKouapMTOfn0p2Xl1vXTYxabEj69PJC+vmkqTjXBegSlov5dTIgyHUpnngv56nH/5&#13;&#10;SokPzJRMgxEF3QpPr6afP13WdiIGsAJdCkfQifGT2hZ0FYKdZJnnK1Ex3wMrDColuIoFPLrnrHSs&#13;&#10;Ru+VzgZ5Ps5qcKV1wIX3eHvTKuk0+ZdS8HAvpReB6IJibiF9Xfou4zebXrLJs2N2pXiXBvuHLCqm&#13;&#10;DAbdu7phgZG1U3+5qhR34EGGHocqAykVF6kGrKafv6lmsWJWpFqQHG/3NPn/55bfbRb2wZHQfIMG&#13;&#10;HzASUls/8XgZ62mkq+IfMyWoRwq3e9pEEwjHy/Fg3D8/G1HCUTc6G+b5xTj6yQ7m1vnwXUBFolBQ&#13;&#10;h++S6GKbWx9a6A4So3nQqpwrrdMh9oK41o5sGL6iDilJdH6C0obUmMrZKE+OT3TR9d5+qRl/6dI7&#13;&#10;QqE/bWI4kbqmS+tARZLCVouI0eankESViZF3cmScC7PPM6EjSmJFHzHs8IesPmLc1oEWKTKYsDeu&#13;&#10;lAHXsnRKbfmyo1a2eHzDo7qjGJplg4XjO+86ZQnlFhvIQTtb3vK5Qr5vmQ8PzOEwYc/gggj3+JEa&#13;&#10;8JGgkyhZgfvz3n3EY4+jlpIah7Og/veaOUGJ/mGw+y/6w2Gc5nQYjs4HeHDHmuWxxqyra8DO6eMq&#13;&#10;sjyJER/0TpQOqifcI7MYFVXMcIxd0LATr0O7MnAPcTGbJRDOr2Xh1iwsj64jy7HPHpsn5mzX5wFH&#13;&#10;5A52Y8wmb9q9xUZLA7N1AKnSLESeW1Y7/nH20zR1eyoul+NzQh226fQVAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQD/j4C73QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInFrHVAV3DRO&#13;&#10;xaNw4URBnN14a1vEdmS7afh7lhNcdrWa2Xm029kPbMKUXQwSbpYVMAx91C4YCR/vzwsBLBcVtBpi&#13;&#10;QAnfmGHbXV60qtHxHN5w2hfDSCTkRkmwpYwN57m36FVexhEDYceYvCp0JsN1UmcS9wO/raqae+UC&#13;&#10;OVg14qPF/mt/8hJ2D2ZteqGS3Qnt3DR/Hl/Ni5TXV/PThsb9BljBufx9wG8Hyg8dBTvEU9CZDRJq&#13;&#10;4klY0CJwLeo7YAcJYlWtgHct/9+h+wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFg0gE&#13;&#10;gwIAAJUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD/&#13;&#10;j4C73QAAAAsBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAA5wUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="005B0658" w:rsidP="005B0658" w:rsidRDefault="005B0658" w14:paraId="47B85CAE" w14:textId="77777777">
+                    <w:p w14:paraId="6B256BFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
                       <w:pPr>
                         <w:pStyle w:val="Ttulo1"/>
                         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b w:val="0"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b w:val="0"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Fotografías:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="005B0658" w:rsidP="005B0658" w:rsidRDefault="005B0658" w14:paraId="1ED19B99" w14:textId="77777777">
+                    <w:p w14:paraId="15AC9CFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C81240">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t>Las fotografías se pueden insertar al final del documento word o si son muy grandes pueden enviarse en archivos separados; en ambos casos deben estar en formato JPG, ai, psd o TIFF, a una resolución mínima de 300 dpi (alta resolución que se confirma ampliando la figura a pantalla completa y que aun así se vea nítida, no pixelada). Las figuras normales se reducirán a un ancho de 6-12 cm por lo que las rotulaciones deben ser fáciles de leer, incluso después de esta reducción</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00F508C8" w:rsidR="00F633E9" w:rsidP="00F633E9" w:rsidRDefault="00F633E9" w14:paraId="672A6659" w14:textId="77777777">
+                    <w:p w14:paraId="7AF5166B" w14:textId="77777777" w:rsidR="00F633E9" w:rsidRPr="00F508C8" w:rsidRDefault="00F633E9" w:rsidP="00F633E9">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="005B0658" w:rsidP="005B0658" w:rsidRDefault="005B0658" w14:paraId="0A37501D" w14:textId="77777777">
+                    <w:p w14:paraId="1A0F1B88" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:noProof/>
                           <w:szCs w:val="23"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12314F57" wp14:editId="7BE54D06">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DEBD8B5" wp14:editId="7BE54D06">
                             <wp:extent cx="1848400" cy="3708806"/>
                             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
-                            <wp:docPr id="890844089" name="0 Imagen"/>
+                            <wp:docPr id="31" name="0 Imagen"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="figura 2 gris reducida 06-feb-15.jpg"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId15" cstate="print">
+                                    <a:blip r:embed="rId14" cstate="print">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1847184" cy="3706366"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00DF60C0" w:rsidR="00F633E9" w:rsidP="00F633E9" w:rsidRDefault="005B0658" w14:paraId="6B8BC83A" w14:textId="7ECA5694">
+                    <w:p w14:paraId="7D08F7DC" w14:textId="7ECA5694" w:rsidR="00F633E9" w:rsidRPr="00DF60C0" w:rsidRDefault="005B0658" w:rsidP="00F633E9">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C479DD">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Fig</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00C479DD" w:rsidR="00C479DD">
+                      <w:r w:rsidR="00C479DD" w:rsidRPr="00C479DD">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C479DD">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 1</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00C479DD" w:rsidR="00B44E08">
+                      <w:r w:rsidR="00B44E08" w:rsidRPr="00C479DD">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
@@ -5368,77 +5151,51 @@
                         </w:rPr>
                         <w:t>Shell color pattern of </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="nfasis"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Drymaeus tripictus</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">. A and B have some white or translucids dots on body whorl </w:t>
-[...25 lines deleted...]
-                        <w:t> </w:t>
+                        <w:t>. A and B have some white or translucids dots on body whorl similar to </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="nfasis"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Drymaeus irazuensis</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>. Mating was performed between the following color patterns: A with B., B. with C.</w:t>
                       </w:r>
@@ -5889,51 +5646,51 @@
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007F73CC">
                               <w:rPr>
                                 <w:noProof/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5223430B" wp14:editId="45706482">
                                   <wp:extent cx="5370195" cy="2371725"/>
                                   <wp:effectExtent l="0" t="0" r="1905" b="3175"/>
                                   <wp:docPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill rotWithShape="1">
-                                          <a:blip r:embed="rId16">
+                                          <a:blip r:embed="rId15">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch/>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5370195" cy="2371725"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                           <a:extLst>
                                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                             </a:ext>
                                           </a:extLst>
@@ -6847,145 +6604,145 @@
     <w:p w14:paraId="1E48B868" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidRDefault="005B0658" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidSect="00B42EF9">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1440" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06F9E0D1" w14:textId="77777777" w:rsidR="00BB1505" w:rsidRDefault="00BB1505" w:rsidP="001E2C81">
+    <w:p w14:paraId="6C32AAC5" w14:textId="77777777" w:rsidR="00F92384" w:rsidRDefault="00F92384" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A265289" w14:textId="77777777" w:rsidR="00BB1505" w:rsidRDefault="00BB1505" w:rsidP="001E2C81">
+    <w:p w14:paraId="7A03298D" w14:textId="77777777" w:rsidR="00F92384" w:rsidRDefault="00F92384" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1290270983"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="7AC633D7" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AF1575" w:rsidRDefault="00730B57" w:rsidP="00315399">
         <w:pPr>
           <w:pStyle w:val="Encabezado"/>
@@ -7150,64 +6907,52 @@
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>UNED Research Journal</w:t>
         </w:r>
         <w:r w:rsidR="61FC0050" w:rsidRPr="006932DF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> (</w:t>
         </w:r>
         <w:r w:rsidR="61FC0050">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve">e-ISSN 1659-441X), Vol. XX(X): </w:t>
+          <w:t>e-ISSN 1659-441X), Vol. XX(X): eXXXX</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="61FC0050" w:rsidRPr="006932DF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="61FC0050">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>XXXX</w:t>
         </w:r>
         <w:r w:rsidR="61FC0050" w:rsidRPr="006932DF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
@@ -7388,73 +7133,51 @@
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>UNED Research Journal</w:t>
     </w:r>
     <w:r w:rsidR="61FC0050" w:rsidRPr="006932DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
     <w:r w:rsidR="61FC0050">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">e-ISSN 1659-441X), Vol. XX(X): </w:t>
-[...21 lines deleted...]
-      <w:t>,</w:t>
+      <w:t>e-ISSN 1659-441X), Vol. XX(X): eXXXX,</w:t>
     </w:r>
     <w:r w:rsidR="61FC0050" w:rsidRPr="006932DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="61FC0050">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>XXXX</w:t>
     </w:r>
     <w:r w:rsidR="61FC0050" w:rsidRPr="006932DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
@@ -7471,61 +7194,61 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>XX</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="01089C8F" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AB1E4A" w:rsidRDefault="00730B57" w:rsidP="00081322">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8838"/>
       </w:tabs>
       <w:ind w:right="-518"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1738DE9F" w14:textId="77777777" w:rsidR="00BB1505" w:rsidRDefault="00BB1505" w:rsidP="001E2C81">
+    <w:p w14:paraId="34ABF898" w14:textId="77777777" w:rsidR="00F92384" w:rsidRDefault="00F92384" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D8F67B8" w14:textId="77777777" w:rsidR="00BB1505" w:rsidRDefault="00BB1505" w:rsidP="001E2C81">
+    <w:p w14:paraId="17E7DE70" w14:textId="77777777" w:rsidR="00F92384" w:rsidRDefault="00F92384" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A7FA119" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -7603,57 +7326,57 @@
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="592FCEBB" wp14:editId="1A1AB5C6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>-3447</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="694944" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="472" name="Rectángulo 472"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
-                      <a:spLocks noChangeArrowheads="1"/>
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="694944" cy="10058400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="0E2786">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="612AD4DC" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="007607B6">
                           <w:pPr>
@@ -7680,53 +7403,54 @@
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="5B158EB9">
             <v:rect id="Rectángulo 472" style="position:absolute;margin-left:-.25pt;margin-top:0;width:54.7pt;height:11in;z-index:-251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:spid="_x0000_s1035" fillcolor="#0e2786" stroked="f" w14:anchorId="592FCEBB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8lcBdOwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11u2zAMfh+wOwh6X+wEzp9RpyjSdhjQ&#10;bcW6HUCRZVuYLGqUEqe7zc6yi42S0zbb3ob5wRBF8tPHj+TF5bE37KDQa7AVn05yzpSVUGvbVvzL&#10;59s3K858ELYWBqyq+KPy/HLz+tXF4Eo1gw5MrZARiPXl4CreheDKLPOyU73wE3DKkrMB7EUgE9us&#10;RjEQem+yWZ4vsgGwdghSeU+316OTbxJ+0ygZPjaNV4GZihO3kP6Y/rv4zzYXomxRuE7LEw3xDyx6&#10;oS09+gx1LYJge9R/QfVaInhowkRCn0HTaKlSDVTNNP+jmodOOJVqIXG8e5bJ/z9Y+eFwj0zXFS+W&#10;M86s6KlJn0i2nz9suzfA4jWJNDhfUuyDu8dYpnd3IL96ZmHbCduqK0QYOiVqojaN8dlvCdHwlMp2&#10;w3uo6QWxD5D0OjbYR0BSgh1TWx6f26KOgUm6XKyLdVFwJsk1zfP5qshT4zJRPqU79OGtgp7FQ8WR&#10;Ckjw4nDnQ6QjyqeQRB+Mrm+1McnAdrc1yA4izsjNbLlajLnGdWK8nef0pbKo9DE8YfpzHGPZUPH1&#10;fDZP6RbiA2m+eh1oyI3uK76KSKexi3rd2DqFBKHNeCaqxp4EjJqN2ofj7kiBUcgd1I8kJcI4zLR8&#10;dOgAv3M20CBX3H/bC1ScmXeW2rGeFkWc/GQU8+WMDDz37M49wkqCqnjgbDxuw7gte4e67eil6am6&#10;K2pho5O4L6xOvGlYkz6nxYrbcG6nqJf13/wCAAD//wMAUEsDBBQABgAIAAAAIQB0wq/p3AAAAAcB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWrtVg5IQp0IIuHFoisTVTZYkrb2O&#10;YqcNfD3bE9xmNaOZt8V2dlaccQy9Jw2rpQKBVPump1bDx/51kYII0VBjrCfU8I0BtuXtTWHyxl9o&#10;h+cqtoJLKORGQxfjkEsZ6g6dCUs/ILH35UdnIp9jK5vRXLjcWblW6kE60xMvdGbA5w7rUzU5DTKZ&#10;pvXm/WSPP+4ts9VnfFG7TOv7u/npEUTEOf6F4YrP6FAy08FP1ARhNSwSDmrgf66mSjMQBxZJulEg&#10;y0L+5y9/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPyVwF07AgAARgQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHTCr+ncAAAABwEAAA8AAAAA&#10;AAAAAAAAAAAAlQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;">
               <v:fill opacity="32896f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00730B57" w:rsidP="007607B6" w:rsidRDefault="00730B57" w14:paraId="60061E4C" w14:textId="77777777">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62288522" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57">
+  <w:p w14:paraId="47885E2A" w14:textId="0B294D41" w:rsidR="00730B57" w:rsidRPr="00AA62BB" w:rsidRDefault="00730B57" w:rsidP="00AA62BB">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7827A54E" wp14:editId="23FDA895">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-460004</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-449580</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="78105" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="12 Rectángulo"/>
@@ -7776,195 +7500,125 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict w14:anchorId="72CFA57A">
             <v:rect id="12 Rectángulo" style="position:absolute;margin-left:-36.2pt;margin-top:-35.4pt;width:6.15pt;height:11in;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#ffce18" stroked="f" strokeweight="2pt" w14:anchorId="54593643" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7j527owIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7aDZM2COkWQLsOA&#10;oi3aDj0rshQbkEVNUv72NnuWvVgpyXazrthhmA8yKZIff0Ty4vLQKrIT1jWgS1qc5ZQIzaFq9Kak&#10;3x5XH6aUOM90xRRoUdKjcPRy/v7dxd7MxAhqUJWwBEG0m+1NSWvvzSzLHK9Fy9wZGKFRKMG2zCNr&#10;N1ll2R7RW5WN8vxjtgdbGQtcOIe3V0lI5xFfSsH9rZROeKJKirH5eNp4rsOZzS/YbGOZqRvehcH+&#10;IYqWNRqdDlBXzDOytc0fUG3DLTiQ/oxDm4GUDRcxB8ymyF9l81AzI2IuWBxnhjK5/wfLb3Z3ljQV&#10;vt2IEs1afKNiRO6xcL9+6s1WQSjR3rgZaj6YO9txDsmQ70HaNvwxE3KIZT0OZRUHTzhenk+LfEIJ&#10;R0mR55PpOI91z16sjXX+i4CWBKKkFr3HarLdtfPoEVV7leDMgWqqVaNUZOxmvVSW7Bg+8Wq1/FxM&#10;Q8ho8pua0kFZQzBL4nQjYpN0bkKeKbNI+aMSwUrpeyGxSJjLKMYV21MMXhnnQvsiiWpWiRTMJMev&#10;jyU0dLCIkUXAgCwxmgG7A+g1E0iPnWLu9INpCnwwzv8WWDIeLKJn0H4wbhsN9i0AhVl1npM+hn9S&#10;mkCuoTpiC1lIs+UMXzX4itfM+TtmcZhw7HBB+Fs8pIJ9SaGjKKnB/njrPuhjj6OUkj0OZ0nd9y2z&#10;ghL1VWP3fyrG4zDNkRlPzkfI2FPJ+lSit+0SsDkKXEWGRzLoe9WT0kL7hHtkEbyiiGmOvkvKve2Z&#10;pU9LAzcRF4tFVMMJNsxf6wfDA3ioaujSx8MTs6ZrZY9DcAP9ILPZq45OusFSw2LrQTax3V/q2tUb&#10;pz82Trepwno55aPWyz6dPwMAAP//AwBQSwMEFAAGAAgAAAAhALFkqorfAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHapnaQpVYhTIaQisWBBwwGceBpHxHYUO224PdMV7GY0&#10;T3/erw6rHdkF5zB4JyHdCGDoOq8H10v4ao7JHliIymk1eocSfjDAob6/q1Sp/dV94uUUe0YhLpRK&#10;golxKjkPnUGrwsZP6Oh29rNVkda553pWVwq3I8+E2HGrBkcfjJrw1WD3fVqshPYdo/iIRV7kW/62&#10;9MfGZEMj5ePD+vIMLOIa/2C46ZM61OTU+sXpwEYJyVO2JfQ2COpARLITKbCW0CLNM+B1xf+XqH8B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+4+du6MCAACXBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsWSqit8AAAAMAQAADwAAAAAAAAAAAAAA&#10;AAD9BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
-      <w:drawing>
-[...68 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="715F103E" wp14:editId="66FF1B40">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="715F103E" wp14:editId="191D0288">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>-7620</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="694690" cy="10066020"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rectángulo 472"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
-                      <a:spLocks noChangeArrowheads="1"/>
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="694690" cy="10066020"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="0E2786">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="5F01B41A" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="00923854">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="topMargin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-            <v:rect id="_x0000_s1036" style="position:absolute;margin-left:0;margin-top:-.6pt;width:54.7pt;height:792.6pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" fillcolor="#0e2786" stroked="f" w14:anchorId="715F103E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUTIigPgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbfaZqqv1HT1aq7i5AW&#10;WLFwANdxEgvHY8Zu03IbzrIXY+x0lwJviDxYHs/M55nvG2d9dewMOyj0GmzJ89GYM2UlVNo2Jf/y&#10;+e7NkjMfhK2EAatKflKeX21ev1r3rlATaMFUChmBWF/0ruRtCK7IMi9b1Qk/AqcsOWvATgQysckq&#10;FD2hdyabjMfzrAesHIJU3tPpzeDkm4Rf10qGj3XtVWCm5FRbSCumdRfXbLMWRYPCtVqeyxD/UEUn&#10;tKVLX6BuRBBsj/ovqE5LBA91GEnoMqhrLVXqgbrJx39089gKp1IvRI53LzT5/wcrPxwekOmKtMs5&#10;s6IjjT4Ra08/bLM3wKaLSeSod76g0Ef3gLFL7+5BfvXMwrYVtlHXiNC3SlRUWR7js98SouEple36&#10;91DRDWIfINF1rLGLgEQEOyZVTi+qqGNgkg7nq+l8RdpJcuUk+Xw8SbplonhOd+jDWwUdi5uSIzWQ&#10;4MXh3odYjiieQ1L5YHR1p41JBja7rUF2EHFEbieL5XzINa4Vw+lsTF9qi1ofwhOmv8QxlvUlX80m&#10;s5RuIV6QxqvTgWbc6K7ky4h0nrrI162tUkgQ2gx7KtXYM4GRs4H7cNwdB5We1dhBdSJGEYaRpidI&#10;mxbwO2c9jXPJ/be9QMWZeWdJlVU+ncb5T8Z0tiAKGV56dpceYSVBlTxwNmy3YXgze4e6aemm/Nzk&#10;NSlZ68RxVHmo6lw+jWyi6fy84pu4tFPUr5/A5icAAAD//wMAUEsDBBQABgAIAAAAIQDr2Y6i3QAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSP0HaytxA5soIJLGQVXVcuuBtFKvJt4m&#10;KfY6ih1I+/U1J7jNalYzb4rdZA074+A7RxJWSwEMqXa6o0bC58fbYgvMB0VaGUco4Rc97MqHWaFy&#10;7S50wHMVGhZDyOdKQhtCn3Pu6xat8kvXI0Xv2w1WhXgODdeDusRwa3gixIZb1VFsaFWPLy3Wp2q0&#10;Evh6HJP0/WR+/uw+M9VXeBWHTMr54/T8BCzgFG7PcMWP6FBGpqMbSXtmJMQhQcJilQC7uiJLgR2j&#10;WG9TAbws+P2A8h8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCUTIigPgIAAEwEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDr2Y6i3QAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAJgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#10;">
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="715F103E" id="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.6pt;width:54.7pt;height:792.6pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBGWTMGIAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCJE2MOEWRtsOA&#13;&#10;bh3Q7QMUWY6FyaJGKbGzrx8lu2mw3Yb5YIii+PT4+LS57VvDTgq9Blvy6STnTFkJlbaHkn//9vhh&#13;&#10;xZkPwlbCgFUlPyvPb7fv3206V6gZNGAqhYxArC86V/ImBFdkmZeNaoWfgFOWkjVgKwKFeMgqFB2h&#13;&#10;tyab5fky6wArhyCV97R7PyT5NuHXtZLhua69CsyUnLiF9Mf038d/tt2I4oDCNVqONMQ/sGiFtnTp&#13;&#10;BepeBMGOqP+CarVE8FCHiYQ2g7rWUqUeqJtp/kc3L41wKvVC4nh3kcn/P1j55fTivmKk7t0TyB+e&#13;&#10;Wdg1wh7UHSJ0jRIVXTeNQmWd88WlIAaeStm++wwVjVYcAyQN+hrbCEjdsT5Jfb5IrfrAJG0u1/Pl&#13;&#10;mgYiKTWlOS7zWRpGJorXcoc+fFTQsrgoOdIsE7w4PfkQ6Yji9UiiD0ZXj9qYFOBhvzPITiLO/WF2&#13;&#10;s1oOtcY1Ythd5PSltqj14XjC9Nc4xrKu5OvFbJHKLcQLkmdaHci4RrclX0Wk0UpRrwdbpSNBaDOs&#13;&#10;iaqxo4BRs2hPX4R+3zNdjerGnT1UZ1IUYfApvStaNIC/OOvIoyX3P48CFWfmk6WprKfzeTR1CuaL&#13;&#10;G5KQ4XVmf50RVhJUyQNnw3IXhodwdKgPDd00HZu8o0nWOmn8xmqkTz5MMo1vJhr9Ok6n3l729jcA&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCz+Yo94QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#13;&#10;EITvSLyDtUjcWrtRipo0ToX4u3FoQOLqJksSaq+j2GkDT8/2BJfVrkYzO1+xm50VJxxD70nDaqlA&#13;&#10;INW+6anV8P72vNiACNFQY6wn1PCNAXbl9VVh8safaY+nKraCQyjkRkMX45BLGeoOnQlLPyCx9ulH&#13;&#10;ZyKfYyub0Zw53FmZKHUnnemJP3RmwIcO62M1OQ1yPU1J+nq0Xz/uJbPVR3xS+0zr25v5ccvjfgsi&#13;&#10;4hz/HHBh4P5QcrGDn6gJwmpgmqhhsUpAXFSVpSAOvKw3qQJZFvI/RfkLAAD//wMAUEsBAi0AFAAG&#13;&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#13;&#10;SwECLQAUAAYACAAAACEARlkzBiACAAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAs/mKPeEAAAANAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25y&#13;&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#13;&#10;" fillcolor="#0e2786" stroked="f">
               <v:fill opacity="32896f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00730B57" w:rsidP="00923854" w:rsidRDefault="00730B57" w14:paraId="0E27B00A" w14:textId="77777777">
+                  <w:p w14:paraId="5F01B41A" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="00923854">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63C5427C" wp14:editId="21947FE4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1079500</wp:posOffset>
@@ -8006,55 +7660,99 @@
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict w14:anchorId="633A80AC">
             <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="5508F2A3">
               <v:path fillok="f" arrowok="t" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 4" style="position:absolute;margin-left:-85pt;margin-top:-35.75pt;width:791.1pt;height:0;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#31849b" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVZaPqIwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcE9tZ58uKs9raSS/b&#10;baTd/gAC2Ea1AQGJE1X97x1IHGXbS1X1ggfPzJs3M4/V46lr0ZEbK5TMcTKOMeKSKiZkneNvb9vR&#10;AiPriGSkVZLn+Mwtflx//LDqdcYnqlEt4wYBiLRZr3PcOKezKLK04R2xY6W5BGelTEccXE0dMUN6&#10;QO/aaBLHs6hXhmmjKLcW/pYXJ14H/Kri1H2tKssdanMM3Fw4TTj3/ozWK5LVhuhG0CsN8g8sOiIk&#10;FL1BlcQRdDDiD6hOUKOsqtyYqi5SVSUoDz1AN0n8WzevDdE89ALDsfo2Jvv/YOnLcWeQYDmeYyRJ&#10;Byt6OjgVKqPUj6fXNoOoQu6Mb5Ce5Kt+VvS7RVIVDZE1D8FvZw25ic+I3qX4i9VQZN9/UQxiCOCH&#10;WZ0q03lImAI6hZWcbyvhJ4co/EziOJ0t57A6Ojgjkg2Z2lj3masOeSPH1hki6sYVSkrYvDJJqEOO&#10;z9Z5XiQbEnxZqbaibYMAWon6HC+nk2lIsKoVzDt9mDX1vmgNOhKQ0EOySJefQpPguQ8z6iBZAGs4&#10;YZur7YhoLzYUb6XHg86AztW6aOTHMl5uFptFOkons80ojcty9LQt0tFsm8yn5UNZFGXy01NL0qwR&#10;jHHp2Q16TdK/08P15VyUdlPsbQzRe/QwLyA7fAPpsFq/zYsu9oqdd2ZYOUg0BF+fk38D93ew7x/9&#10;+hcAAAD//wMAUEsDBBQABgAIAAAAIQDbXb8J3gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8MwDIXvSPyHyEjctrQVbKg0nRAS3CZgoJ3TxrQVjdMlWRf+PZ6EBDfb7+n5e9Um2VHM6MPgSEG+&#10;zEAgtc4M1Cn4eH9a3IEIUZPRoyNU8I0BNvXlRaVL4070hvMudoJDKJRaQR/jVEoZ2h6tDks3IbH2&#10;6bzVkVffSeP1icPtKIssW0mrB+IPvZ7wscf2a3e0CtLWuhnjvD3sX6l5Tn5V7F8OSl1fpYd7EBFT&#10;/DPDGZ/RoWamxh3JBDEqWOTrjMtEntb5LYiz5SYvChDN70nWlfzfov4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAlWWj6iMCAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA212/Cd4AAAANAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00AA62BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0006BECB" wp14:editId="1DD22C6B">
+          <wp:extent cx="1954530" cy="943424"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="996381313" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="996381313" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1997400" cy="964117"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="186E5DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CCE0E8"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -8244,50 +7942,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31233912"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6472DF3E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41DD0D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E08E996"/>
     <w:lvl w:ilvl="0" w:tplc="440A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="440A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="440A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8329,51 +8113,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="440A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="440A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="453B21EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07B2990A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="1140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EB2534B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67C20986"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8442,51 +8315,51 @@
     <w:lvl w:ilvl="7" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58922857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C5C2292"/>
     <w:lvl w:ilvl="0" w:tplc="140A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8528,51 +8401,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70CB6F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F94A4214"/>
     <w:lvl w:ilvl="0" w:tplc="140A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8625,185 +8498,196 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="493183665">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="330835608">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="616647583">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="778063876">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1784686703">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="778063876">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="6" w16cid:durableId="828711442">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1784686703">
+  <w:num w:numId="7" w16cid:durableId="243884162">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="828711442">
+  <w:num w:numId="8" w16cid:durableId="214050281">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="121"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1134"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E2C81"/>
     <w:rsid w:val="000147CC"/>
     <w:rsid w:val="000615BC"/>
     <w:rsid w:val="00065F46"/>
     <w:rsid w:val="00070D05"/>
     <w:rsid w:val="00074BB1"/>
     <w:rsid w:val="00075C8B"/>
     <w:rsid w:val="000805F8"/>
     <w:rsid w:val="00081322"/>
     <w:rsid w:val="00087599"/>
     <w:rsid w:val="00095D42"/>
     <w:rsid w:val="00097217"/>
+    <w:rsid w:val="000A5520"/>
     <w:rsid w:val="000C5156"/>
     <w:rsid w:val="000D4B67"/>
     <w:rsid w:val="000D6F2C"/>
     <w:rsid w:val="000E6327"/>
     <w:rsid w:val="000E6C3F"/>
     <w:rsid w:val="000E7229"/>
     <w:rsid w:val="000F0C9A"/>
     <w:rsid w:val="000F39DE"/>
     <w:rsid w:val="000F6139"/>
+    <w:rsid w:val="00100A8B"/>
     <w:rsid w:val="001043C8"/>
     <w:rsid w:val="0010682B"/>
     <w:rsid w:val="00107B45"/>
     <w:rsid w:val="00125180"/>
     <w:rsid w:val="00130E71"/>
     <w:rsid w:val="00142981"/>
     <w:rsid w:val="001535AB"/>
     <w:rsid w:val="00154AB7"/>
     <w:rsid w:val="00164A25"/>
     <w:rsid w:val="00182CF4"/>
     <w:rsid w:val="00194577"/>
     <w:rsid w:val="0019517E"/>
     <w:rsid w:val="001A2658"/>
     <w:rsid w:val="001A791C"/>
     <w:rsid w:val="001B15CE"/>
     <w:rsid w:val="001B3315"/>
     <w:rsid w:val="001B3641"/>
     <w:rsid w:val="001C560A"/>
     <w:rsid w:val="001C784B"/>
     <w:rsid w:val="001E2C81"/>
+    <w:rsid w:val="001E5022"/>
     <w:rsid w:val="001E774A"/>
     <w:rsid w:val="001F5806"/>
     <w:rsid w:val="001F6B7D"/>
     <w:rsid w:val="001F73C0"/>
     <w:rsid w:val="001F762F"/>
     <w:rsid w:val="002006AF"/>
     <w:rsid w:val="00204B77"/>
     <w:rsid w:val="00213273"/>
     <w:rsid w:val="00215BD1"/>
     <w:rsid w:val="0022020B"/>
     <w:rsid w:val="002400FF"/>
     <w:rsid w:val="002461E9"/>
     <w:rsid w:val="00254BF4"/>
     <w:rsid w:val="00255A06"/>
     <w:rsid w:val="00256061"/>
     <w:rsid w:val="002823E9"/>
     <w:rsid w:val="002850E7"/>
     <w:rsid w:val="00296835"/>
     <w:rsid w:val="002A2056"/>
     <w:rsid w:val="002C0D51"/>
     <w:rsid w:val="002C7002"/>
     <w:rsid w:val="002C7B7F"/>
     <w:rsid w:val="002D4CA9"/>
     <w:rsid w:val="002E05E8"/>
     <w:rsid w:val="002E102F"/>
     <w:rsid w:val="002E5F89"/>
     <w:rsid w:val="002F2EF1"/>
     <w:rsid w:val="002F324C"/>
     <w:rsid w:val="00304429"/>
     <w:rsid w:val="00306A00"/>
     <w:rsid w:val="00311700"/>
     <w:rsid w:val="00315399"/>
     <w:rsid w:val="00321D55"/>
+    <w:rsid w:val="00322373"/>
     <w:rsid w:val="0033424C"/>
     <w:rsid w:val="0034490F"/>
     <w:rsid w:val="003455F1"/>
     <w:rsid w:val="0035084C"/>
     <w:rsid w:val="00365465"/>
     <w:rsid w:val="00371F39"/>
     <w:rsid w:val="00376997"/>
     <w:rsid w:val="00377F52"/>
     <w:rsid w:val="003829C3"/>
     <w:rsid w:val="00382D31"/>
     <w:rsid w:val="003900C8"/>
     <w:rsid w:val="00394943"/>
     <w:rsid w:val="00394E00"/>
     <w:rsid w:val="003C403A"/>
     <w:rsid w:val="003C583A"/>
     <w:rsid w:val="003C64B4"/>
     <w:rsid w:val="003C7F3B"/>
     <w:rsid w:val="003D0E41"/>
     <w:rsid w:val="003E0859"/>
     <w:rsid w:val="003F1D4D"/>
+    <w:rsid w:val="003F6A4C"/>
     <w:rsid w:val="00403F88"/>
     <w:rsid w:val="00411535"/>
     <w:rsid w:val="00417970"/>
     <w:rsid w:val="004325B2"/>
     <w:rsid w:val="0043566C"/>
     <w:rsid w:val="00444EDB"/>
     <w:rsid w:val="00457541"/>
     <w:rsid w:val="004621E1"/>
     <w:rsid w:val="00472E95"/>
     <w:rsid w:val="004A1BA3"/>
     <w:rsid w:val="004A20B4"/>
     <w:rsid w:val="004B267A"/>
     <w:rsid w:val="004B70F9"/>
     <w:rsid w:val="004D061D"/>
     <w:rsid w:val="004D441F"/>
     <w:rsid w:val="004E2AF6"/>
     <w:rsid w:val="004E4DA8"/>
     <w:rsid w:val="004F50A2"/>
     <w:rsid w:val="00500B32"/>
     <w:rsid w:val="00507FB2"/>
     <w:rsid w:val="0051687E"/>
     <w:rsid w:val="00521D6E"/>
     <w:rsid w:val="00531B8C"/>
     <w:rsid w:val="00531FA4"/>
     <w:rsid w:val="005324BA"/>
@@ -8815,61 +8699,63 @@
     <w:rsid w:val="00580201"/>
     <w:rsid w:val="00585056"/>
     <w:rsid w:val="00593338"/>
     <w:rsid w:val="005B0658"/>
     <w:rsid w:val="005C0678"/>
     <w:rsid w:val="005D0647"/>
     <w:rsid w:val="005E368A"/>
     <w:rsid w:val="005E7B39"/>
     <w:rsid w:val="005F4DE9"/>
     <w:rsid w:val="00610653"/>
     <w:rsid w:val="006268E9"/>
     <w:rsid w:val="00633568"/>
     <w:rsid w:val="00640858"/>
     <w:rsid w:val="00640C31"/>
     <w:rsid w:val="00640D6D"/>
     <w:rsid w:val="00647383"/>
     <w:rsid w:val="006576C1"/>
     <w:rsid w:val="00662013"/>
     <w:rsid w:val="00670E76"/>
     <w:rsid w:val="00672A89"/>
     <w:rsid w:val="006766E0"/>
     <w:rsid w:val="006849D1"/>
     <w:rsid w:val="00686B7A"/>
     <w:rsid w:val="006919E6"/>
     <w:rsid w:val="006922B5"/>
+    <w:rsid w:val="00695749"/>
     <w:rsid w:val="006B044C"/>
     <w:rsid w:val="006B0659"/>
     <w:rsid w:val="006B0DD6"/>
     <w:rsid w:val="006B355A"/>
     <w:rsid w:val="006B3D7B"/>
     <w:rsid w:val="006B7AA3"/>
     <w:rsid w:val="006C7306"/>
     <w:rsid w:val="006D4CA4"/>
     <w:rsid w:val="006D5C81"/>
     <w:rsid w:val="006E3597"/>
     <w:rsid w:val="006E6A0A"/>
+    <w:rsid w:val="006F15FA"/>
     <w:rsid w:val="006F5318"/>
     <w:rsid w:val="00712795"/>
     <w:rsid w:val="0072592A"/>
     <w:rsid w:val="00730B57"/>
     <w:rsid w:val="0074083D"/>
     <w:rsid w:val="007500D4"/>
     <w:rsid w:val="007520E7"/>
     <w:rsid w:val="007607B6"/>
     <w:rsid w:val="00762CDB"/>
     <w:rsid w:val="00773EAF"/>
     <w:rsid w:val="00776235"/>
     <w:rsid w:val="00783A91"/>
     <w:rsid w:val="007976FB"/>
     <w:rsid w:val="007A06CC"/>
     <w:rsid w:val="007A5BAF"/>
     <w:rsid w:val="007A7686"/>
     <w:rsid w:val="007C2DD8"/>
     <w:rsid w:val="007C546C"/>
     <w:rsid w:val="007D0551"/>
     <w:rsid w:val="007D77A1"/>
     <w:rsid w:val="007E1FDB"/>
     <w:rsid w:val="007F73CC"/>
     <w:rsid w:val="00805E30"/>
     <w:rsid w:val="00813A15"/>
     <w:rsid w:val="00816FD1"/>
@@ -8897,50 +8783,51 @@
     <w:rsid w:val="009244BF"/>
     <w:rsid w:val="00927263"/>
     <w:rsid w:val="00934708"/>
     <w:rsid w:val="0093532B"/>
     <w:rsid w:val="00961EFC"/>
     <w:rsid w:val="009708B5"/>
     <w:rsid w:val="00975C5A"/>
     <w:rsid w:val="0098138A"/>
     <w:rsid w:val="00981DF3"/>
     <w:rsid w:val="009A3C4F"/>
     <w:rsid w:val="009A55E7"/>
     <w:rsid w:val="009B40BB"/>
     <w:rsid w:val="009B5D2F"/>
     <w:rsid w:val="009D3180"/>
     <w:rsid w:val="009F18F7"/>
     <w:rsid w:val="009F49A5"/>
     <w:rsid w:val="00A04AC6"/>
     <w:rsid w:val="00A11425"/>
     <w:rsid w:val="00A214EB"/>
     <w:rsid w:val="00A664AC"/>
     <w:rsid w:val="00A733BA"/>
     <w:rsid w:val="00A92C80"/>
     <w:rsid w:val="00A93367"/>
     <w:rsid w:val="00AA3170"/>
     <w:rsid w:val="00AA5D66"/>
+    <w:rsid w:val="00AA62BB"/>
     <w:rsid w:val="00AA6BF0"/>
     <w:rsid w:val="00AB1E4A"/>
     <w:rsid w:val="00AB4E89"/>
     <w:rsid w:val="00AB5FE5"/>
     <w:rsid w:val="00AC105A"/>
     <w:rsid w:val="00AC1C9E"/>
     <w:rsid w:val="00AC4548"/>
     <w:rsid w:val="00AC6E33"/>
     <w:rsid w:val="00AD47EB"/>
     <w:rsid w:val="00AD73FD"/>
     <w:rsid w:val="00AE633D"/>
     <w:rsid w:val="00B00208"/>
     <w:rsid w:val="00B02CDC"/>
     <w:rsid w:val="00B230B6"/>
     <w:rsid w:val="00B30525"/>
     <w:rsid w:val="00B36AC6"/>
     <w:rsid w:val="00B42EF9"/>
     <w:rsid w:val="00B44E08"/>
     <w:rsid w:val="00B53DA9"/>
     <w:rsid w:val="00B5555D"/>
     <w:rsid w:val="00B55588"/>
     <w:rsid w:val="00B56EAE"/>
     <w:rsid w:val="00B66BBF"/>
     <w:rsid w:val="00BA1B60"/>
     <w:rsid w:val="00BA2C74"/>
@@ -8981,121 +8868,123 @@
     <w:rsid w:val="00D47D33"/>
     <w:rsid w:val="00D51304"/>
     <w:rsid w:val="00D5447A"/>
     <w:rsid w:val="00D5458F"/>
     <w:rsid w:val="00D5787F"/>
     <w:rsid w:val="00D621F2"/>
     <w:rsid w:val="00D70B2A"/>
     <w:rsid w:val="00D802BC"/>
     <w:rsid w:val="00D85338"/>
     <w:rsid w:val="00D94AC3"/>
     <w:rsid w:val="00DC3593"/>
     <w:rsid w:val="00DD24DA"/>
     <w:rsid w:val="00DE1233"/>
     <w:rsid w:val="00DE1241"/>
     <w:rsid w:val="00DE32B1"/>
     <w:rsid w:val="00DE4189"/>
     <w:rsid w:val="00DF3A75"/>
     <w:rsid w:val="00DF3D71"/>
     <w:rsid w:val="00DF60C0"/>
     <w:rsid w:val="00E1431C"/>
     <w:rsid w:val="00E22821"/>
     <w:rsid w:val="00E22AAB"/>
     <w:rsid w:val="00E30D61"/>
     <w:rsid w:val="00E329BC"/>
     <w:rsid w:val="00E33318"/>
+    <w:rsid w:val="00E50DC3"/>
     <w:rsid w:val="00E51C25"/>
     <w:rsid w:val="00E67F14"/>
     <w:rsid w:val="00E77DE8"/>
     <w:rsid w:val="00EA6270"/>
     <w:rsid w:val="00EB35BD"/>
     <w:rsid w:val="00EB39DF"/>
     <w:rsid w:val="00EB750C"/>
     <w:rsid w:val="00EC3398"/>
     <w:rsid w:val="00EE2543"/>
     <w:rsid w:val="00EE5A82"/>
     <w:rsid w:val="00EF61E6"/>
     <w:rsid w:val="00EF69E8"/>
     <w:rsid w:val="00EF76A0"/>
     <w:rsid w:val="00F0073B"/>
     <w:rsid w:val="00F05230"/>
     <w:rsid w:val="00F05970"/>
     <w:rsid w:val="00F22A95"/>
     <w:rsid w:val="00F479A6"/>
     <w:rsid w:val="00F508C8"/>
     <w:rsid w:val="00F528EC"/>
     <w:rsid w:val="00F56211"/>
     <w:rsid w:val="00F56BAD"/>
     <w:rsid w:val="00F633E9"/>
     <w:rsid w:val="00F64C7B"/>
     <w:rsid w:val="00F67392"/>
     <w:rsid w:val="00F75E11"/>
     <w:rsid w:val="00F81AF3"/>
     <w:rsid w:val="00F8293B"/>
     <w:rsid w:val="00F82A53"/>
     <w:rsid w:val="00F872D7"/>
     <w:rsid w:val="00F916F1"/>
+    <w:rsid w:val="00F92384"/>
     <w:rsid w:val="00F93174"/>
     <w:rsid w:val="00FA0B26"/>
     <w:rsid w:val="00FA103A"/>
     <w:rsid w:val="00FA5869"/>
     <w:rsid w:val="00FA5B1C"/>
     <w:rsid w:val="00FB415D"/>
     <w:rsid w:val="00FB540B"/>
     <w:rsid w:val="00FC65CC"/>
     <w:rsid w:val="00FC7346"/>
     <w:rsid w:val="00FD16B0"/>
     <w:rsid w:val="00FE1C16"/>
     <w:rsid w:val="00FF244F"/>
     <w:rsid w:val="021B2878"/>
     <w:rsid w:val="0278FAA5"/>
     <w:rsid w:val="271F2621"/>
     <w:rsid w:val="61FC0050"/>
     <w:rsid w:val="6B589D01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="60185C99"/>
   <w15:docId w15:val="{360C9F37-F5A2-47A2-B031-9254DC4F7BF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -10469,63 +10358,63 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="294258187">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https:/www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.uah.es/investigacion/documentos/Ejemplos-apa-buah.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddebibliotecas.org.co/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22458/urj.v10i1.2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https:/www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.uah.es/investigacion/documentos/Ejemplos-apa-buah.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddebibliotecas.org.co/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22458/urj.v10i1.2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{45AAC010-5A5E-4441-8247-1426E3408457}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -10729,251 +10618,258 @@
         <w:guid w:val="{1FC88DCC-86BD-4F5F-B4D0-1B11964E35AE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00120E8B" w:rsidRDefault="00D85338" w:rsidP="00D85338">
           <w:pPr>
             <w:pStyle w:val="3082E5BC633C46E286AFA6BA543916C4"/>
           </w:pPr>
           <w:r w:rsidRPr="00894D3C">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F02316"/>
     <w:rsid w:val="00065F46"/>
     <w:rsid w:val="000D15C2"/>
     <w:rsid w:val="00120E8B"/>
     <w:rsid w:val="001657EC"/>
     <w:rsid w:val="001B4F1C"/>
     <w:rsid w:val="001E2E9F"/>
+    <w:rsid w:val="001E5022"/>
     <w:rsid w:val="0028144A"/>
     <w:rsid w:val="0030656D"/>
+    <w:rsid w:val="00322373"/>
     <w:rsid w:val="003224B7"/>
     <w:rsid w:val="00331B82"/>
     <w:rsid w:val="003C64B4"/>
     <w:rsid w:val="003C79A8"/>
     <w:rsid w:val="00404287"/>
     <w:rsid w:val="0043566C"/>
     <w:rsid w:val="004707CE"/>
     <w:rsid w:val="00471616"/>
     <w:rsid w:val="004A2F5E"/>
     <w:rsid w:val="004C6435"/>
     <w:rsid w:val="004D0B33"/>
     <w:rsid w:val="00543820"/>
     <w:rsid w:val="00552ED1"/>
     <w:rsid w:val="00564C1A"/>
     <w:rsid w:val="00577F47"/>
     <w:rsid w:val="00597656"/>
     <w:rsid w:val="005B405E"/>
     <w:rsid w:val="00691F42"/>
     <w:rsid w:val="006922B5"/>
     <w:rsid w:val="006D3207"/>
     <w:rsid w:val="00777018"/>
     <w:rsid w:val="00777869"/>
     <w:rsid w:val="00777E05"/>
     <w:rsid w:val="00842B93"/>
     <w:rsid w:val="00917009"/>
     <w:rsid w:val="00932138"/>
     <w:rsid w:val="00974277"/>
     <w:rsid w:val="0097711A"/>
     <w:rsid w:val="009E3BDC"/>
     <w:rsid w:val="00A01CD3"/>
     <w:rsid w:val="00A57090"/>
     <w:rsid w:val="00AE4C92"/>
     <w:rsid w:val="00B0160E"/>
     <w:rsid w:val="00B0650F"/>
     <w:rsid w:val="00B41A11"/>
     <w:rsid w:val="00B456FD"/>
     <w:rsid w:val="00BA7ECD"/>
     <w:rsid w:val="00C16C56"/>
+    <w:rsid w:val="00C34369"/>
     <w:rsid w:val="00CC67D8"/>
     <w:rsid w:val="00CD2F02"/>
     <w:rsid w:val="00D04186"/>
     <w:rsid w:val="00D5130F"/>
     <w:rsid w:val="00D5182E"/>
     <w:rsid w:val="00D85338"/>
     <w:rsid w:val="00D87A5A"/>
     <w:rsid w:val="00DF5603"/>
     <w:rsid w:val="00E432FC"/>
     <w:rsid w:val="00EE4ACD"/>
     <w:rsid w:val="00EF2135"/>
     <w:rsid w:val="00F02316"/>
+    <w:rsid w:val="00F23227"/>
     <w:rsid w:val="00F30C86"/>
     <w:rsid w:val="00F4786B"/>
     <w:rsid w:val="00FB0C7D"/>
     <w:rsid w:val="00FC08C0"/>
     <w:rsid w:val="00FD5F4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CR" w:eastAsia="es-CR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11377,90 +11273,50 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D85338"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="948B29ADA342477984A8E4BD2F8E35FE">
     <w:name w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
     <w:rsid w:val="003C64B4"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E97A94310DE44D8189E1AA3219ECCCC1">
-[...38 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F59B9BCBFD354C96827B911A2CC97E07">
     <w:name w:val="F59B9BCBFD354C96827B911A2CC97E07"/>
     <w:rsid w:val="003C64B4"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="019015AC926843D2858E35B612EBBAD8">
     <w:name w:val="019015AC926843D2858E35B612EBBAD8"/>
     <w:rsid w:val="003C64B4"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B775B138237940A094671931B5E4EB73">
     <w:name w:val="B775B138237940A094671931B5E4EB73"/>
     <w:rsid w:val="00065F46"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -11781,60 +11637,61 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2170BE1-CF79-488D-9785-2FD72382C9DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1966</Words>
-  <Characters>10815</Characters>
+  <Words>1964</Words>
+  <Characters>10805</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>90</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12756</CharactersWithSpaces>
+  <CharactersWithSpaces>12744</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>