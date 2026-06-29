--- v0 (2026-04-27)
+++ v1 (2026-06-29)
@@ -486,167 +486,145 @@
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00666121">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>Ejemplo:</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="29D0C19D" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00666121" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="29D0C19D" w14:textId="2A94DED8" w:rsidR="00647383" w:rsidRPr="00666121" w:rsidRDefault="00647383" w:rsidP="00E02788">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="709"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00666121">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>1.</w:t>
-[...6 lines deleted...]
-            <w:tab/>
             <w:t>Instituto Nacional de Salud, Grupo de Microscopía y Análisis de Imágenes, Av. Calle 26 Nº 51-60 Bogotá, Colombia; lsarmiento@ins.gov.co, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="48A07DB9" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00666121" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="48A07DB9" w14:textId="284D736A" w:rsidR="00647383" w:rsidRPr="00666121" w:rsidRDefault="00647383" w:rsidP="00E02788">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="709"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00666121">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>2.</w:t>
-[...6 lines deleted...]
-            <w:tab/>
             <w:t>Universidad Estatal a Distancia, Vicerrectoría de Investigación, Laboratorio de Ecología Urbana, 2050 Sabanilla, San José, Costa Rica; cseas@uned.ac.cr, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="50040C4E" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00666121" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="50040C4E" w14:textId="3E517CFA" w:rsidR="00647383" w:rsidRPr="00666121" w:rsidRDefault="00647383" w:rsidP="00E02788">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="709"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00666121">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>3.</w:t>
-[...7 lines deleted...]
-            <w:tab/>
             <w:t xml:space="preserve">University of Georgia, Costa Rica Campus. </w:t>
           </w:r>
           <w:r w:rsidRPr="00666121">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Apartado 108-5655, Monteverde, Costa Rica; fabricio@uga.edu, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4658EDF8" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00666121" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="4658EDF8" w14:textId="573469FF" w:rsidR="00647383" w:rsidRPr="00666121" w:rsidRDefault="00647383" w:rsidP="00E02788">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="709"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00666121">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>4.</w:t>
-[...7 lines deleted...]
-            <w:tab/>
             <w:t>Council on International Educational Exchange, Sustainability Center Monteverde, Costa Rica; kmasters@ciee.org, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5CAE1091" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00666121" w:rsidRDefault="00000000" w:rsidP="00D94AC3">
+        <w:p w14:paraId="5CAE1091" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00666121" w:rsidRDefault="00E02788" w:rsidP="00E02788">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="426"/>
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1CBE83D6" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00666121" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
@@ -872,140 +850,139 @@
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(Por ejemplo, "tomamos 80 muestras" en lugar del viejo estilo "se tomaron 80 muestras"). Si desea actualizarse en este campo, sugerimos esta lectura: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:tooltip="https://protect.checkpoint.com/v2/r01/___https://www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZT" w:history="1">
         <w:r w:rsidRPr="00F56B13">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="MS Mincho"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>https://www.nature.com/nature-portfolio/for-authors/write</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="13CABA71" w14:textId="77777777" w:rsidR="0055011D" w:rsidRPr="0055011D" w:rsidRDefault="0055011D" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10ED5A73" w14:textId="77678313" w:rsidR="0055011D" w:rsidRPr="00666121" w:rsidRDefault="00743D6F" w:rsidP="000E6C3F">
+    <w:p w14:paraId="10ED5A73" w14:textId="77678313" w:rsidR="0055011D" w:rsidRPr="00666121" w:rsidRDefault="00743D6F" w:rsidP="00607AD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ABSTRACT</w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Calibri, </w:t>
       </w:r>
       <w:r w:rsidR="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pt, justificado. Inicia con el título del artículo en inglés dentro de comillas “”. Tiene la misma estructura, formato, longitud y función que el resumen, pero en idioma inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CA4235" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="000E6C3F">
+    <w:p w14:paraId="14CA4235" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00607AD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="081F6197" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00826F82">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="081F6197" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00607AD4">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EF9E25" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00826F82">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="36EF9E25" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00607AD4">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
@@ -1165,394 +1142,333 @@
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>: There is a widespread use of anthropogenic materials in nests of urban Costa Rican birds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2192C570" w14:textId="7587F454" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00826F82">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="57A00887" w14:textId="41C7AED5" w:rsidR="0060771A" w:rsidRPr="00603EFE" w:rsidRDefault="00826F82" w:rsidP="00607AD4">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: Calibri, </w:t>
       </w:r>
       <w:r w:rsidR="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>pt, izquierda, en minúscula y separadas por coma, debe incluir 5-7 palabras que describan el tema y que no estén en el título, ni en el resumen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A00887" w14:textId="77777777" w:rsidR="0060771A" w:rsidRPr="00666121" w:rsidRDefault="0060771A" w:rsidP="00826F82">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="16AD24EB" w14:textId="781A128E" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00607AD4">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:t>RESUMEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Calibri, </w:t>
+      </w:r>
+      <w:r w:rsidR="00666121">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>pt, justificado. Incluirá los objetivos principales de la investigación, alcance, metodología empleada, resultados principales y conclusiones. El resumen debe ser claro, coherente y conciso, para lo cual se sugiere revisar y verificar datos, sintaxis, ortografía, no incluir ecuaciones, figuras, cuadros, ni referencias bibliográficas. Debe reflejar fielmente el contenido del artículo. Su redacción debe estar en primera persona; todo en un mismo párrafo de 100-200 palabras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6E0CF0" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00607AD4">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Ejemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F30432" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00607AD4">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Calibri, </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00666121">
-[...56 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>RESUMEN</w:t>
+        <w:t>Introducción</w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">: La urbanización ha afectado los materiales disponibles para la anidación de aves, incluidos los materiales antropogénicos que pueden ser peligrosos para ellas. </w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Introducción</w:t>
+        <w:t>Objetivo</w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">: La urbanización ha afectado los materiales disponibles para la anidación de aves, incluidos los materiales antropogénicos que pueden ser peligrosos para ellas. </w:t>
+        <w:t xml:space="preserve">: Cuantificar los materiales utilizados por varias especies de aves en un entorno urbanizado. </w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Objetivo</w:t>
+        <w:t>Métodos</w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Cuantificar los materiales utilizados por varias especies de aves en un entorno urbanizado. </w:t>
+        <w:t xml:space="preserve">: Evaluamos la composición de 20 nidos en el campus de la Universidad Nacional, Costa Rica. </w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Métodos</w:t>
+        <w:t>Resultados</w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Evaluamos la composición de 20 nidos en el campus de la Universidad Nacional, Costa Rica. </w:t>
+        <w:t xml:space="preserve">: 53% de los nidos contenían desechos antropogénicos, clasificados en 13 tipos; los más comunes fueron la lana, las cuerdas y el hilo. La especie con mayor porcentaje de peso antropogénico en sus nidos fue Campylorhynchus rufinucha. </w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Resultados</w:t>
-[...64 lines deleted...]
-        </w:rPr>
         <w:t>Conclusión</w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>: Existe un uso generalizado de materiales antropogénicos para anidar en estas aves urbanas costarricenses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F49DB2" w14:textId="324A2371" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00826F82">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="60F49DB2" w14:textId="324A2371" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00607AD4">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
@@ -1652,104 +1568,104 @@
               <w:sdtContent>
                 <w:p w14:paraId="2867530E" w14:textId="77777777" w:rsidR="009F2810" w:rsidRPr="00DF5892" w:rsidRDefault="009F2810" w:rsidP="009F2810">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:firstLine="709"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF5892">
                     <w:t>En el contenido de la comunicación se utiliza Calibri, 11pt, justificado, cada párrafo con sangría en la primera línea. Con un máximo de 1500 palabras.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2A1AAD9B" w14:textId="77777777" w:rsidR="009F2810" w:rsidRDefault="009F2810" w:rsidP="009F2810">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:firstLine="709"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:lang w:val="es-ES_tradnl"/>
                     </w:rPr>
                   </w:pPr>
                   <w:bookmarkStart w:id="1" w:name="_Hlk58594365"/>
                   <w:r w:rsidRPr="00DF5892">
                     <w:rPr>
                       <w:lang w:val="es-ES_tradnl"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">La comunicación es el informe de un estudio que se caracteriza por ser sencillo, de corta duración o, por cualquier otra razón, de naturaleza preliminar. Por eso no se justifica que tenga la extensión de un artículo, que presenta resultados de un estudio más a fondo que no deja cabos sueltos y resuelve de manera sólida un problema científico. Siga la secuencia normal de introducción, objetivo, métodos, resultados y discusión, pero no ponga esos subtítulos: la comunicación no los lleva. Haga una exposición clara del problema, basada en la literatura relevante; indique concretamente el lugar; duración del estudio; tamaño de muestra; hipótesis a </w:t>
-[...6 lines deleted...]
-                    <w:t>evaluar, métodos y resultados; en la discusión compare sus resultados con los ya publicados en la literatura (si sus resultados son inesperados, analice posibles causas), y cierre con un párrafo de conclusión. Además, puede adjuntar imágenes en color que ilustren su estudio.</w:t>
+                    <w:t>La comunicación es el informe de un estudio que se caracteriza por ser sencillo, de corta duración o, por cualquier otra razón, de naturaleza preliminar. Por eso no se justifica que tenga la extensión de un artículo, que presenta resultados de un estudio más a fondo que no deja cabos sueltos y resuelve de manera sólida un problema científico. Siga la secuencia normal de introducción, objetivo, métodos, resultados y discusión, pero no ponga esos subtítulos: la comunicación no los lleva. Haga una exposición clara del problema, basada en la literatura relevante; indique concretamente el lugar; duración del estudio; tamaño de muestra; hipótesis a evaluar, métodos y resultados; en la discusión compare sus resultados con los ya publicados en la literatura (si sus resultados son inesperados, analice posibles causas), y cierre con un párrafo de conclusión. Además, puede adjuntar imágenes en color que ilustren su estudio.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="693ACCD3" w14:textId="0D0AAB96" w:rsidR="009F2810" w:rsidRDefault="00737AF6" w:rsidP="009F2810">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:firstLine="709"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:lang w:val="es-ES_tradnl"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737AF6">
                     <w:rPr>
                       <w:lang w:val="es-ES_tradnl"/>
                     </w:rPr>
                     <w:t xml:space="preserve">La descripción de los materiales y métodos debe ser </w:t>
                   </w:r>
                   <w:r w:rsidR="009F2810" w:rsidRPr="00DF5892">
                     <w:rPr>
                       <w:lang w:val="es-ES_tradnl"/>
                     </w:rPr>
                     <w:t>lo suficientemente completa</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:lang w:val="es-ES_tradnl"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> y</w:t>
                   </w:r>
                   <w:r w:rsidR="009F2810" w:rsidRPr="00DF5892">
                     <w:rPr>
                       <w:lang w:val="es-ES_tradnl"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> detall</w:t>
                   </w:r>
                   <w:r w:rsidR="00543EAE">
                     <w:rPr>
                       <w:lang w:val="es-ES_tradnl"/>
                     </w:rPr>
                     <w:t>ada</w:t>
                   </w:r>
                   <w:r w:rsidR="009F2810" w:rsidRPr="00DF5892">
                     <w:rPr>
                       <w:lang w:val="es-ES_tradnl"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> como para permitir que el trabajo sea repetido por otros. Sin embargo, sólo los procedimientos verdaderamente nuevos deben ser descritos con detalle, los procedimientos publicados anteriormente deben ser citados, y mencionar brevemente las modificaciones importantes de procedimientos ya publicados. En caso de contener figuras o mapas, deben ser a color</w:t>
+                    <w:t xml:space="preserve"> como para permitir que el trabajo sea repetido por otros. Sin embargo, sólo los procedimientos verdaderamente nuevos deben ser descritos con detalle, los procedimientos </w:t>
+                  </w:r>
+                  <w:r w:rsidR="009F2810" w:rsidRPr="00DF5892">
+                    <w:rPr>
+                      <w:lang w:val="es-ES_tradnl"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>publicados anteriormente deben ser citados, y mencionar brevemente las modificaciones importantes de procedimientos ya publicados. En caso de contener figuras o mapas, deben ser a color</w:t>
                   </w:r>
                   <w:r w:rsidR="009F2810">
                     <w:rPr>
                       <w:lang w:val="es-ES_tradnl"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5CC1A586" w14:textId="024565F8" w:rsidR="009F2810" w:rsidRPr="009F2810" w:rsidRDefault="009F2810" w:rsidP="009F2810">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:firstLine="709"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:lang w:val="es-ES_tradnl"/>
                     </w:rPr>
                     <w:t>Cu</w:t>
                   </w:r>
                   <w:r w:rsidR="005A0806">
@@ -1853,78 +1769,80 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18534AA8" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="009F2810" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="Agradecimientos"/>
         <w:tag w:val="Agradecimientos"/>
         <w:id w:val="-966889951"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="4E63D28B" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00BC1915" w:rsidRDefault="00C629B1" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>AGRADECIMIENTOS</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Agradecimientos"/>
         <w:tag w:val="Agradecimientos"/>
         <w:id w:val="1205986564"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6690EB38" w14:textId="77777777" w:rsidR="00BC1915" w:rsidRDefault="00BC1915" w:rsidP="00F479A6">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="708"/>
             <w:jc w:val="both"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="1E38B53E" w14:textId="77777777" w:rsidR="006E3597" w:rsidRPr="003455F1" w:rsidRDefault="006E3597" w:rsidP="006E3597">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003455F1">
             <w:rPr>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="586F376A" w14:textId="2E4C6A43" w:rsidR="009016E3" w:rsidRDefault="00C629B1" w:rsidP="00F479A6">
@@ -1942,215 +1860,190 @@
           <w:r w:rsidRPr="00AC105A">
             <w:rPr>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>Se citan becas e instituciones que financian la investigación.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="609CC38B" w14:textId="1E5B53D1" w:rsidR="000E6C3F" w:rsidRPr="00AC105A" w:rsidRDefault="002D552F" w:rsidP="00F479A6">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="708"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="es-ES"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002D552F">
             <w:rPr>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>Inicie con: Agradecemos a... seguido de la lista lo más breve posible de personas e instituciones.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="7906A387" w14:textId="27855231" w:rsidR="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
-[...14 lines deleted...]
-    </w:p>
     <w:p w14:paraId="50671FBA" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00AC105A" w:rsidRDefault="00C76C5F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A8027DD" w14:textId="77777777" w:rsidR="001F762F" w:rsidRPr="00AC105A" w:rsidRDefault="001F762F" w:rsidP="001F762F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:id w:val="983813294"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="F0EE387CC4764808B2194DD067945A13"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="51863781" w14:textId="77777777" w:rsidR="00B02CDC" w:rsidRPr="00D935B5" w:rsidRDefault="00B02CDC" w:rsidP="00B02CDC">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D935B5">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="222222"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>ÉTICA, CONFLICTO DE INTERESES Y DECLARACIÓN DE FINANCIAMIENTO</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="250C311F" w14:textId="77777777" w:rsidR="009A55E7" w:rsidRPr="00B02CDC" w:rsidRDefault="009A55E7" w:rsidP="001F762F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:id w:val="1024991288"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="472335871"/>
             <w:placeholder>
               <w:docPart w:val="E042FAC1A31C446DABCFE8090685BB1A"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="008DD8EE" w14:textId="77777777" w:rsidR="006E3597" w:rsidRPr="003455F1" w:rsidRDefault="006E3597" w:rsidP="00C76C5F">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="003455F1">
                 <w:rPr>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="6A3AA2AA" w14:textId="3C6345F2" w:rsidR="00C76C5F" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF0000"/>
                   <w:lang w:eastAsia="ja-JP"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF0000"/>
                   <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
                 </w:rPr>
                 <w:t>É</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="002C7002">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF0000"/>
                   <w:lang w:eastAsia="ja-JP"/>
                 </w:rPr>
-                <w:t>ste</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve"> es un ejemplo, por favor use sus iniciales y contribuciones, y ajuste este párrafo a las características de su trabajo:</w:t>
+                <w:t>ste es un ejemplo, por favor use sus iniciales y contribuciones, y ajuste este párrafo a las características de su trabajo:</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="534F9968" w14:textId="1F3909D3" w:rsidR="002C7002" w:rsidRDefault="006E3597" w:rsidP="002C7002">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF0000"/>
                   <w:sz w:val="18"/>
                   <w:lang w:val="es-ES"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:t>D</w:t>
               </w:r>
               <w:r w:rsidR="002C7002">
                 <w:t>eclar</w:t>
               </w:r>
               <w:r>
                 <w:t>o/declaramos</w:t>
               </w:r>
               <w:r w:rsidR="002C7002">
@@ -2191,70 +2084,71 @@
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5F6FAA1D" w14:textId="77777777" w:rsidR="001F762F" w:rsidRPr="00E22AAB" w:rsidRDefault="001F762F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="Referencias"/>
         <w:tag w:val="Referencias"/>
         <w:id w:val="1000548069"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="59DE048F" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000E6C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>REFERENCIAS</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3561BC9D" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="00000000" w:rsidP="000E6C3F">
+        <w:p w14:paraId="3561BC9D" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="00E02788" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof w:val="0"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:alias w:val="Referencias"/>
         <w:tag w:val="Referencias"/>
         <w:id w:val="-2142408724"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -2308,115 +2202,122 @@
                   <w:noProof w:val="0"/>
                   <w:lang w:val="es-CR"/>
                 </w:rPr>
                 <w:t>11</w:t>
               </w:r>
               <w:r w:rsidRPr="00666121">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:noProof w:val="0"/>
                   <w:lang w:val="es-CR"/>
                 </w:rPr>
                 <w:t>pt, con un renglón de espacio entre cada una y sangría francesa. Se enlistan en orden alfabético y en formato APA 7.</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1A294322" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="055E07CB" w14:textId="77777777" w:rsidR="00603EFE" w:rsidRDefault="00603EFE" w:rsidP="000E6C3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4A4A7C08" w14:textId="30AB356E" w:rsidR="00AC105A" w:rsidRPr="00AC105A" w:rsidRDefault="00AC105A" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC105A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>EJEMPLOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D86026" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00F63AA6" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="65D86026" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk65490686"/>
-      <w:r w:rsidRPr="00F63AA6">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Artículo de revista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38ED832C" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="007C546C" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="38ED832C" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C546C">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="741628E2" wp14:editId="146F3F6C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>53900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>39034</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6210605" cy="381000"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="6 Cuadro de texto"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -2494,60 +2395,60 @@
                             <w:r w:rsidRPr="004468F2">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(número de la revista), número de página inicio – número de página fin. https://doi.org/xx.xxxxxxxxxx.    </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="741628E2">
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="741628E2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="6 Cuadro de texto" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:3.05pt;width:489pt;height:30pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPKzZOmQIAALkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykbdYFdYosRYcB&#10;RVusHXpWZKkRKomapMTOfv0o2fnqeumwi02KjxT5RPLisjWarIUPCmxFh4OSEmE51Mo+V/Tn4/Wn&#10;c0pCZLZmGqyo6EYEejn9+OGicRMxgiXoWniCQWyYNK6iyxjdpCgCXwrDwgCcsGiU4A2LqPrnovas&#10;wehGF6OyHBcN+Np54CIEPL3qjHSa40speLyTMohIdEUxt5i/Pn8X6VtML9jk2TO3VLxPg/1DFoYp&#10;i5fuQl2xyMjKq79CGcU9BJBxwMEUIKXiIteA1QzLV9U8LJkTuRYkJ7gdTeH/heW363tPVF3RMSWW&#10;GXyiMZmvWO2B1IJE0UZIJDUuTBD74BAd26/Q4mNvzwMeptpb6U36Y1UE7Uj3ZkcxxiEcD8ejYTku&#10;zyjhaDs5H5ZlfoNi7+18iN8EGJKEinp8wswsW9+EiJkgdAtJlwXQqr5WWmcltY2Ya0/WDB9cx5wj&#10;ehyhtCUNZnJyVubAR7YUeue/0Iy/pCqPI6CmbbpO5Abr00oMdUxkKW60SBhtfwiJBGdC3siRcS7s&#10;Ls+MTiiJFb3Hscfvs3qPc1cHeuSbwcads1EWfMfSMbX1y5Za2eGRpIO6kxjbRdt3zgLqDTaOh27+&#10;guPXCom+YSHeM48Dh72CSyTe4UdqwNeBXqJkCf73W+cJj3OAVkoaHOCKhl8r5gUl+rvFCfkyPD1N&#10;E5+V07PPI1T8oWVxaLErMwdsmSGuK8ezmPBRb0XpwTzhrpmlW9HELMe7Kxq34jx2awV3FRezWQbh&#10;jDsWb+yD4yl0ojc12GP7xLzrGzyN2C1sR51NXvV5h02eFmarCFLlIUgEd6z2xON+yH3a77K0gA71&#10;jNpv3OkfAAAA//8DAFBLAwQUAAYACAAAACEAosPlydcAAAAGAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyOwU7DMBBE70j8g7VI3KhTJCI3xKkAFS6cKIjzNnZti3gdxW4a/p7lBMe3M5p97XaJg5jtlEMi&#10;DetVBcJSn0wgp+Hj/flGgcgFyeCQyGr4thm23eVFi41JZ3qz8744wSOUG9TgSxkbKXPvbcS8SqMl&#10;zo5pilgYJyfNhGcej4O8rapaRgzEHzyO9snb/mt/ihp2j27jeoWT3ykTwrx8Hl/di9bXV8vDPYhi&#10;l/JXhl99VoeOnQ7pRCaLQYO646KGeg2C042qmQ/MfJBdK//rdz8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEATys2TpkCAAC5BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAosPlydcAAAAGAQAADwAAAAAAAAAAAAAAAADzBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;">
+              <v:shape id="6 Cuadro de texto" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:3.05pt;width:489pt;height:30pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAzmaWWfgIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+2kSdYFcYosRYcB&#13;&#10;RVssHXpWZCkRKouapMTOfv0o2Xl1vXTYRabEj6/PJCfXTaXJVjivwBS0d5FTIgyHUplVQX8+3X66&#13;&#10;osQHZkqmwYiC7oSn19OPHya1HYs+rEGXwhF0Yvy4tgVdh2DHWeb5WlTMX4AVBpUSXMUCXt0qKx2r&#13;&#10;0Xuls36ej7IaXGkdcOE9vt60SjpN/qUUPDxI6UUguqCYW0inS+cyntl0wsYrx+xa8S4N9g9ZVEwZ&#13;&#10;DHpwdcMCIxun/nJVKe7AgwwXHKoMpFRcpBqwml7+qprFmlmRakFyvD3Q5P+fW36/XdhHR0LzFRr8&#13;&#10;gZGQ2vqxx8dYTyNdFb+YKUE9Urg70CaaQDg+jvq9fJQPKeGou7zq5XniNTtaW+fDNwEViUJBHf6W&#13;&#10;xBbb3vmAERG6h8RgHrQqb5XW6RJbQcy1I1uGP1GHlCNanKG0ITVmcjnMk+MzXXR9sF9qxl9ilece&#13;&#10;8KZNDCdS03RpHZlIUthpETHa/BCSqDIR8kaOjHNhDnkmdERJrOg9hh3+mNV7jNs60CJFBhMOxpUy&#13;&#10;4FqWzqktX/bUyhaPJJ3UHcXQLJuuQ5ZQ7rBxHLQz5S2/VUj0HfPhkTkcIuwVXAzhAQ+pAf8OdBIl&#13;&#10;a3C/33qPeOxt1FJS41AW1P/aMCco0d8Ndv2X3mAQpzhdBsPPfby4U83yVGM21RywZXq4gixPYsQH&#13;&#10;vRelg+oZ98csRkUVMxxjFzTsxXloVwXuHy5mswTCubUs3JmF5dF1pDc22FPzzJztGjzgaNzDfnzZ&#13;&#10;+FWft9hoaWC2CSBVGoJIcMtqRzzOfOrTbj/FpXJ6T6jjFp3+AQAA//8DAFBLAwQUAAYACAAAACEA&#13;&#10;9HIq0tsAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPPU/DMBDdkfgP1lVio06RiNw0TlWgsDBR&#13;&#10;ELMbX22L2I5sNw3/nmOC5aR37+59tNvZD2zClF0MElbLChiGPmoXjISP9+dbASwXFbQaYkAJ35hh&#13;&#10;211ftarR8RLecDoUw0gk5EZJsKWMDee5t+hVXsYRA3GnmLwqBJPhOqkLifuB31VVzb1ygRysGvHR&#13;&#10;Yv91OHsJ+wezNr1Qye6Fdm6aP0+v5kXKm8X8tKGx2wArOJe/D/jtQPmho2DHeA46s0GCuKdDCfUK&#13;&#10;GLFrURM+EqYF71r+v0P3AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADOZpZZ+AgAAjQUA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPRyKtLbAAAA&#13;&#10;CwEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#13;&#10;AAA=&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="004468F2" w:rsidR="00C76C5F" w:rsidP="00C76C5F" w:rsidRDefault="00C76C5F" w14:paraId="2509968E" w14:textId="77777777">
+                    <w:p w14:paraId="27633D99" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="004468F2" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004468F2">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Apellido, A., Apellido, B. y Apellido, C. (2019). Título del artículo específico. </w:t>
                       </w:r>
                       <w:r w:rsidRPr="004468F2">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Título de la Revista</w:t>
                       </w:r>
                       <w:r w:rsidRPr="004468F2">
                         <w:rPr>
@@ -2559,308 +2460,209 @@
                       <w:r w:rsidRPr="004468F2">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Volumen</w:t>
                       </w:r>
                       <w:r w:rsidRPr="004468F2">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">(número de la revista), número de página inicio – número de página fin. https://doi.org/xx.xxxxxxxxxx.    </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACE0202" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="007C546C" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="0ACE0202" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C2FC418" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="007C546C" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="1C2FC418" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E0BD46" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="00E0BD46" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...2 lines deleted...]
-        <w:t>Nota</w:t>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nota: </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E3152">
-[...6 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00603EFE">
+        <w:t xml:space="preserve">El título y el volumen van en </w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00205EDD">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>cursiva</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00603EFE">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0095623A">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>itálica</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00603EFE">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C9D975" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="48C9D975" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="02A82BBC" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="004468F2" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A82BBC" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0055011D">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Horn</w:t>
+        <w:t xml:space="preserve">Horn, S. P., Johanson, E. N., Haberyan, K. A., Boehm, M. S., Johanson, J. L., Sánchez P., M., &amp; Hernández V., M. (2018). Observaciones limnológicas iniciales en cinco pequeños lagos del Pacífico Sur, Costa Rica. </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="004468F2">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>UNED Research Journal, 10</w:t>
       </w:r>
-      <w:r w:rsidRPr="004468F2">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 119-134. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="004468F2">
+        <w:r w:rsidRPr="00603EFE">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.22458/urj.v10i1.2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08A27C27" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00F63AA6" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="08A27C27" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F63AA6">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Libro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C81A821" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="007C546C" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="5C81A821" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C546C">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="464EAF1F" wp14:editId="00AB6BAF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>53900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>18042</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6085840" cy="242048"/>
                 <wp:effectExtent l="0" t="0" r="10160" b="24765"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="4 Cuadro de texto"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -2979,178 +2781,172 @@
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Título del trabajo</w:t>
                       </w:r>
                       <w:r w:rsidRPr="004468F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>. Editorial.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751BE127" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="007C546C" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="751BE127" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49998AA8" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="007C546C" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="49998AA8" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="Contenido1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="226921AE" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="226921AE" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004468F2">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Herrera C., C. y Rosillo P., M. (2019). </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055011D">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Confort y eficiencia energética en el diseño de edificaciones</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055011D">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Universidad del Valle. </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="0055011D">
+        <w:r w:rsidRPr="00603EFE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.reddebibliotecas.org.co/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="363DD11A" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="363DD11A" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0055011D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8B9175" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="7C8B9175" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055011D">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Capítulo de libro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11582C7E" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="11582C7E" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C546C">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64F86459" wp14:editId="47383825">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>53900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>14269</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6085840" cy="268941"/>
                 <wp:effectExtent l="0" t="0" r="10160" b="17145"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="4 Cuadro de texto"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -3341,236 +3137,174 @@
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>xxx</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="004468F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>). Editorial.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EAFA254" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="7EAFA254" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41602758" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="007C546C" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="41602758" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20D23FD3" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="38CDCB60" w14:textId="7DDD10CE" w:rsidR="004468F2" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00603EFE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0055011D">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Renteria</w:t>
+        <w:t xml:space="preserve">Renteria S., P. (2006). El comienzo de la renovación. En M. A. Flórez G. (Ed.), </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="0055011D">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Bogotá: Renovación Urbana, Renovación Humana</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055011D">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 80-100). Empresa de Renovación Urbana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE747DC" w14:textId="52CEAE4B" w:rsidR="00C76C5F" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="79D3C1D2" w14:textId="77777777" w:rsidR="004468F2" w:rsidRPr="00603EFE" w:rsidRDefault="004468F2" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E015EB1" w14:textId="759A9845" w:rsidR="004468F2" w:rsidRDefault="004468F2" w:rsidP="00C76C5F">
-[...51 lines deleted...]
-    <w:p w14:paraId="0FBCA455" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00952034" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="0FBCA455" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055011D">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Tesis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F90973" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="007C546C" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="52F90973" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C546C">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F71110B" wp14:editId="5B9C8778">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4594</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>24355</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6130137" cy="228600"/>
                 <wp:effectExtent l="0" t="0" r="23495" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="8 Cuadro de texto"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -3697,221 +3431,243 @@
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-CR"/>
                         </w:rPr>
                         <w:t>Título de la tesis</w:t>
                       </w:r>
                       <w:r w:rsidRPr="004468F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-CR"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> [Tesis de maestría, doctorado, etc. Nombre de la institución que otorgó el título]. Nombre de la base de datos.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EC5FF0" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="007C546C" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="36EC5FF0" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB7B72B" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="007C546C" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="3BB7B72B" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11FAAF16" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="004468F2" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="11FAAF16" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055011D">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Sáenz Jiménez, F. A. (2017). </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055011D">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Factores ambientales y antrópicos que determinan la presencia y distribución del Cóndor Andino y la selección de lugares de anidación y descanso: un enfoque multiescalar</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055011D">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Tesis de Doctorado, Pontificia Universidad Javeriana]. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004468F2">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Repositorio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004468F2">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004468F2">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Institucional</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004468F2">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Pontificia Universidad Javeriana.</w:t>
+        <w:t xml:space="preserve"> – </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="591B96E3" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00603EFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Pontificia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00603EFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Universidad Javeriana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591B96E3" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12786FA3" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00952034" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="12786FA3" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00952034">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Página Web</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315F8CA5" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="315F8CA5" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C546C">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68744669" wp14:editId="4FBE28EC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>9077</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>62491</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6320333" cy="407895"/>
                 <wp:effectExtent l="0" t="0" r="23495" b="11430"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="10 Cuadro de texto"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -4026,223 +3782,232 @@
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Título de la página web</w:t>
                       </w:r>
                       <w:r w:rsidRPr="004468F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>. Nombre de la página. Recuperado el día-mes-año de https://url.com</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A353E8" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="39A353E8" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49D6CD70" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="49D6CD70" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CA61F13" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="5CA61F13" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C0313B6" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="004468F2" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="6C0313B6" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004468F2">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Center for Systems Science and Engineering. (2020). </w:t>
       </w:r>
-      <w:r w:rsidRPr="004468F2">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>COVID-19 Dashboard by the Center for Systems Science and Engineering (CSSE) at Johns Hopkins University. Johns Hopkins University</w:t>
       </w:r>
-      <w:r w:rsidRPr="004468F2">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:anchor="/bda7594740fd40299423467b48e9ecf6" w:history="1">
-        <w:r w:rsidRPr="004468F2">
+        <w:r w:rsidRPr="00603EFE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html#/bda7594740fd40299423467b48e9ecf6</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004468F2">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1817F7" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00952034" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="4D1817F7" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="305C3978" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="75ECB39E" w14:textId="77777777" w:rsidR="00603EFE" w:rsidRDefault="00603EFE" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055011D">
-[...8 lines deleted...]
-    <w:p w14:paraId="5D158928" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    </w:p>
+    <w:p w14:paraId="305C3978" w14:textId="24DAB8B5" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603EFE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Más información:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D158928" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="0055011D">
+        <w:r w:rsidRPr="00603EFE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.apastyle.org/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0055011D">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29171BA7" w14:textId="1E3BB832" w:rsidR="00F633E9" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="0055011D">
+        <w:r w:rsidRPr="00603EFE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://biblioteca.uah.es/investigacion/documentos/Ejemplos-apa-buah.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="0055011D">
+      <w:r w:rsidRPr="00603EFE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F633E9" w:rsidRPr="0055011D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F7F5F8C" w14:textId="276A038E" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="Subtitulos1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C546C">
@@ -4611,449 +4376,293 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>. Mating was performed between the following color patterns: A with B., B. with C.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:shape id="1 Cuadro de texto" style="position:absolute;margin-left:.3pt;margin-top:-.3pt;width:493.05pt;height:420.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1031" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMVlkNmwIAAMEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7sJSSgRG5QGUVVC&#10;gAoVZ8drEwvb49pOdtNfz9i7CYFyoepld+x58/U8M2fnrdFkI3xQYCs6OCopEZZDrexjRX/dX375&#10;SkmIzNZMgxUV3YpAz2efP501biqGsAJdC0/QiQ3TxlV0FaObFkXgK2FYOAInLColeMMiHv1jUXvW&#10;oHeji2FZTooGfO08cBEC3l50SjrL/qUUPN5IGUQkuqKYW8xfn7/L9C1mZ2z66JlbKd6nwf4hC8OU&#10;xaB7VxcsMrL26i9XRnEPAWQ84mAKkFJxkWvAagblm2ruVsyJXAuSE9yepvD/3PLrza0nqsa3o8Qy&#10;g080IIs1qz2QWpAo2giJpMaFKWLvHKJj+w3aZNDfB7xMtbfSm/THqgjqke7tnmL0QzheToaTwcnx&#10;mBKOuvHxqCxPJ8lP8WLufIjfBRiShIp6fMNMLdtchdhBd5AULYBW9aXSOh9S34iF9mTD8MV1zEmi&#10;81cobUmDqRyPy+z4lS653tsvNeNPfXoHKPSnbQoncof1aSWKOiqyFLdaJIy2P4VEhjMj7+TIOBd2&#10;n2dGJ5TEij5i2ONfsvqIcVcHWuTIYOPe2CgLvmPpNbX1045a2eHxDQ/qTmJsl21urfGuU5ZQb7GB&#10;PHRzGBy/VMj3FQvxlnkcPOwZXCbxBj9SAz4S9BIlK/B/3rtPeJwH1FLS4CBXNPxeMy8o0T8sTsrp&#10;YDRKk58Po/HJEA/+ULM81Ni1WQB2Dk4DZpfFhI96J0oP5gF3zjxFRRWzHGNXNO7ERezWC+4sLubz&#10;DMJZdyxe2TvHk+vEcuqz+/aBedf3eRq1a9iNPJu+afcOmywtzNcRpMqzkHjuWO35xz2Rp6nfaWkR&#10;HZ4z6mXzzp4BAAD//wMAUEsDBBQABgAIAAAAIQCpPk+g2gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI4xT8MwFIR3JP6D9ZDYWqeoCm7ISwWosDBREPNr7NpWYzuy3TT8e8wE0+l0p7uv3c5uYJOK&#10;yQaPsFpWwJTvg7ReI3x+vCwEsJTJSxqCVwjfKsG2u75qqZHh4t/VtM+alRGfGkIwOY8N56k3ylFa&#10;hlH5kh1DdJSLjZrLSJcy7gZ+V1U1d2R9eTA0qmej+tP+7BB2T3qje0HR7IS0dpq/jm/6FfH2Zn58&#10;AJbVnP/K8Itf0KErTIdw9jKxAaEuPYRFkRJuRH0P7IAg1tUaeNfy//jdDwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBMVlkNmwIAAMEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCpPk+g2gAAAAYBAAAPAAAAAAAAAAAAAAAAAPUEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;" w14:anchorId="18AC85CE">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="18AC85CE" id="1 Cuadro de texto" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:-.3pt;width:493.05pt;height:420.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAFg0gEgwIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykSboGdYqsRYYB&#13;&#10;RVssHXpWZKkRKouapMTOfn0p2Xl1vXTYxabEj69PJC+vmkqTjXBegSlov5dTIgyHUpnngv56nH/5&#13;&#10;SokPzJRMgxEF3QpPr6afP13WdiIGsAJdCkfQifGT2hZ0FYKdZJnnK1Ex3wMrDColuIoFPLrnrHSs&#13;&#10;Ru+VzgZ5Ps5qcKV1wIX3eHvTKuk0+ZdS8HAvpReB6IJibiF9Xfou4zebXrLJs2N2pXiXBvuHLCqm&#13;&#10;DAbdu7phgZG1U3+5qhR34EGGHocqAykVF6kGrKafv6lmsWJWpFqQHG/3NPn/55bfbRb2wZHQfIMG&#13;&#10;HzASUls/8XgZ62mkq+IfMyWoRwq3e9pEEwjHy/Fg3D8/G1HCUTc6G+b5xTj6yQ7m1vnwXUBFolBQ&#13;&#10;h++S6GKbWx9a6A4So3nQqpwrrdMh9oK41o5sGL6iDilJdH6C0obUmMrZKE+OT3TR9d5+qRl/6dI7&#13;&#10;QqE/bWI4kbqmS+tARZLCVouI0eankESViZF3cmScC7PPM6EjSmJFHzHs8IesPmLc1oEWKTKYsDeu&#13;&#10;lAHXsnRKbfmyo1a2eHzDo7qjGJplg4XjO+86ZQnlFhvIQTtb3vK5Qr5vmQ8PzOEwYc/gggj3+JEa&#13;&#10;8JGgkyhZgfvz3n3EY4+jlpIah7Og/veaOUGJ/mGw+y/6w2Gc5nQYjs4HeHDHmuWxxqyra8DO6eMq&#13;&#10;sjyJER/0TpQOqifcI7MYFVXMcIxd0LATr0O7MnAPcTGbJRDOr2Xh1iwsj64jy7HPHpsn5mzX5wFH&#13;&#10;5A52Y8wmb9q9xUZLA7N1AKnSLESeW1Y7/nH20zR1eyoul+NzQh226fQVAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQD/j4C73QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInFrHVAV3DRO&#13;&#10;xaNw4URBnN14a1vEdmS7afh7lhNcdrWa2Xm029kPbMKUXQwSbpYVMAx91C4YCR/vzwsBLBcVtBpi&#13;&#10;QAnfmGHbXV60qtHxHN5w2hfDSCTkRkmwpYwN57m36FVexhEDYceYvCp0JsN1UmcS9wO/raqae+UC&#13;&#10;OVg14qPF/mt/8hJ2D2ZteqGS3Qnt3DR/Hl/Ni5TXV/PThsb9BljBufx9wG8Hyg8dBTvEU9CZDRJq&#13;&#10;4klY0CJwLeo7YAcJYlWtgHct/9+h+wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFg0gE&#13;&#10;gwIAAJUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD/&#13;&#10;j4C73QAAAAsBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAA5wUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="005B0658" w:rsidP="005B0658" w:rsidRDefault="005B0658" w14:paraId="47B85CAE" w14:textId="77777777">
+                    <w:p w14:paraId="6B256BFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
                       <w:pPr>
                         <w:pStyle w:val="Ttulo1"/>
                         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b w:val="0"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b w:val="0"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Fotografías:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="005B0658" w:rsidP="005B0658" w:rsidRDefault="005B0658" w14:paraId="1ED19B99" w14:textId="77777777">
+                    <w:p w14:paraId="15AC9CFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C81240">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Las fotografías se pueden insertar al final del documento </w:t>
-[...47 lines deleted...]
-                        <w:t xml:space="preserve"> o TIFF, a una resolución mínima de 300 dpi (alta resolución que se confirma ampliando la figura a pantalla completa y que aun así se vea nítida, no pixelada). Las figuras normales se reducirán a un ancho de 6-12 cm por lo que las rotulaciones deben ser fáciles de leer, incluso después de esta reducción</w:t>
+                        <w:t>Las fotografías se pueden insertar al final del documento word o si son muy grandes pueden enviarse en archivos separados; en ambos casos deben estar en formato JPG, ai, psd o TIFF, a una resolución mínima de 300 dpi (alta resolución que se confirma ampliando la figura a pantalla completa y que aun así se vea nítida, no pixelada). Las figuras normales se reducirán a un ancho de 6-12 cm por lo que las rotulaciones deben ser fáciles de leer, incluso después de esta reducción</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00F508C8" w:rsidR="00F633E9" w:rsidP="00F633E9" w:rsidRDefault="00F633E9" w14:paraId="672A6659" w14:textId="77777777">
+                    <w:p w14:paraId="7AF5166B" w14:textId="77777777" w:rsidR="00F633E9" w:rsidRPr="00F508C8" w:rsidRDefault="00F633E9" w:rsidP="00F633E9">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="005B0658" w:rsidP="005B0658" w:rsidRDefault="005B0658" w14:paraId="0A37501D" w14:textId="77777777">
+                    <w:p w14:paraId="1A0F1B88" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:noProof/>
                           <w:szCs w:val="23"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AF0FBAC" wp14:editId="7BE54D06">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DEBD8B5" wp14:editId="7BE54D06">
                             <wp:extent cx="1848400" cy="3708806"/>
                             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
-                            <wp:docPr id="950428178" name="0 Imagen"/>
+                            <wp:docPr id="31" name="0 Imagen"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="figura 2 gris reducida 06-feb-15.jpg"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId15" cstate="print">
+                                    <a:blip r:embed="rId14" cstate="print">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1847184" cy="3706366"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00DF60C0" w:rsidR="00F633E9" w:rsidP="00F633E9" w:rsidRDefault="005B0658" w14:paraId="6B8BC83A" w14:textId="24B0E37D">
+                    <w:p w14:paraId="7D08F7DC" w14:textId="24B0E37D" w:rsidR="00F633E9" w:rsidRPr="00DF60C0" w:rsidRDefault="005B0658" w:rsidP="00F633E9">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C76C5F">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Fig</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00C76C5F" w:rsidR="00C76C5F">
+                      <w:r w:rsidR="00C76C5F" w:rsidRPr="00C76C5F">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C76C5F">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 1</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00C76C5F" w:rsidR="00B44E08">
+                      <w:r w:rsidR="00B44E08" w:rsidRPr="00C76C5F">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Shell color pattern of </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="nfasis"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Drymaeus</w:t>
+                        <w:t>Drymaeus tripictus</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00781342">
+                        <w:rPr>
+                          <w:rStyle w:val="Descripcin1"/>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>. A and B have some white or translucids dots on body whorl similar to </w:t>
+                      </w:r>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="nfasis"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t>Drymaeus irazuensis</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-[...116 lines deleted...]
-                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>. Mating was performed between the following color patterns: A with B., B. with C.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A449888" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -5491,51 +5100,51 @@
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007F73CC">
                               <w:rPr>
                                 <w:noProof/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5223430B" wp14:editId="45706482">
                                   <wp:extent cx="5370195" cy="2371725"/>
                                   <wp:effectExtent l="0" t="0" r="1905" b="3175"/>
                                   <wp:docPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill rotWithShape="1">
-                                          <a:blip r:embed="rId16">
+                                          <a:blip r:embed="rId15">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch/>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5370195" cy="2371725"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                           <a:extLst>
                                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                             </a:ext>
                                           </a:extLst>
@@ -6473,121 +6082,121 @@
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4F03DC44" w14:textId="77777777" w:rsidR="00B353DF" w:rsidRDefault="00B353DF" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="63BDF7B2" w14:textId="77777777" w:rsidR="00B353DF" w:rsidRDefault="00B353DF" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="55F9068A" w14:textId="77777777" w:rsidR="00CD295A" w:rsidRPr="003A5576" w:rsidRDefault="00CD295A" w:rsidP="00CD295A">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
@@ -6724,237 +6333,164 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00340836">
       <w:rPr>
         <w:lang w:val="es-AR"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">UNED </w:t>
+      <w:t>UNED Research Journal</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (e-ISSN 1659-441X), </w:t>
-[...7 lines deleted...]
-      <w:t>Vol.</w:t>
+      <w:t xml:space="preserve"> (e-ISSN 1659-441X), Vol.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>xxx</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">xxx </w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">: </w:t>
-[...7 lines deleted...]
-      <w:t>e</w:t>
+      <w:t>: e</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>xxx</w:t>
-[...7 lines deleted...]
-      <w:t>;</w:t>
+      <w:t>xxx;</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>- D</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>iciembre,</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Publi</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>cado</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>xxx</w:t>
-[...7 lines deleted...]
-      <w:t>.</w:t>
+      <w:t>xxx.</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="20BFA922" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00CD295A" w:rsidRDefault="00730B57" w:rsidP="00CD295A">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4517EF3A" w14:textId="77777777" w:rsidR="00CD295A" w:rsidRPr="003A5576" w:rsidRDefault="00CD295A" w:rsidP="00CD295A">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
@@ -7096,237 +6632,164 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00340836">
       <w:rPr>
         <w:lang w:val="es-AR"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">UNED </w:t>
+      <w:t>UNED Research Journal</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (e-ISSN 1659-441X), </w:t>
-[...7 lines deleted...]
-      <w:t>Vol.</w:t>
+      <w:t xml:space="preserve"> (e-ISSN 1659-441X), Vol.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>xxx</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">xxx </w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">: </w:t>
-[...7 lines deleted...]
-      <w:t>e</w:t>
+      <w:t>: e</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>xxx</w:t>
-[...7 lines deleted...]
-      <w:t>;</w:t>
+      <w:t>xxx;</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>- D</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>iciembre,</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Publi</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>cado</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>xxx</w:t>
-[...7 lines deleted...]
-      <w:t>.</w:t>
+      <w:t>xxx.</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="01089C8F" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AB1E4A" w:rsidRDefault="00730B57" w:rsidP="00081322">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8838"/>
       </w:tabs>
       <w:ind w:right="-518"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -7441,57 +6904,57 @@
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="592FCEBB" wp14:editId="1A1AB5C6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>-3447</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="694944" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="472" name="Rectángulo 472"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
-                      <a:spLocks noChangeArrowheads="1"/>
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="694944" cy="10058400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="0E2786">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="612AD4DC" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="007607B6">
                           <w:pPr>
@@ -7680,57 +7143,57 @@
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00730B57">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="715F103E" wp14:editId="76A02E88">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>-7620</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="694690" cy="10066020"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rectángulo 472"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
-                      <a:spLocks noChangeArrowheads="1"/>
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="694690" cy="10066020"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="0E2786">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="5F01B41A" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="00923854">
                           <w:pPr>
@@ -7836,50 +7299,136 @@
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict w14:anchorId="5A19545D">
             <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="5508F2A3">
               <v:path fillok="f" arrowok="t" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 4" style="position:absolute;margin-left:-85pt;margin-top:-35.75pt;width:791.1pt;height:0;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#31849b" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVZaPqIwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcE9tZ58uKs9raSS/b&#10;baTd/gAC2Ea1AQGJE1X97x1IHGXbS1X1ggfPzJs3M4/V46lr0ZEbK5TMcTKOMeKSKiZkneNvb9vR&#10;AiPriGSkVZLn+Mwtflx//LDqdcYnqlEt4wYBiLRZr3PcOKezKLK04R2xY6W5BGelTEccXE0dMUN6&#10;QO/aaBLHs6hXhmmjKLcW/pYXJ14H/Kri1H2tKssdanMM3Fw4TTj3/ozWK5LVhuhG0CsN8g8sOiIk&#10;FL1BlcQRdDDiD6hOUKOsqtyYqi5SVSUoDz1AN0n8WzevDdE89ALDsfo2Jvv/YOnLcWeQYDmeYyRJ&#10;Byt6OjgVKqPUj6fXNoOoQu6Mb5Ce5Kt+VvS7RVIVDZE1D8FvZw25ic+I3qX4i9VQZN9/UQxiCOCH&#10;WZ0q03lImAI6hZWcbyvhJ4co/EziOJ0t57A6Ojgjkg2Z2lj3masOeSPH1hki6sYVSkrYvDJJqEOO&#10;z9Z5XiQbEnxZqbaibYMAWon6HC+nk2lIsKoVzDt9mDX1vmgNOhKQ0EOySJefQpPguQ8z6iBZAGs4&#10;YZur7YhoLzYUb6XHg86AztW6aOTHMl5uFptFOkons80ojcty9LQt0tFsm8yn5UNZFGXy01NL0qwR&#10;jHHp2Q16TdK/08P15VyUdlPsbQzRe/QwLyA7fAPpsFq/zYsu9oqdd2ZYOUg0BF+fk38D93ew7x/9&#10;+hcAAAD//wMAUEsDBBQABgAIAAAAIQDbXb8J3gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8MwDIXvSPyHyEjctrQVbKg0nRAS3CZgoJ3TxrQVjdMlWRf+PZ6EBDfb7+n5e9Um2VHM6MPgSEG+&#10;zEAgtc4M1Cn4eH9a3IEIUZPRoyNU8I0BNvXlRaVL4070hvMudoJDKJRaQR/jVEoZ2h6tDks3IbH2&#10;6bzVkVffSeP1icPtKIssW0mrB+IPvZ7wscf2a3e0CtLWuhnjvD3sX6l5Tn5V7F8OSl1fpYd7EBFT&#10;/DPDGZ/RoWamxh3JBDEqWOTrjMtEntb5LYiz5SYvChDN70nWlfzfov4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAlWWj6iMCAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA212/Cd4AAAANAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="47885E2A" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05A12E7B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B088F792"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="186E5DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CCE0E8"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7948,51 +7497,51 @@
     <w:lvl w:ilvl="7" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EEA0369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10AAA748"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8061,51 +7610,140 @@
     <w:lvl w:ilvl="7" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38E60E47"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="95D0C50E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1149" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41DD0D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E08E996"/>
     <w:lvl w:ilvl="0" w:tplc="440A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="440A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="440A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8147,51 +7785,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="440A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="440A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EB2534B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67C20986"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8260,51 +7898,51 @@
     <w:lvl w:ilvl="7" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58922857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C5C2292"/>
     <w:lvl w:ilvl="0" w:tplc="140A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8346,51 +7984,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70CB6F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F94A4214"/>
     <w:lvl w:ilvl="0" w:tplc="140A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8437,74 +8075,80 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="638532217">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="687565743">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="687565743">
+  <w:num w:numId="3" w16cid:durableId="1633436656">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1206482867">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="414598265">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="426000142">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="28841508">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1633436656">
+  <w:num w:numId="8" w16cid:durableId="1654916391">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="121"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1134"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E2C81"/>
     <w:rsid w:val="00065F46"/>
@@ -8520,84 +8164,86 @@
     <w:rsid w:val="000E6327"/>
     <w:rsid w:val="000E6C3F"/>
     <w:rsid w:val="000F0C9A"/>
     <w:rsid w:val="000F39DE"/>
     <w:rsid w:val="000F4BDE"/>
     <w:rsid w:val="000F6139"/>
     <w:rsid w:val="001043C8"/>
     <w:rsid w:val="0010682B"/>
     <w:rsid w:val="00107B45"/>
     <w:rsid w:val="00123735"/>
     <w:rsid w:val="00125180"/>
     <w:rsid w:val="00130E71"/>
     <w:rsid w:val="00142981"/>
     <w:rsid w:val="001535AB"/>
     <w:rsid w:val="00154AB7"/>
     <w:rsid w:val="00182CF4"/>
     <w:rsid w:val="00194577"/>
     <w:rsid w:val="0019517E"/>
     <w:rsid w:val="001A2658"/>
     <w:rsid w:val="001A791C"/>
     <w:rsid w:val="001B3315"/>
     <w:rsid w:val="001B3641"/>
     <w:rsid w:val="001C784B"/>
     <w:rsid w:val="001E2C81"/>
     <w:rsid w:val="001E3D2B"/>
+    <w:rsid w:val="001E5022"/>
     <w:rsid w:val="001E774A"/>
     <w:rsid w:val="001F5806"/>
     <w:rsid w:val="001F73C0"/>
     <w:rsid w:val="001F762F"/>
     <w:rsid w:val="002006AF"/>
     <w:rsid w:val="00204B77"/>
     <w:rsid w:val="00213273"/>
     <w:rsid w:val="00215BD1"/>
     <w:rsid w:val="0022020B"/>
     <w:rsid w:val="002400FF"/>
     <w:rsid w:val="002461E9"/>
     <w:rsid w:val="00254BF4"/>
     <w:rsid w:val="00255A06"/>
     <w:rsid w:val="00256061"/>
     <w:rsid w:val="00257372"/>
     <w:rsid w:val="002823E9"/>
     <w:rsid w:val="002850E7"/>
     <w:rsid w:val="00296835"/>
     <w:rsid w:val="002A2056"/>
     <w:rsid w:val="002C0D51"/>
     <w:rsid w:val="002C7002"/>
     <w:rsid w:val="002C7B7F"/>
     <w:rsid w:val="002D37A6"/>
     <w:rsid w:val="002D4CA9"/>
     <w:rsid w:val="002D552F"/>
     <w:rsid w:val="002E05E8"/>
     <w:rsid w:val="002E102F"/>
     <w:rsid w:val="002F2EF1"/>
     <w:rsid w:val="002F324C"/>
     <w:rsid w:val="00304429"/>
     <w:rsid w:val="00306A00"/>
     <w:rsid w:val="00311700"/>
     <w:rsid w:val="00315399"/>
     <w:rsid w:val="00321D55"/>
+    <w:rsid w:val="00322373"/>
     <w:rsid w:val="0033424C"/>
     <w:rsid w:val="003455F1"/>
     <w:rsid w:val="0035084C"/>
     <w:rsid w:val="00365465"/>
     <w:rsid w:val="00371F39"/>
     <w:rsid w:val="00376997"/>
     <w:rsid w:val="00377F52"/>
     <w:rsid w:val="003829C3"/>
     <w:rsid w:val="00382D31"/>
     <w:rsid w:val="00387F85"/>
     <w:rsid w:val="003900C8"/>
     <w:rsid w:val="00394943"/>
     <w:rsid w:val="00394E00"/>
     <w:rsid w:val="003C583A"/>
     <w:rsid w:val="003C64B4"/>
     <w:rsid w:val="003C7F3B"/>
     <w:rsid w:val="003D0E41"/>
     <w:rsid w:val="003E08A2"/>
     <w:rsid w:val="003F1D4D"/>
     <w:rsid w:val="00407010"/>
     <w:rsid w:val="00411535"/>
     <w:rsid w:val="004325B2"/>
     <w:rsid w:val="0043566C"/>
     <w:rsid w:val="004369E4"/>
     <w:rsid w:val="00444EDB"/>
@@ -8617,51 +8263,53 @@
     <w:rsid w:val="00507FB2"/>
     <w:rsid w:val="0051687E"/>
     <w:rsid w:val="00521D6E"/>
     <w:rsid w:val="00531B8C"/>
     <w:rsid w:val="00531FA4"/>
     <w:rsid w:val="005324BA"/>
     <w:rsid w:val="005404B7"/>
     <w:rsid w:val="00543EAE"/>
     <w:rsid w:val="0055011D"/>
     <w:rsid w:val="005519F1"/>
     <w:rsid w:val="0056249C"/>
     <w:rsid w:val="00566CA0"/>
     <w:rsid w:val="00576BA2"/>
     <w:rsid w:val="00585056"/>
     <w:rsid w:val="00593338"/>
     <w:rsid w:val="005A0806"/>
     <w:rsid w:val="005A21AD"/>
     <w:rsid w:val="005B0658"/>
     <w:rsid w:val="005C0678"/>
     <w:rsid w:val="005D0647"/>
     <w:rsid w:val="005E368A"/>
     <w:rsid w:val="005E7B39"/>
     <w:rsid w:val="005F1451"/>
     <w:rsid w:val="005F4DE9"/>
     <w:rsid w:val="005F62AA"/>
+    <w:rsid w:val="00603EFE"/>
     <w:rsid w:val="0060771A"/>
+    <w:rsid w:val="00607AD4"/>
     <w:rsid w:val="00611749"/>
     <w:rsid w:val="006268E9"/>
     <w:rsid w:val="00633568"/>
     <w:rsid w:val="00640858"/>
     <w:rsid w:val="00640C31"/>
     <w:rsid w:val="00640D6D"/>
     <w:rsid w:val="00647383"/>
     <w:rsid w:val="006576C1"/>
     <w:rsid w:val="00662013"/>
     <w:rsid w:val="00666121"/>
     <w:rsid w:val="00670E76"/>
     <w:rsid w:val="00672A89"/>
     <w:rsid w:val="006766E0"/>
     <w:rsid w:val="006919E6"/>
     <w:rsid w:val="006921A8"/>
     <w:rsid w:val="006922B5"/>
     <w:rsid w:val="00696E3C"/>
     <w:rsid w:val="006B355A"/>
     <w:rsid w:val="006B3D7B"/>
     <w:rsid w:val="006B7AA3"/>
     <w:rsid w:val="006C7306"/>
     <w:rsid w:val="006D4CA4"/>
     <w:rsid w:val="006D5C81"/>
     <w:rsid w:val="006E3597"/>
     <w:rsid w:val="006F5318"/>
@@ -8802,50 +8450,51 @@
     <w:rsid w:val="00D215C3"/>
     <w:rsid w:val="00D247BA"/>
     <w:rsid w:val="00D264E4"/>
     <w:rsid w:val="00D325DF"/>
     <w:rsid w:val="00D327D0"/>
     <w:rsid w:val="00D33619"/>
     <w:rsid w:val="00D41AFD"/>
     <w:rsid w:val="00D47D33"/>
     <w:rsid w:val="00D51304"/>
     <w:rsid w:val="00D5447A"/>
     <w:rsid w:val="00D5458F"/>
     <w:rsid w:val="00D5787F"/>
     <w:rsid w:val="00D621F2"/>
     <w:rsid w:val="00D70B2A"/>
     <w:rsid w:val="00D749BF"/>
     <w:rsid w:val="00D94AC3"/>
     <w:rsid w:val="00DC3593"/>
     <w:rsid w:val="00DD24DA"/>
     <w:rsid w:val="00DE1233"/>
     <w:rsid w:val="00DE1241"/>
     <w:rsid w:val="00DE32B1"/>
     <w:rsid w:val="00DE4189"/>
     <w:rsid w:val="00DF3A75"/>
     <w:rsid w:val="00DF3D71"/>
     <w:rsid w:val="00DF60C0"/>
+    <w:rsid w:val="00E02788"/>
     <w:rsid w:val="00E1431C"/>
     <w:rsid w:val="00E21E64"/>
     <w:rsid w:val="00E22821"/>
     <w:rsid w:val="00E22AAB"/>
     <w:rsid w:val="00E30D61"/>
     <w:rsid w:val="00E329BC"/>
     <w:rsid w:val="00E331D3"/>
     <w:rsid w:val="00E33318"/>
     <w:rsid w:val="00E51C25"/>
     <w:rsid w:val="00E67F14"/>
     <w:rsid w:val="00E727AA"/>
     <w:rsid w:val="00E77DE8"/>
     <w:rsid w:val="00E8772E"/>
     <w:rsid w:val="00E9787A"/>
     <w:rsid w:val="00EA6270"/>
     <w:rsid w:val="00EB35BD"/>
     <w:rsid w:val="00EB361F"/>
     <w:rsid w:val="00EB39DF"/>
     <w:rsid w:val="00EB750C"/>
     <w:rsid w:val="00EC3398"/>
     <w:rsid w:val="00EE2543"/>
     <w:rsid w:val="00EE5A82"/>
     <w:rsid w:val="00EF61E6"/>
     <w:rsid w:val="00EF69E8"/>
     <w:rsid w:val="00F0073B"/>
@@ -10881,51 +10530,51 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2051031908">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https:/www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.uah.es/investigacion/documentos/Ejemplos-apa-buah.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddebibliotecas.org.co/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22458/urj.v10i1.2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https:/www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.uah.es/investigacion/documentos/Ejemplos-apa-buah.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddebibliotecas.org.co/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22458/urj.v10i1.2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         <w:category>
@@ -11138,189 +10787,189 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7AEBE2A-A568-4B88-97BA-718F73C504A1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002349A1" w:rsidRDefault="00F64AC2" w:rsidP="00F64AC2">
           <w:pPr>
             <w:pStyle w:val="76845065305742F5A2248132760A1207"/>
           </w:pPr>
           <w:r w:rsidRPr="00894D3C">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F02316"/>
     <w:rsid w:val="00013DDE"/>
     <w:rsid w:val="00065F46"/>
     <w:rsid w:val="000D15C2"/>
     <w:rsid w:val="000F3F92"/>
     <w:rsid w:val="001657EC"/>
     <w:rsid w:val="001B4F1C"/>
+    <w:rsid w:val="001E5022"/>
     <w:rsid w:val="002349A1"/>
     <w:rsid w:val="0028144A"/>
     <w:rsid w:val="0030656D"/>
     <w:rsid w:val="00314950"/>
+    <w:rsid w:val="00322373"/>
     <w:rsid w:val="003224B7"/>
     <w:rsid w:val="003337A0"/>
     <w:rsid w:val="003A1C6D"/>
     <w:rsid w:val="003C64B4"/>
     <w:rsid w:val="003C79A8"/>
     <w:rsid w:val="0043566C"/>
     <w:rsid w:val="004369E4"/>
     <w:rsid w:val="004A7947"/>
     <w:rsid w:val="004C6435"/>
     <w:rsid w:val="00543820"/>
     <w:rsid w:val="00564C1A"/>
     <w:rsid w:val="00577F47"/>
     <w:rsid w:val="005B405E"/>
     <w:rsid w:val="005F0A6D"/>
     <w:rsid w:val="00625C76"/>
     <w:rsid w:val="00691F42"/>
     <w:rsid w:val="006922B5"/>
     <w:rsid w:val="00694655"/>
     <w:rsid w:val="00760C91"/>
     <w:rsid w:val="00777018"/>
     <w:rsid w:val="00777869"/>
     <w:rsid w:val="00777E05"/>
     <w:rsid w:val="00842B93"/>
     <w:rsid w:val="0090383A"/>
     <w:rsid w:val="00925C38"/>
@@ -12166,75 +11815,76 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2170BE1-CF79-488D-9785-2FD72382C9DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>9903</Characters>
+  <Pages>7</Pages>
+  <Words>1776</Words>
+  <Characters>9774</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>143</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11526</CharactersWithSpaces>
+  <CharactersWithSpaces>11527</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>