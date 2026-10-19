--- v1 (2026-06-29)
+++ v2 (2026-10-19)
@@ -1,63 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="087A098D" w14:textId="77777777" w:rsidR="00662013" w:rsidRPr="00662013" w:rsidRDefault="00662013" w:rsidP="00662013">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662013">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Para un mejor uso de esta plantilla favor “Copiar” y “Pegar texto sin formato” en cada una de las secciones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CCD0F0F" w14:textId="16990BD6" w:rsidR="00923854" w:rsidRDefault="00923854" w:rsidP="00B42EF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -79,742 +74,676 @@
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>COMUNICACIÓN</w:t>
       </w:r>
       <w:r w:rsidR="00123735" w:rsidRPr="00666121">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> BREVE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F1DD98" w14:textId="77777777" w:rsidR="009F2810" w:rsidRPr="00662013" w:rsidRDefault="009F2810" w:rsidP="00B42EF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk32913036"/>
     </w:p>
-    <w:sdt>
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="71C78C10" w14:textId="182D5E21" w:rsidR="000E6C3F" w:rsidRPr="00856BD9" w:rsidRDefault="00662013" w:rsidP="00662013">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...28 lines deleted...]
-    </w:sdt>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Título del artículo (Calibri 14pt, centrado y en negrita, a excepción de los nombres científicos. Para estudios de plantas se coloca la Familia y para los de animales (Orden: Familia). Debe ser conciso, fácil de entender y corresponder estrictamente a lo que se presenta en el artículo (máximo 15 palabras).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0F5524F2" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00AC105A" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
-[...123 lines deleted...]
-    <w:p w14:paraId="465380E5" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00AC105A" w:rsidRDefault="000E6C3F" w:rsidP="006B7AA3">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="50771761" w14:textId="1D359696" w:rsidR="00913CA7" w:rsidRPr="00666121" w:rsidRDefault="00913CA7" w:rsidP="00913CA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Autor nombre completo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, autor nombre completo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, autor nombre completo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; autor nombre completo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C8B850" w14:textId="7C59D461" w:rsidR="00730B57" w:rsidRPr="00666121" w:rsidRDefault="00913CA7" w:rsidP="00730B57">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Calibri 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00666121" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pt, izquierda, negrita. Los nombres de los autores se escriben completos, y los apellidos van al final del nombre en todos los casos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465380E5" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00AC105A" w:rsidRDefault="000E6C3F" w:rsidP="006B7AA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...12 lines deleted...]
-      <w:sdtEndPr>
+    <w:p w14:paraId="0C84B500" w14:textId="6FCF3CBB" w:rsidR="00647383" w:rsidRPr="00666121" w:rsidRDefault="00913CA7" w:rsidP="00647383">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid1-Accent21"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>Afili</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF60C0" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>ciones</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94AC3" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94AC3" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Calibri </w:t>
+      </w:r>
+      <w:r w:rsidR="00666121">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94AC3" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94AC3" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A207260" w14:textId="260FE6FA" w:rsidR="00913CA7" w:rsidRPr="00666121" w:rsidRDefault="00DF60C0" w:rsidP="008A1BBF">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid1-Accent21"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>(a- Institución, b- Departamento o dependencia), l</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1BBF" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>as direcciones son numeradas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (incluya principales señas, ciudad</w:t>
+      </w:r>
+      <w:r w:rsidR="00F508C8" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>país)</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1BBF" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, terminan con un “;” que es inmediatamente seguido por la dirección de correo electrónico </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7306" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(no incluya la palabra “email”) </w:t>
+      </w:r>
+      <w:r w:rsidR="008A1BBF" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y posteriormente el número de identificación </w:t>
+      </w:r>
+      <w:r w:rsidR="000F39DE" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>ORCID</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7306" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, separados por comas. Cuando dos o más autores comparten la misma afiliación, separar el siguiente correo electrónico con una coma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CFE346" w14:textId="77777777" w:rsidR="00531B8C" w:rsidRPr="00666121" w:rsidRDefault="00531B8C" w:rsidP="00531B8C">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid1-Accent21"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ejemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D0C19D" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00666121" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid1-Accent21"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Instituto Nacional de Salud, Grupo de Microscopía y Análisis de Imágenes, Av. Calle 26 Nº 51-60 Bogotá, Colombia; lsarmiento@ins.gov.co, https://orcid.org/0000-0002-4018-775X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A07DB9" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00666121" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid1-Accent21"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Universidad Estatal a Distancia, Vicerrectoría de Investigación, Laboratorio de Ecología Urbana, 2050 Sabanilla, San José, Costa Rica; cseas@uned.ac.cr, https://orcid.org/0000-0002-4018-775X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50040C4E" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00666121" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid1-Accent21"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">University of Georgia, Costa Rica Campus. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Apartado 108-5655, Monteverde, Costa Rica; fabricio@uga.edu, https://orcid.org/0000-0002-4018-775X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4658EDF8" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00666121" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid1-Accent21"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Council on International Educational Exchange, Sustainability Center Monteverde, Costa Rica; kmasters@ciee.org, https://orcid.org/0000-0002-4018-775X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAE1091" w14:textId="2F7327EB" w:rsidR="000E6C3F" w:rsidRPr="00F216B2" w:rsidRDefault="000E6C3F" w:rsidP="00D94AC3">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid1-Accent21"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...307 lines deleted...]
-    <w:p w14:paraId="1CBE83D6" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00666121" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CBE83D6" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00F216B2" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...164 lines deleted...]
-    <w:p w14:paraId="0FD346F0" w14:textId="77777777" w:rsidR="003C7F3B" w:rsidRDefault="003C7F3B" w:rsidP="000E6C3F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D47791" w14:textId="61E5296D" w:rsidR="000E6C3F" w:rsidRPr="00666121" w:rsidRDefault="00531B8C" w:rsidP="00B00208">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Favor no escribir aquí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666121">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35CC2" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recibido </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94AC3" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>XX-XX-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00208" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="000E6C3F" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E6C3F" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35CC2" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Corregido </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00208" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XX-XX-XXXX </w:t>
+      </w:r>
+      <w:r w:rsidR="000E6C3F" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35CC2" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aceptado </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00208" w:rsidRPr="00666121">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>XX-XX-XXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FBD2D0" w14:textId="4E02F105" w:rsidR="000E6C3F" w:rsidRPr="00856BD9" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD346F0" w14:textId="77777777" w:rsidR="003C7F3B" w:rsidRPr="00856BD9" w:rsidRDefault="003C7F3B" w:rsidP="000E6C3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65616AAA" w14:textId="77777777" w:rsidR="0055011D" w:rsidRPr="00F56B13" w:rsidRDefault="0055011D" w:rsidP="0055011D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56B13">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>NOTA IMPORTANTE</w:t>
       </w:r>
       <w:r w:rsidRPr="001713BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (POR FAVOR ELIMINAR ESTA NOTA UNA VEZ QUE INTRODUZCA EL TEXTO DE SU MANUSCRITO)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F56B13">
@@ -850,1528 +779,1345 @@
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(Por ejemplo, "tomamos 80 muestras" en lugar del viejo estilo "se tomaron 80 muestras"). Si desea actualizarse en este campo, sugerimos esta lectura: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:tooltip="https://protect.checkpoint.com/v2/r01/___https://www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZT" w:history="1">
         <w:r w:rsidRPr="00F56B13">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="MS Mincho"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>https://www.nature.com/nature-portfolio/for-authors/write</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="13CABA71" w14:textId="77777777" w:rsidR="0055011D" w:rsidRPr="0055011D" w:rsidRDefault="0055011D" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10ED5A73" w14:textId="77678313" w:rsidR="0055011D" w:rsidRPr="00666121" w:rsidRDefault="00743D6F" w:rsidP="00607AD4">
+    <w:p w14:paraId="10ED5A73" w14:textId="77678313" w:rsidR="0055011D" w:rsidRPr="00666121" w:rsidRDefault="00743D6F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ABSTRACT</w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Calibri, </w:t>
       </w:r>
       <w:r w:rsidR="00666121">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pt, justificado. Inicia con el título del artículo en inglés dentro de comillas “”. Tiene la misma estructura, formato, longitud y función que el resumen, pero en idioma inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CA4235" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00607AD4">
+    <w:p w14:paraId="14CA4235" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="081F6197" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00826F82">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EF9E25" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00607AD4">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="36EF9E25" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00856BD9" w:rsidRDefault="00826F82" w:rsidP="00826F82">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">. “Anthropogenic materials used by birds to nest in an urban landscape of Costa Rica”. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: Urbanization has affected the materials available for bird nesting, including anthropogenic materials that may be dangerous to the birds. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Objective</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: To quantify the materials used by several bird species in an urbanized environment. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Methods</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: We evaluated the composition of 20 nests in the campus of Universidad Nacional, Costa Rica. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Results</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: 53% of nests contained anthropogenic waste, classified in 13 types; the most common were wool, strings and threads. The species with the highest percentage of anthropogenic nest weight was </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Campylorhynchus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>rufinucha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>: There is a widespread use of anthropogenic materials in nests of urban Costa Rican birds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A00887" w14:textId="41C7AED5" w:rsidR="0060771A" w:rsidRPr="00603EFE" w:rsidRDefault="00826F82" w:rsidP="00607AD4">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="57A00887" w14:textId="055A7958" w:rsidR="0060771A" w:rsidRPr="00F216B2" w:rsidRDefault="00826F82" w:rsidP="00826F82">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: Calibri, </w:t>
       </w:r>
-      <w:r w:rsidR="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00666121" w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>pt, izquierda, en minúscula y separadas por coma, debe incluir 5-7 palabras que describan el tema y que no estén en el título, ni en el resumen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AD24EB" w14:textId="781A128E" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00607AD4">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="16AD24EB" w14:textId="781A128E" w:rsidR="00826F82" w:rsidRPr="00856BD9" w:rsidRDefault="00826F82" w:rsidP="00826F82">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">. Calibri, </w:t>
       </w:r>
-      <w:r w:rsidR="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00666121" w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>pt, justificado. Incluirá los objetivos principales de la investigación, alcance, metodología empleada, resultados principales y conclusiones. El resumen debe ser claro, coherente y conciso, para lo cual se sugiere revisar y verificar datos, sintaxis, ortografía, no incluir ecuaciones, figuras, cuadros, ni referencias bibliográficas. Debe reflejar fielmente el contenido del artículo. Su redacción debe estar en primera persona; todo en un mismo párrafo de 100-200 palabras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6E0CF0" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00607AD4">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0B6E0CF0" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00826F82">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666121">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Ejemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F30432" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00607AD4">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="17F30432" w14:textId="77777777" w:rsidR="00826F82" w:rsidRPr="00856BD9" w:rsidRDefault="00826F82" w:rsidP="00826F82">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: La urbanización ha afectado los materiales disponibles para la anidación de aves, incluidos los materiales antropogénicos que pueden ser peligrosos para ellas. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Objetivo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: Cuantificar los materiales utilizados por varias especies de aves en un entorno urbanizado. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Métodos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: Evaluamos la composición de 20 nidos en el campus de la Universidad Nacional, Costa Rica. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 53% de los nidos contenían desechos antropogénicos, clasificados en 13 tipos; los más comunes fueron la lana, las cuerdas y el hilo. La especie con mayor porcentaje de peso antropogénico en sus nidos fue </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Campylorhynchus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rufinucha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Conclusión</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>: Existe un uso generalizado de materiales antropogénicos para anidar en estas aves urbanas costarricenses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F49DB2" w14:textId="324A2371" w:rsidR="00826F82" w:rsidRPr="00666121" w:rsidRDefault="00826F82" w:rsidP="00607AD4">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="60F49DB2" w14:textId="324A2371" w:rsidR="00826F82" w:rsidRPr="00856BD9" w:rsidRDefault="00826F82" w:rsidP="00826F82">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: Calibri, </w:t>
       </w:r>
-      <w:r w:rsidR="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00666121" w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666121">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>pt, izquierda, en minúscula y separadas por coma, debe incluir 5-7 palabras que describan el tema y que ni estén en el título, ni estén en el resumen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335366C0" w14:textId="77777777" w:rsidR="000E1221" w:rsidRPr="00F56B13" w:rsidRDefault="000E1221" w:rsidP="000E1221">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A38D8D" w14:textId="77777777" w:rsidR="00743D6F" w:rsidRPr="0055011D" w:rsidRDefault="00743D6F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...8 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="2867530E" w14:textId="0EE04D52" w:rsidR="009F2810" w:rsidRPr="00DF5892" w:rsidRDefault="009F2810" w:rsidP="009F2810">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5892">
+        <w:t>En el contenido de la comunicación se utiliza Calibri, 11pt, justificado, cada párrafo con sangría en la primera línea. Con un máximo de 1500 palabras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1AAD9B" w14:textId="77777777" w:rsidR="009F2810" w:rsidRDefault="009F2810" w:rsidP="009F2810">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk58594365"/>
+      <w:r w:rsidRPr="00DF5892">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La comunicación es el informe de un estudio que se caracteriza por ser sencillo, de corta duración o, por cualquier otra razón, de naturaleza preliminar. Por eso no se justifica que tenga la extensión de un artículo, que presenta resultados de un estudio más a fondo que no deja cabos sueltos y resuelve de manera sólida un problema científico. Siga la secuencia normal de introducción, objetivo, métodos, resultados y discusión, pero no ponga esos subtítulos: la comunicación no los lleva. Haga una exposición clara del problema, basada en la literatura relevante; indique concretamente el lugar; duración del estudio; tamaño de muestra; hipótesis a evaluar, métodos y resultados; en la discusión compare sus resultados con los ya publicados en la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5892">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>literatura (si sus resultados son inesperados, analice posibles causas), y cierre con un párrafo de conclusión. Además, puede adjuntar imágenes en color que ilustren su estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693ACCD3" w14:textId="0D0AAB96" w:rsidR="009F2810" w:rsidRDefault="00737AF6" w:rsidP="009F2810">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00737AF6">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La descripción de los materiales y métodos debe ser </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2810" w:rsidRPr="00DF5892">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>lo suficientemente completa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2810" w:rsidRPr="00DF5892">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> detall</w:t>
+      </w:r>
+      <w:r w:rsidR="00543EAE">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2810" w:rsidRPr="00DF5892">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como para permitir que el trabajo sea repetido por otros. Sin embargo, sólo los procedimientos verdaderamente nuevos deben ser descritos con detalle, los procedimientos publicados anteriormente deben ser citados, y mencionar brevemente las modificaciones importantes de procedimientos ya publicados. En caso de contener figuras o mapas, deben ser a color</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2810">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC1A586" w14:textId="024565F8" w:rsidR="009F2810" w:rsidRPr="009F2810" w:rsidRDefault="009F2810" w:rsidP="009F2810">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Cu</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0806">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ando</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> se refiera a l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629B1">
+        <w:t>os resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, estos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629B1">
+        <w:t xml:space="preserve"> deben ser presentados en una secuencia lógica en el texto, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5892">
+        <w:t>tablas (seguir el ejemplo) y figuras a color; además, se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629B1">
+        <w:t xml:space="preserve"> debe evitar la presentación repetida de los mismos datos en diferentes formas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3234FF1B" w14:textId="727FDCF4" w:rsidR="006921A8" w:rsidRDefault="009F2810" w:rsidP="009F2810">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Al discutir sus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C629B1">
+        <w:t>debe considerar los resultados en relación con las hipótesis formuladas en la introducción y el lugar del estudio en el contexto de otros trabajos</w:t>
+      </w:r>
+      <w:r w:rsidR="006921A8">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1308AFC2" w14:textId="4BAB8A2A" w:rsidR="000E6C3F" w:rsidRPr="00856BD9" w:rsidRDefault="006921A8" w:rsidP="009F2810">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
         </w:rPr>
-      </w:sdtEndPr>
-[...227 lines deleted...]
-    </w:sdt>
+      </w:pPr>
+      <w:r w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recuerde seguir las normas de citación tanto en el texto como en la sección de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>REFERENCIAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en formato APA </w:t>
+      </w:r>
+      <w:r w:rsidR="00737AF6">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F508C8">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4F4B6444" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="009F2810" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18534AA8" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="009F2810" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="1" w:displacedByCustomXml="next"/>
-[...1 lines deleted...]
-      <w:sdtPr>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="4E63D28B" w14:textId="59DD9A28" w:rsidR="000E6C3F" w:rsidRPr="00F216B2" w:rsidRDefault="00C629B1" w:rsidP="000E6C3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F216B2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:alias w:val="Agradecimientos"/>
-[...97 lines deleted...]
-    <w:p w14:paraId="50671FBA" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00AC105A" w:rsidRDefault="00C76C5F" w:rsidP="000E6C3F">
+        <w:t>AGRADECIMIENTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6690EB38" w14:textId="5BAABA36" w:rsidR="00BC1915" w:rsidRDefault="00BC1915" w:rsidP="00F479A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E38B53E" w14:textId="77777777" w:rsidR="006E3597" w:rsidRPr="003455F1" w:rsidRDefault="006E3597" w:rsidP="006E3597">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003455F1">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586F376A" w14:textId="2E4C6A43" w:rsidR="009016E3" w:rsidRDefault="00C629B1" w:rsidP="00F479A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C629B1">
+        <w:t xml:space="preserve">En esta parte del artículo el autor hace un reconocimiento a las personas o instituciones que le ayudaron en sus investigaciones. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC105A">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Se citan becas e instituciones que financian la investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052A4D5B" w14:textId="14FB1B4C" w:rsidR="007A4FE0" w:rsidRPr="00AC105A" w:rsidRDefault="002D552F" w:rsidP="00F216B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D552F">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inicie con: Agradecemos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D552F">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>a...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D552F">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seguido de la lista lo más breve posible de personas e instituciones.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6A8027DD" w14:textId="77777777" w:rsidR="001F762F" w:rsidRPr="00AC105A" w:rsidRDefault="001F762F" w:rsidP="001F762F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="6A19B191" w14:textId="77777777" w:rsidR="008B391E" w:rsidRPr="00BF0051" w:rsidRDefault="008B391E" w:rsidP="008B391E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...33 lines deleted...]
-    </w:sdt>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0051">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ÉTICA, CONFLICTOS,  FINANCIAMIENTO Y USO DE IA</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="250C311F" w14:textId="77777777" w:rsidR="009A55E7" w:rsidRPr="00B02CDC" w:rsidRDefault="009A55E7" w:rsidP="001F762F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...133 lines deleted...]
-    </w:sdt>
+    <w:p w14:paraId="008DD8EE" w14:textId="66CF5F7A" w:rsidR="006E3597" w:rsidRPr="003455F1" w:rsidRDefault="006E3597" w:rsidP="00C76C5F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003455F1">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3AA2AA" w14:textId="3C6345F2" w:rsidR="00C76C5F" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002C7002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>ste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002C7002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es un ejemplo, por favor use sus iniciales y contribuciones, y ajuste este párrafo a las características de su trabajo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A25898" w14:textId="5ABC9F15" w:rsidR="007A4FE0" w:rsidRDefault="006E3597" w:rsidP="007A4FE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7002">
+        <w:t>eclar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>o/declaramos</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7002">
+        <w:t xml:space="preserve"> haber cumplido con todos los requisitos éticos y legales pertinentes, tanto durante el estudio como en la preparación de este documento; que no hay conflictos de interés de ningún tipo, y que todas las fuentes financieras se detallan plena y claramente en la sección de agradecimientos. Asimismo, est</w:t>
+      </w:r>
+      <w:r>
+        <w:t>oy/estamos</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7002">
+        <w:t xml:space="preserve"> de acuerdo con la versión editada final de esta publicación. El respectivo documento legal firmado se encuentra en los archivos de la revista.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4FE0" w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:color w:val="5F497A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4FE0" w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>En la elaboración de este trabajo [no se utilizó Inteligencia Artificial (IA), más allá de los usos considerados como no declarables: corrector ortográfico y gramatical, formateo automático de referencias y edición de estilo sobre texto propio / se utilizó la herramienta de Inteligencia Artificial (IA)[nombre y versión] en [fecha o período] únicamente para [tarea o tareas; p. ej., traducción, análisis exploratorio, generación de una figura o verificación de una referencia]]. Quien declara revisó y validó el contenido, utilizó únicamente chats temporales al cargar material inédito de terceros en herramientas externas, y asume la plena responsabilidad del resultado final. Ninguna parte sustantiva del análisis, la interpretación o las conclusiones fue delegada a la IA</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4FE0" w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:color w:val="5F497A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534F9968" w14:textId="132DAFC4" w:rsidR="002C7002" w:rsidRDefault="002C7002" w:rsidP="002C7002">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2422A063" w14:textId="0FDB300F" w:rsidR="00E22AAB" w:rsidRPr="000F4BDE" w:rsidRDefault="002C7002" w:rsidP="00C76C5F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La declaración de contribución de cada autor es la siguiente: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76C5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>J.G.A.R. y M.C.C.: Diseño del estudio, recolección y análisis de datos. V.P.M.: Recopilación de datos. Todos los coautores.: preparación y aprobación final del manuscrito.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5F6FAA1D" w14:textId="77777777" w:rsidR="001F762F" w:rsidRPr="00E22AAB" w:rsidRDefault="001F762F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:sdt>
-      <w:sdtPr>
+    <w:p w14:paraId="59DE048F" w14:textId="696AD601" w:rsidR="000E6C3F" w:rsidRPr="00F216B2" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:alias w:val="Referencias"/>
-[...40 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F216B2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>REFERENCIAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3561BC9D" w14:textId="0D1E95F0" w:rsidR="000E6C3F" w:rsidRPr="00F216B2" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED6312D" w14:textId="00E9318D" w:rsidR="000E6C3F" w:rsidRPr="00666121" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+      <w:pPr>
+        <w:pStyle w:val="EndNoteBibliography"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
-        <w:alias w:val="Referencias"/>
-[...72 lines deleted...]
-    </w:sdt>
+        <w:t xml:space="preserve">Use letra Calibri </w:t>
+      </w:r>
+      <w:r w:rsidR="00666121" w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+        <w:t>pt, con un renglón de espacio entre cada una y sangría francesa. Se enlistan en orden alfabético y en formato APA 7.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1A294322" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="055E07CB" w14:textId="77777777" w:rsidR="00603EFE" w:rsidRDefault="00603EFE" w:rsidP="000E6C3F">
-[...6 lines deleted...]
-    <w:p w14:paraId="4A4A7C08" w14:textId="30AB356E" w:rsidR="00AC105A" w:rsidRPr="00AC105A" w:rsidRDefault="00AC105A" w:rsidP="00C76C5F">
+    <w:p w14:paraId="4A4A7C08" w14:textId="30AB356E" w:rsidR="00AC105A" w:rsidRPr="00856BD9" w:rsidRDefault="00AC105A" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC105A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>EJEMPLOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D86026" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="65D86026" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk65490686"/>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Artículo de revista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38ED832C" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="38ED832C" w14:textId="10578063" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00856BD9" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="741628E2" wp14:editId="146F3F6C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A13E58F" wp14:editId="6608BB50">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>53900</wp:posOffset>
+                  <wp:posOffset>53975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>39034</wp:posOffset>
+                  <wp:posOffset>38735</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6210605" cy="381000"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:extent cx="6210300" cy="381000"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="6" name="6 Cuadro de texto"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="799675755" name="Cuadro de texto 25"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6210605" cy="381000"/>
+                          <a:ext cx="6210300" cy="381000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="lt1"/>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="27633D99" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="004468F2" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004468F2">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Apellido, A., Apellido, B. y Apellido, C. (2019). Título del artículo específico. </w:t>
                             </w:r>
                             <w:r w:rsidRPr="004468F2">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Título de la Revista</w:t>
@@ -2389,63 +2135,67 @@
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Volumen</w:t>
                             </w:r>
                             <w:r w:rsidRPr="004468F2">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(número de la revista), número de página inicio – número de página fin. https://doi.org/xx.xxxxxxxxxx.    </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="741628E2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="1A13E58F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="6 Cuadro de texto" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:3.05pt;width:489pt;height:30pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAzmaWWfgIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+2kSdYFcYosRYcB&#13;&#10;RVssHXpWZCkRKouapMTOfv0o2Xl1vXTYRabEj6/PJCfXTaXJVjivwBS0d5FTIgyHUplVQX8+3X66&#13;&#10;osQHZkqmwYiC7oSn19OPHya1HYs+rEGXwhF0Yvy4tgVdh2DHWeb5WlTMX4AVBpUSXMUCXt0qKx2r&#13;&#10;0Xuls36ej7IaXGkdcOE9vt60SjpN/qUUPDxI6UUguqCYW0inS+cyntl0wsYrx+xa8S4N9g9ZVEwZ&#13;&#10;DHpwdcMCIxun/nJVKe7AgwwXHKoMpFRcpBqwml7+qprFmlmRakFyvD3Q5P+fW36/XdhHR0LzFRr8&#13;&#10;gZGQ2vqxx8dYTyNdFb+YKUE9Urg70CaaQDg+jvq9fJQPKeGou7zq5XniNTtaW+fDNwEViUJBHf6W&#13;&#10;xBbb3vmAERG6h8RgHrQqb5XW6RJbQcy1I1uGP1GHlCNanKG0ITVmcjnMk+MzXXR9sF9qxl9ilece&#13;&#10;8KZNDCdS03RpHZlIUthpETHa/BCSqDIR8kaOjHNhDnkmdERJrOg9hh3+mNV7jNs60CJFBhMOxpUy&#13;&#10;4FqWzqktX/bUyhaPJJ3UHcXQLJuuQ5ZQ7rBxHLQz5S2/VUj0HfPhkTkcIuwVXAzhAQ+pAf8OdBIl&#13;&#10;a3C/33qPeOxt1FJS41AW1P/aMCco0d8Ndv2X3mAQpzhdBsPPfby4U83yVGM21RywZXq4gixPYsQH&#13;&#10;vRelg+oZ98csRkUVMxxjFzTsxXloVwXuHy5mswTCubUs3JmF5dF1pDc22FPzzJztGjzgaNzDfnzZ&#13;&#10;+FWft9hoaWC2CSBVGoJIcMtqRzzOfOrTbj/FpXJ6T6jjFp3+AQAA//8DAFBLAwQUAAYACAAAACEA&#13;&#10;9HIq0tsAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPPU/DMBDdkfgP1lVio06RiNw0TlWgsDBR&#13;&#10;ELMbX22L2I5sNw3/nmOC5aR37+59tNvZD2zClF0MElbLChiGPmoXjISP9+dbASwXFbQaYkAJ35hh&#13;&#10;211ftarR8RLecDoUw0gk5EZJsKWMDee5t+hVXsYRA3GnmLwqBJPhOqkLifuB31VVzb1ygRysGvHR&#13;&#10;Yv91OHsJ+wezNr1Qye6Fdm6aP0+v5kXKm8X8tKGx2wArOJe/D/jtQPmho2DHeA46s0GCuKdDCfUK&#13;&#10;GLFrURM+EqYF71r+v0P3AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADOZpZZ+AgAAjQUA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPRyKtLbAAAA&#13;&#10;CwEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#13;&#10;AAA=&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="Cuadro de texto 25" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:3.05pt;width:489pt;height:30pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCFe+/JTQIAALQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N5KdpakQOXATuChg&#13;&#10;JAGSImeaomIhFIclaUvu1/eRlpcmPRX1gZ7hDGd580ZX132r2Vo535Ap+egk50wZSVVjXkr+42n2&#13;&#10;6ZIzH4SphCajSr5Rnl9PPn646myhxrQkXSnHEMT4orMlX4Zgiyzzcqla4U/IKgNjTa4VAap7ySon&#13;&#10;OkRvdTbO84usI1dZR1J5j9vbrZFPUvy6VjLc17VXgemSo7aQTpfORTyzyZUoXpywy0YOZYh/qKIV&#13;&#10;jUHSfahbEQRbueZdqLaRjjzV4URSm1FdN1KlHtDNKH/TzeNSWJV6ATje7mHy/y+svFs/2gfHQv+V&#13;&#10;egwwNeHtnOSrBzZZZ30x+ERMfeHhHRvta9fGf7TA8BDYbvZ4qj4wicuL8Sg/zWGSsJ1ejnLIMejh&#13;&#10;tXU+fFPUsiiU3GFeqQKxnvuwdd25xGSedFPNGq2TsvE32rG1wGjBiIo6zrTwAZcln6XfkO2PZ9qw&#13;&#10;DqWdnufbXo9Dxlz7mAst5Ov7CKhem5hfJXoNdR6giVLoFz2qj+KCqg3wdbSlnrdy1iDLHIU+CAeu&#13;&#10;AR7sT7jHUWtCaTRInC3J/frbffQHBWDlrAN3S+5/roRT6P+7ATm+jM7OItmTcnb+eQzFHVsWxxaz&#13;&#10;am8IGI6wqVYmMfoHvRNrR+0z1mwas8IkjETukoedeBO2G4U1lWo6TU6gtxVhbh6t3NEqovvUPwtn&#13;&#10;h3EHEOWOdiwXxZupb30j1Iamq0B1kyhxQHXgJ1YjkWpY47h7x3ryOnxsJr8BAAD//wMAUEsDBBQA&#13;&#10;BgAIAAAAIQDTVVz93wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NS8NAEL0L/odlhN7sppaG&#13;&#10;NM2m1IqoJ2kriLdNdpqEZGdDdpvGf+940svAmzfzPrLtZDsx4uAbRwoW8wgEUulMQ5WCj9PzfQLC&#13;&#10;B01Gd45QwTd62Oa3N5lOjbvSAcdjqASLkE+1gjqEPpXSlzVa7eeuR2Lu7AarA8OhkmbQVxa3nXyI&#13;&#10;olha3RA71LrHfY1le7xYBbv3t+LVl8vzaNo9vnw+9u36a6XU7G562vDYbUAEnMLfB/x24PyQc7DC&#13;&#10;Xch40SlIVnyoIF6AYHadxIwLxryQeSb/d8h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#13;&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#13;&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#13;&#10;AIV778lNAgAAtAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#13;&#10;AAAhANNVXP3fAAAACwEAAA8AAAAAAAAAAAAAAAAApwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#13;&#10;BAAEAPMAAACzBQAAAAA=&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+                <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="27633D99" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="004468F2" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004468F2">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Apellido, A., Apellido, B. y Apellido, C. (2019). Título del artículo específico. </w:t>
                       </w:r>
                       <w:r w:rsidRPr="004468F2">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Título de la Revista</w:t>
@@ -2460,2297 +2210,2685 @@
                       <w:r w:rsidRPr="004468F2">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Volumen</w:t>
                       </w:r>
                       <w:r w:rsidRPr="004468F2">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">(número de la revista), número de página inicio – número de página fin. https://doi.org/xx.xxxxxxxxxx.    </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACE0202" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="0ACE0202" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C2FC418" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="1C2FC418" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E0BD46" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="00E0BD46" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603EFE">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00603EFE">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Nota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E3152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095623A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>l título y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095623A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> volumen van en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205EDD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>cursiva</w:t>
       </w:r>
-      <w:r w:rsidRPr="00603EFE">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00603EFE">
+      <w:r w:rsidRPr="0095623A">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>itálica</w:t>
       </w:r>
-      <w:r w:rsidRPr="00603EFE">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C9D975" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="48C9D975" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="02A82BBC" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A82BBC" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="004468F2" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603EFE">
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0055011D">
+        <w:t>Horn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0055011D">
+        <w:t xml:space="preserve">, S. P., Johanson, E. N., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0055011D">
+        <w:t>Haberyan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0055011D">
+        <w:t xml:space="preserve">, K. A., Boehm, M. S., Johanson, J. L., Sánchez P., M., &amp; Hernández V., M. (2018). Observaciones </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0055011D">
+        <w:t>limnológicas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0055011D">
+        <w:t xml:space="preserve"> iniciales en cinco pequeños lagos del Pacífico Sur, Costa Rica. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004468F2">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>UNED Research Journal, 10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004468F2">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 119-134. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00603EFE">
+        <w:r w:rsidRPr="004468F2">
           <w:rPr>
-            <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.22458/urj.v10i1.2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08A27C27" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="08A27C27" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Libro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C81A821" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="5C81A821" w14:textId="1F003F59" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00856BD9" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="464EAF1F" wp14:editId="00AB6BAF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B1686D5" wp14:editId="50EBA658">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>53900</wp:posOffset>
+                  <wp:posOffset>53975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>18042</wp:posOffset>
+                  <wp:posOffset>17780</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6085840" cy="242048"/>
-                <wp:effectExtent l="0" t="0" r="10160" b="24765"/>
+                <wp:extent cx="6085840" cy="241935"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="4 Cuadro de texto"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="776007300" name="Cuadro de texto 23"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6085840" cy="242048"/>
+                          <a:ext cx="6085840" cy="241935"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="lt1"/>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="253EE82E" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="004468F2" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+                          <w:p w14:paraId="253EE82E" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
                             <w:pPr>
                               <w:pStyle w:val="NormalWeb"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:ind w:left="709" w:hanging="709"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004468F2">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Apellido, Nombre. (año). </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004468F2">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Título del trabajo</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004468F2">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>. Editorial.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:shape id="4 Cuadro de texto" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:1.4pt;width:479.2pt;height:19.05pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBonwSRmQIAAMAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+5q0C6yrSFFX1GkS&#10;AjSYeHYdm0bYPs92m3R/PWcnDYXxwrSX5Oz77tfnuzs7b7UiO+F8Daak41FOiTAcqto8lPTX3erT&#10;lBIfmKmYAiNKuheens8/fjhr7ExMYAOqEo6gE+NnjS3pJgQ7yzLPN0IzPwIrDColOM0CHt1DVjnW&#10;oHetskmen2YNuMo64MJ7vL3olHSe/EspeLiW0otAVEkxt5C+Ln3X8ZvNz9jswTG7qXmfBvuHLDSr&#10;DQYdXF2wwMjW1X+50jV34EGGEQedgZQ1F6kGrGacv6rmdsOsSLUgOd4ONPn/55Zf7W4cqauSFpQY&#10;pvGJCrLcssoBqQQJog0QSWqsnyH21iI6tN+gxcc+3Hu8jLW30un4x6oI6pHu/UAx+iEcL0/z6cm0&#10;QBVH3aSY5MU0usmera3z4bsATaJQUodPmJhlu0sfOugBEoN5UHW1qpVKh9g2Yqkc2TF8cBVSjuj8&#10;BUoZ0mAmn0/y5PiFLroe7NeK8cc+vSMU+lMmhhOpwfq0IkMdE0kKeyUiRpmfQiLBiZA3cmScCzPk&#10;mdARJbGi9xj2+Oes3mPc1YEWKTKYMBjr2oDrWHpJbfV4oFZ2eHzDo7qjGNp1mzpraJQ1VHvsHwfd&#10;GHrLVzXyfcl8uGEO5w77AndJuMaPVICPBL1EyQbcn7fuIx7HAbWUNDjHJfW/t8wJStQPg4PydVzE&#10;dgvpUJx8meDBHWvWxxqz1UvAzhnj1rI8iREf1EGUDvQ9rpxFjIoqZjjGLmk4iMvQbRdcWVwsFgmE&#10;o25ZuDS3lkfXkeXYZ3ftPXO27/M4aVdwmHg2e9XuHTZaGlhsA8g6zULkuWO15x/XRJqmfqXFPXR8&#10;TqjnxTt/AgAA//8DAFBLAwQUAAYACAAAACEAf9let9kAAAAGAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEzOMU/DMBAF4B2J/2AdEht1qCBKQi4VoMLCRIuYr7FrW8TnKHbT8O8xE4yn9/TuazeLH8Ssp+gC&#10;I9yuChCa+6AcG4SP/ctNBSImYkVDYI3wrSNsusuLlhoVzvyu510yIo9wbAjBpjQ2Usbeak9xFUbN&#10;OTuGyVPK52Skmuicx/0g10VRSk+O8wdLo362uv/anTzC9snUpq9osttKOTcvn8c384p4fbU8PoBI&#10;ekl/ZfjlZzp02XQIJ1ZRDAjVfS4irLM/p3VZ1iAOCHdFDbJr5X9+9wMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBonwSRmQIAAMAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQB/2V632QAAAAYBAAAPAAAAAAAAAAAAAAAAAPMEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;" w14:anchorId="464EAF1F">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3B1686D5" id="Cuadro de texto 23" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:1.4pt;width:479.2pt;height:19.05pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAYuHmmUgIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2jAUfp+0/2D5fU2g0NGIUDEqpkmo&#13;&#10;rUSnPhvHJlEdH882JOzX79gJl7Z7msaDOTefy+fvZHrX1orshXUV6JwOrlJKhOZQVHqb05/Pyy8T&#13;&#10;SpxnumAKtMjpQTh6N/v8adqYTAyhBFUISzCJdlljclp6b7IkcbwUNXNXYIRGpwRbM4+q3SaFZQ1m&#13;&#10;r1UyTNObpAFbGAtcOIfW+85JZzG/lIL7Rymd8ETlFHvz8bTx3IQzmU1ZtrXMlBXv22D/0EXNKo1F&#13;&#10;T6numWdkZ6sPqeqKW3Ag/RWHOgEpKy7iDDjNIH03zbpkRsRZEBxnTjC5/5eWP+zX5skS336DFh8w&#13;&#10;DuHMCvirQ2ySxrisjwmYusxhdBi0lbYO/zgCwYuI7eGEp2g94Wi8SSfjyQhdHH3D0eD2ehwAT863&#13;&#10;jXX+u4CaBCGnFt8rdsD2K+e70GNIKOZAVcWyUioqB7dQluwZPi0yooCGEsWcR2NOl/HXV3tzTWnS&#13;&#10;YGvX47Sb9TJlqHXKuVGMv37MgN0rHeqLSK++zzM0QfLtpiVVEfDEIYJlA8UBYbbQMdAZvqyw2Ar7&#13;&#10;fWIWKYco4Rr5RzykAuwQeomSEuzvv9lDPDIBvZQ0SOGcul87ZgXC8EMjR24HowC+j8po/HWIir30&#13;&#10;bC49elcvAKEc4MIaHsUQ79VRlBbqF9y2eaiKLqY51s6pP4oL3y0WbisX83kMQpYb5ld6bfiRXQHk&#13;&#10;5/aFWdO/uke+PMCR7Cx79/hdbEBcw3znQVaRGWdUe5rihkRu9dscVvBSj1Hnb87sDwAAAP//AwBQ&#13;&#10;SwMEFAAGAAgAAAAhAA5P54PiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZ&#13;&#10;wZvdWG1o0mxKrYj2JNZC8bbJTpOQ7GzIbtP47x1PehkY3ps378vWk+3EiINvHCm4n0UgkEpnGqoU&#13;&#10;HD5f7pYgfNBkdOcIFXyjh3V+fZXp1LgLfeC4D5XgEPKpVlCH0KdS+rJGq/3M9UisndxgdeB1qKQZ&#13;&#10;9IXDbSfnURRLqxviD7XucVtj2e7PVsHmfVe8+fLhNJp2i6/Hp75NvhZK3d5MzysemxWIgFP4u4Bf&#13;&#10;Bu4PORcr3JmMF52C5YKNCuYMwWoSxwmIQsFjlIDMM/mfIf8BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#13;&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#13;&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#13;&#10;AAYACAAAACEAGLh5plICAAC7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEADk/ng+IAAAALAQAADwAAAAAAAAAAAAAAAACsBAAAZHJzL2Rvd25yZXYueG1s&#13;&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+                <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="004468F2" w:rsidR="00C76C5F" w:rsidP="00C76C5F" w:rsidRDefault="00C76C5F" w14:paraId="27401AD0" w14:textId="77777777">
+                    <w:p w14:paraId="253EE82E" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:ind w:left="709" w:hanging="709"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Apellido, Nombre. (año). </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Título del trabajo</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>. Editorial.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751BE127" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="751BE127" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49998AA8" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="49998AA8" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="007C546C" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="Contenido1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="226921AE" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="226921AE" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004468F2">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Herrera C., C. y Rosillo P., M. (2019). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0055011D">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Confort y eficiencia energética en el diseño de edificaciones</w:t>
       </w:r>
-      <w:r w:rsidRPr="00603EFE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0055011D">
         <w:t xml:space="preserve">. Universidad del Valle. </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00603EFE">
+        <w:r w:rsidRPr="0055011D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.reddebibliotecas.org.co/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="363DD11A" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="363DD11A" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055011D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8B9175" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="7C8B9175" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Capítulo de libro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11582C7E" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="11582C7E" w14:textId="7B04AE06" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00856BD9" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64F86459" wp14:editId="47383825">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01D43517" wp14:editId="27E57BDC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>53900</wp:posOffset>
+                  <wp:posOffset>53975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>14269</wp:posOffset>
+                  <wp:posOffset>13970</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6085840" cy="268941"/>
-                <wp:effectExtent l="0" t="0" r="10160" b="17145"/>
+                <wp:extent cx="6085840" cy="269240"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="13" name="4 Cuadro de texto"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="1424040169" name="Cuadro de texto 21"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6085840" cy="268941"/>
+                          <a:ext cx="6085840" cy="269240"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="lt1"/>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="795DFF21" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="004468F2" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+                          <w:p w14:paraId="795DFF21" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
                             <w:pPr>
                               <w:pStyle w:val="NormalWeb"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:ind w:left="709" w:hanging="709"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004468F2">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Apellido Autor, N. N. (año). Título del capítulo o entrada en Nombre. Apellido Editor (Ed.), </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004468F2">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Título del libro</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004468F2">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> (xx ed., Vol. xx, pp. xxx–xxx). Editorial.</w:t>
+                              <w:t xml:space="preserve"> (</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00856BD9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>xx</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00856BD9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ed., Vol. </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00856BD9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>xx</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00856BD9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, pp. </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00856BD9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>xxx</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00856BD9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>–</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00856BD9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>xxx</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00856BD9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>). Editorial.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:shape id="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:1.1pt;width:479.2pt;height:21.2pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrhZIKmgIAAMEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uEQEPEBqVBVJUQ&#10;oIaKs+O1iYXtcW0nu+mvZ+zdDYFyoepld+x58/U8M+cXjdFkK3xQYEs6PBpQIiyHStnHkv66v/oy&#10;oSREZiumwYqS7kSgF7PPn85rNxUjWIOuhCfoxIZp7Uq6jtFNiyLwtTAsHIETFpUSvGERj/6xqDyr&#10;0bvRxWgwOC1q8JXzwEUIeHvZKuks+5dS8HgrZRCR6JJibjF/ff6u0reYnbPpo2durXiXBvuHLAxT&#10;FoPuXV2yyMjGq79cGcU9BJDxiIMpQErFRa4BqxkO3lSzXDMnci1ITnB7msL/c8tvtneeqArf7pgS&#10;ywy+0ZgsNqzyQCpBomgiJJZqF6YIXjqEx+YbNGjR3we8TMU30pv0x7II6pHv3Z5j9EM4Xp4OJieT&#10;Mao46kank7NxdlO8WDsf4ncBhiShpB7fMFPLttchYiYI7SEpWACtqiuldT6kvhEL7cmW4Yvr2Dt/&#10;hdKW1JjJ8ckgO36lS6739ivN+FOqEmMeoPCkbQoncod1aSWGWiayFHdaJIy2P4VEhjMh7+TIOBd2&#10;n2dGJ5TEij5i2OFfsvqIcVsHWuTIYOPe2CgLvmXpNbXVU0+tbPFI0kHdSYzNqsmtNeobZQXVDvvH&#10;QzuHwfErhXxfsxDvmMfBw77AZRJv8SM14CNBJ1GyBv/nvfuEx3lALSU1DnJJw+8N84IS/cPipJwN&#10;x6ndYj6MT76O8OAPNatDjd2YBWDnDHFtOZ7FhI+6F6UH84A7Z56ioopZjrFLGntxEdv1gjuLi/k8&#10;g3DWHYvXdul4cp1YTn123zww77o+T5N2A/3Is+mbdm+xydLCfBNBqjwLieeW1Y5/3BO5XbudlhbR&#10;4TmjXjbv7BkAAP//AwBQSwMEFAAGAAgAAAAhAK26HDvaAAAABgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMjsFOwzAQRO9I/IO1SNyo06hESYhTASpcOFEQZzfe2lbjdWS7afh7zAmOoxm9ed12cSObMUTr&#10;ScB6VQBDGryypAV8frzc1cBikqTk6AkFfGOEbX991clW+Qu947xPmmUIxVYKMClNLedxMOhkXPkJ&#10;KXdHH5xMOQbNVZCXDHcjL4ui4k5ayg9GTvhscDjtz07A7kk3eqhlMLtaWTsvX8c3/SrE7c3y+AAs&#10;4ZL+xvCrn9Whz04HfyYV2Sigvs9DAWUJLLdNVTXADgI2mwp43/H/+v0PAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAKuFkgqaAgAAwQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAK26HDvaAAAABgEAAA8AAAAAAAAAAAAAAAAA9AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" w14:anchorId="64F86459">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="01D43517" id="Cuadro de texto 21" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:1.1pt;width:479.2pt;height:21.2pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBxQGUHUAIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2jAUfp+0/2D5fQ0w2rVRQ8WomCah&#13;&#10;tlI79dk4Tonq+Hi2IWG/fp9NuKzd0zQezLn5XD5/J9c3XaPZRjlfkyn48GzAmTKSytq8FPzH0/zT&#13;&#10;JWc+CFMKTUYVfKs8v5l8/HDd2lyNaEW6VI4hifF5awu+CsHmWeblSjXCn5FVBs6KXCMCVPeSlU60&#13;&#10;yN7obDQYXGQtudI6ksp7WG93Tj5J+atKyXBfVV4FpguO3kI6XTqX8cwm1yJ/ccKuatm3If6hi0bU&#13;&#10;BkUPqW5FEGzt6nepmlo68lSFM0lNRlVVS5VmwDTDwZtpHlfCqjQLwPH2AJP/f2nl3ebRPjgWuq/U&#13;&#10;4QHTEN4uSL56YJO11ud9TMTU5x7RcdCuck38xwgMF4Ht9oCn6gKTMF4MLs8vx3BJ+EYXVyPIMenx&#13;&#10;tnU+fFPUsCgU3OG9Ugdis/BhF7oPicU86bqc11onZetn2rGNwNOCESW1nGnhA4wFn6dfX+2Pa9qw&#13;&#10;Fq19Ph/sZj1NGWsdci61kK/vM6B7bWJ9lejV93mEJkqhW3asLjF0vB8tSyq3gNnRjoHeynmNYgv0&#13;&#10;+yAcKAeUsEbhHkelCR1SL3G2Ivfrb/YYDybAy1kLChfc/1wLpwDDdwOOXA3HEfyQlPH5lxEUd+pZ&#13;&#10;nnrMupkRoBxiYa1MYowPei9WjppnbNs0VoVLGInaBQ97cRZ2i4VtlWo6TUFguRVhYR6t3LMrgvzU&#13;&#10;PQtn+1cP4Msd7cku8jePv4uNiBuargNVdWLGEdWeptiQxK1+m+MKnuop6vjNmfwGAAD//wMAUEsD&#13;&#10;BBQABgAIAAAAIQDcLKUP4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT4NAEL2b+B82Y+LN&#13;&#10;LmJLCmVoao1RT8ZqYrwt7BQI7C5htxT/veNJL5O8vI95L9/OphcTjb51FuF2EYEgWznd2hrh4/3x&#13;&#10;Zg3CB2W16p0lhG/ysC0uL3KVaXe2bzQdQi04xPpMITQhDJmUvmrIKL9wA1nmjm40KjAca6lHdeZw&#13;&#10;08s4ihJpVGv5Q6MG2jdUdYeTQdi9vpTPvro7Trrb09Pn/dClXyvE66v5YcNntwERaA5/DvjdwP2h&#13;&#10;4GKlO1ntRY+wXrEQIY5BMJsmSQqiRFguE5BFLv9vKH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#13;&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#13;&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#13;&#10;CAAAACEAcUBlB1ACAAC7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#13;&#10;AAYACAAAACEA3CylD+EAAAALAQAADwAAAAAAAAAAAAAAAACqBAAAZHJzL2Rvd25yZXYueG1sUEsF&#13;&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+                <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="004468F2" w:rsidR="00C76C5F" w:rsidP="00C76C5F" w:rsidRDefault="00C76C5F" w14:paraId="221D55A8" w14:textId="77777777">
+                    <w:p w14:paraId="795DFF21" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:ind w:left="709" w:hanging="709"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Apellido Autor, N. N. (año). Título del capítulo o entrada en Nombre. Apellido Editor (Ed.), </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Título del libro</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> (</w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>xx</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> ed., Vol. </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>xx</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">, pp. </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>xxx</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>–</w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>xxx</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>). Editorial.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EAFA254" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="7EAFA254" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41602758" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="41602758" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38CDCB60" w14:textId="7DDD10CE" w:rsidR="004468F2" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00603EFE">
+    <w:p w14:paraId="20D23FD3" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Renteria S., P. (2006). El comienzo de la renovación. En M. A. Flórez G. (Ed.), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Bogotá: Renovación Urbana, Renovación Humana</w:t>
       </w:r>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 80-100). Empresa de Renovación Urbana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D3C1D2" w14:textId="77777777" w:rsidR="004468F2" w:rsidRPr="00603EFE" w:rsidRDefault="004468F2" w:rsidP="00C76C5F">
+    <w:p w14:paraId="3CE747DC" w14:textId="52CEAE4B" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FBCA455" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="5E015EB1" w14:textId="759A9845" w:rsidR="004468F2" w:rsidRPr="00856BD9" w:rsidRDefault="004468F2" w:rsidP="00C76C5F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D08574" w14:textId="489C8CAE" w:rsidR="004468F2" w:rsidRPr="00856BD9" w:rsidRDefault="004468F2" w:rsidP="00C76C5F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38CDCB60" w14:textId="49FFE563" w:rsidR="004468F2" w:rsidRPr="00856BD9" w:rsidRDefault="004468F2" w:rsidP="00C76C5F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D3C1D2" w14:textId="77777777" w:rsidR="004468F2" w:rsidRPr="00856BD9" w:rsidRDefault="004468F2" w:rsidP="00C76C5F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FBCA455" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Tesis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F90973" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="52F90973" w14:textId="0158ABD2" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00856BD9" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F71110B" wp14:editId="5B9C8778">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64BA3FCB" wp14:editId="659255F0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4594</wp:posOffset>
+                  <wp:posOffset>4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>24355</wp:posOffset>
+                  <wp:posOffset>24130</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6130137" cy="228600"/>
-                <wp:effectExtent l="0" t="0" r="23495" b="19050"/>
+                <wp:extent cx="6130290" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="8 Cuadro de texto"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="591997994" name="Cuadro de texto 19"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6130137" cy="228600"/>
+                          <a:ext cx="6130290" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="lt1"/>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="26118DB3" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="004468F2" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+                          <w:p w14:paraId="26118DB3" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
                             <w:pPr>
                               <w:pStyle w:val="NormalWeb"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:ind w:left="709" w:hanging="709"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="es-CR"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004468F2">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="es-CR"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Apellido, N. (año). </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004468F2">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="es-CR"/>
                               </w:rPr>
                               <w:t>Título de la tesis</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004468F2">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="es-CR"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> [Tesis de maestría, doctorado, etc. Nombre de la institución que otorgó el título]. Nombre de la base de datos.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:shape id="8 Cuadro de texto" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:1.9pt;width:482.7pt;height:18pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1029" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiqZzUnAIAAMAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jaAmMVKeqKmCYh&#10;QIOJZ9exqYXt82y3SffX7+wkpWW8MO0lOfu+O9999+P8ojWabIQPCmxFR0clJcJyqJV9qujPh6tP&#10;Z5SEyGzNNFhR0a0I9GL28cN546ZiDCvQtfAEndgwbVxFVzG6aVEEvhKGhSNwwqJSgjcs4tE/FbVn&#10;DXo3uhiX5WnRgK+dBy5CwNvLTkln2b+UgsdbKYOIRFcUY4v56/N3mb7F7JxNnzxzK8X7MNg/RGGY&#10;svjoztUli4ysvfrLlVHcQwAZjziYAqRUXOQcMJtR+Sqb+xVzIueC5AS3oyn8P7f8ZnPniaorioWy&#10;zGCJzshizWoPpBYkijZCIqlxYYrYe4fo2H6FFos93Ae8TLm30pv0x6wI6pHu7Y5i9EM4Xp6OJuVo&#10;8pkSjrrx+Oy0zDUoXqydD/GbAEOSUFGPJczMss11iBgJQgdIeiyAVvWV0jofUtuIhfZkw7DgOuYY&#10;0eIApS1pMJLJSZkdH+iS6539UjP+nLI89IAnbdNzIjdYH1ZiqGMiS3GrRcJo+0NIJDgT8kaMjHNh&#10;d3FmdEJJzOg9hj3+Jar3GHd5oEV+GWzcGRtlwXcsHVJbPw/Uyg6PJO3lncTYLtvcWZOhUZZQb7F/&#10;PHRjGBy/Usj3NQvxjnmcO2wZ3CXxFj9SAxYJeomSFfjfb90nPI4DailpcI4rGn6tmReU6O8WB+XL&#10;6Pg4DX4+HJ98HuPB72uW+xq7NgvAzhnh1nI8iwkf9SBKD+YRV848vYoqZjm+XdE4iIvYbRdcWVzM&#10;5xmEo+5YvLb3jifXieXUZw/tI/Ou7/M0aTcwTDybvmr3DpssLczXEaTKs5B47ljt+cc1kdu1X2lp&#10;D+2fM+pl8c7+AAAA//8DAFBLAwQUAAYACAAAACEAWhQSMNcAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOwU7DMBBE70j8g7VI3KhTkEIS4lSAChdOtIizG29ti3gdxW4a/p7lBMfRjN68drOEQcw4&#10;JR9JwXpVgEDqo/FkFXzsX24qEClrMnqIhAq+McGmu7xodWPimd5x3mUrGEKp0QpczmMjZeodBp1W&#10;cUTi7hinoDPHyUoz6TPDwyBvi6KUQXviB6dHfHbYf+1OQcH2yda2r/TktpXxfl4+j2/2Vanrq+Xx&#10;AUTGJf+N4Vef1aFjp0M8kUliUHDPOwV3rM9lXZZrEAfOdQWya+V/++4HAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAIqmc1JwCAADABQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAWhQSMNcAAAAFAQAADwAAAAAAAAAAAAAAAAD2BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" w14:anchorId="1F71110B">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="64BA3FCB" id="Cuadro de texto 19" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:1.9pt;width:482.7pt;height:18pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDoxdXWVQIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w4adcacYosRYYB&#13;&#10;QVsgHXpWZCk2KouapMTOfv0oxXm03WlYDgopUnx8/OjJXdcoshPW1aALOhyklAjNoaz1pqA/nxdf&#13;&#10;bihxnumSKdCioHvh6N3086dJa3KRQQWqFJZgEO3y1hS08t7kSeJ4JRrmBmCERqME2zCPqt0kpWUt&#13;&#10;Rm9UkqXpddKCLY0FLpzD2/uDkU5jfCkF949SOuGJKijW5uNp47kOZzKdsHxjmalq3pfB/qGKhtUa&#13;&#10;k55C3TPPyNbWH0I1NbfgQPoBhyYBKWsuYg/YzTB9182qYkbEXhAcZ04wuf8Xlj/sVubJEt99gw4H&#13;&#10;GJtwZgn81SE2SWtc3vsETF3u0Ds02knbhH9sgeBDxHZ/wlN0nnC8vB6O0uwWTRxtWXZznUbAk/Nr&#13;&#10;Y53/LqAhQSioxXnFCthu6XzIz/KjS0jmQNXlolYqKns3V5bsGI4WGVFCS4lizuNlQRfxF8aLId48&#13;&#10;U5q0WNroKj30ehky5DrFXCvGXz9GwHhKh/wi0quv8wxNkHy37khdFnQU3oebNZR7hNnCgYHO8EWN&#13;&#10;yZZY7xOzSDlECdfIP+IhFWCF0EuUVGB//+0++CMT0EpJixQuqPu1ZVYgDD80cuR2OB4HzkdlfPU1&#13;&#10;Q8VeWtaXFr1t5oBQDnFhDY9i8PfqKEoLzQtu2yxkRRPTHHMX1B/FuT8sFm4rF7NZdEKWG+aXemX4&#13;&#10;kV0B5OfuhVnTT90jXx7gSHaWvxv+wTcgrmG29SDryIwzqj1NcUPitPttDit4qUev8zdn+gcAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhADOZXefhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C&#13;&#10;/2EZwZvd1GJs0mxKrYj2JNZC8bbJTpOQ7GzIbtP47x1Pehl4vJk378vWk+3EiINvHCmYzyIQSKUz&#13;&#10;DVUKDp8vd0sQPmgyunOECr7Rwzq/vsp0atyFPnDch0pwCPlUK6hD6FMpfVmj1X7meiT2Tm6wOrAc&#13;&#10;KmkGfeFw28n7KIql1Q3xh1r3uK2xbPdnq2DzvivefLk4jabd4uvxqW+Trwelbm+m5xWPzQpEwCn8&#13;&#10;XcAvA/eHnIsV7kzGi07BI+8pWDADm0kcz0EUrJMlyDyT/xHyHwAAAP//AwBQSwECLQAUAAYACAAA&#13;&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#13;&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#13;&#10;ABQABgAIAAAAIQDoxdXWVQIAALsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQAzmV3n4QAAAAoBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54&#13;&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+                <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="004468F2" w:rsidR="00C76C5F" w:rsidP="00C76C5F" w:rsidRDefault="00C76C5F" w14:paraId="34271133" w14:textId="77777777">
+                    <w:p w14:paraId="26118DB3" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:ind w:left="709" w:hanging="709"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-CR"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-CR"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Apellido, N. (año). </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-CR"/>
                         </w:rPr>
                         <w:t>Título de la tesis</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-CR"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> [Tesis de maestría, doctorado, etc. Nombre de la institución que otorgó el título]. Nombre de la base de datos.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EC5FF0" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="36EC5FF0" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB7B72B" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="3BB7B72B" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11FAAF16" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="11FAAF16" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Sáenz Jiménez, F. A. (2017). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Factores ambientales y antrópicos que determinan la presencia y distribución del Cóndor Andino y la selección de lugares de anidación y descanso: un enfoque multiescalar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Tesis de Doctorado, Pontificia Universidad Javeriana]. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Repositorio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Institucional</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="591B96E3" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+        <w:t xml:space="preserve"> – Pontificia Universidad Javeriana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591B96E3" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12786FA3" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="12786FA3" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Página Web</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315F8CA5" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="315F8CA5" w14:textId="6CCC8B2A" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00856BD9" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603EFE">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68744669" wp14:editId="4FBE28EC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14097E10" wp14:editId="1AC34213">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>9077</wp:posOffset>
+                  <wp:posOffset>8890</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>62491</wp:posOffset>
+                  <wp:posOffset>62230</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6320333" cy="407895"/>
-                <wp:effectExtent l="0" t="0" r="23495" b="11430"/>
+                <wp:extent cx="6320155" cy="407670"/>
+                <wp:effectExtent l="0" t="0" r="4445" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="10" name="10 Cuadro de texto"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="2131402154" name="Cuadro de texto 17"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6320333" cy="407895"/>
+                          <a:ext cx="6320155" cy="407670"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="lt1"/>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0A75D77C" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="004468F2" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
                             <w:pPr>
                               <w:pStyle w:val="NormalWeb"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004468F2">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Apellido, A., Apellido, B., y Apellido, C. (20 de mayo de 2020). </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004468F2">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Título de la página web</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004468F2">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>. Nombre de la página. Recuperado el día-mes-año de https://url.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:shape id="10 Cuadro de texto" style="position:absolute;left:0;text-align:left;margin-left:.7pt;margin-top:4.9pt;width:497.65pt;height:32.1pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1030" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDP9BgTmwIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x89CuoU2QpOgwo&#10;2mLp0LMiS4lRSdQkJXb260fJdpp2vXTYxZbExyfyieTlVaMV2QnnKzAFHQ5ySoThUFZmXdCfjzdf&#10;zinxgZmSKTCioHvh6dXs86fL2k7FCDagSuEIkhg/rW1BNyHYaZZ5vhGa+QFYYdAowWkWcOvWWelY&#10;jexaZaM8P81qcKV1wIX3eHrdGuks8UspeLiX0otAVEExtpC+Ln1X8ZvNLtl07ZjdVLwLg/1DFJpV&#10;Bi89UF2zwMjWVX9R6Yo78CDDgIPOQMqKi5QDZjPM32Sz3DArUi4ojrcHmfz/o+V3uwdHqhLfDuUx&#10;TOMbDXOy2LLSASkFCaIJEGWqrZ8iemkRH5qv0CCwP/d4GLNvpNPxj3kRtCPj/iAy8hCOh6fjUT4e&#10;jynhaJvkZ+cXJ5Eme/G2zodvAjSJi4I6fMSkLdvd+tBCe0i8zIOqyptKqbSJhSMWypEdwydXIcWI&#10;5K9QypA6RnKSJ+JXtkh98F8pxp+78I5QyKdMvE6kEuvCigq1SqRV2CsRMcr8EBIlToK8EyPjXJhD&#10;nAkdURIz+ohjh3+J6iPObR7okW4GEw7OujLgWpVeS1s+99LKFo9veJR3XIZm1aTamvSFsoJyj/Xj&#10;oG1Eb/lNhXrfMh8emMPOw5LBaRLu8SMV4CNBt6JkA+73e+cRjw2BVkpq7OSC+l9b5gQl6rvBVrkY&#10;Tiax9dNmcnI2wo07tqyOLWarF4CVM8S5ZXlaRnxQ/VI60E84dObxVjQxw/HugoZ+uQjtfMGhxcV8&#10;nkDY7JaFW7O0PFJHlWOdPTZPzNmuzmOn3UHf82z6ptxbbPQ0MN8GkFXqhahzq2qnPw6K1E3dUIuT&#10;6HifUC+jd/YHAAD//wMAUEsDBBQABgAIAAAAIQCc80Mf2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI7BTsMwEETvSPyDtUjcqFNUtUmIUwEqXDhREOdtvLWtxnYUu2n4e5YTHEczevOa7ex7MdGY&#10;XAwKlosCBIUuaheMgs+Pl7sSRMoYNPYxkIJvSrBtr68arHW8hHea9tkIhoRUowKb81BLmTpLHtMi&#10;DhS4O8bRY+Y4GqlHvDDc9/K+KNbSowv8YHGgZ0vdaX/2CnZPpjJdiaPdldq5af46vplXpW5v5scH&#10;EJnm/DeGX31Wh5adDvEcdBI95xUPFVTsz21VrTcgDgo2qwJk28j/+u0PAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAM/0GBObAgAAwgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAJzzQx/ZAAAABgEAAA8AAAAAAAAAAAAAAAAA9QQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" w14:anchorId="68744669">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="14097E10" id="Cuadro de texto 17" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.7pt;margin-top:4.9pt;width:497.65pt;height:32.1pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBHs7U9UwIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L7tQIOmKJaJEVJVQ&#13;&#10;EolUORuvDVa8Htc27NJf37FZHk16qsrBzHjG8/jmm53ctbUme+G8AlPSfi+nRBgOlTKbkv54Xny6&#13;&#10;pcQHZiqmwYiSHoSnd9OPHyaNLcQAtqAr4QgGMb5obEm3Idgiyzzfipr5Hlhh0CjB1Syg6jZZ5ViD&#13;&#10;0WudDfJ8nDXgKuuAC+/x9v5opNMUX0rBw6OUXgSiS4q1hXS6dK7jmU0nrNg4ZreKd2Wwf6iiZspg&#13;&#10;0nOoexYY2Tn1LlStuAMPMvQ41BlIqbhIPWA3/fxNN6stsyL1guB4e4bJ/7+w/GG/sk+OhPYrtDjA&#13;&#10;1IS3S+CvHrHJGuuLzidi6guP3rHRVro6/mMLBB8itocznqINhOPl+DM2NRpRwtE2zG/GNwnw7PLa&#13;&#10;Oh++CahJFErqcF6pArZf+hDzs+LkEpN50KpaKK2TcvBz7cie4WiRERU0lGjmA16WdJF+cbwY4o9n&#13;&#10;2pAmljbKj71eh4y5zjHXmvHX9xEwnjYxv0j06uq8QBOl0K5boipsOr6PN2uoDgizgyMDveULhcmW&#13;&#10;WO8Tc0g5BBDXKDziITVghdBJlGzB/frbffRHJqCVkgYpXFL/c8ecQBi+G+TIl/5wGDmflOHoZoCK&#13;&#10;u7asry1mV88BoezjwlqexOgf9EmUDuoX3LZZzIomZjjmLmk4ifNwXCzcVi5ms+SELLcsLM3K8hO7&#13;&#10;IsjP7Qtztpt6QL48wInsrHgz/KNvRNzAbBdAqsSMC6odTXFD0rS7bY4reK0nr8s3Z/obAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQDtZfor4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#13;&#10;yJO4sXQwNto1ncYQYpwQA2naLW28tmrjVE3WlX+POcHF0tOzn9+XrkfbigF7XztSMJtGIJAKZ2oq&#13;&#10;FXx9vtw+gvBBk9GtI1TwjR7W2fVVqhPjLvSBwz6UgkPIJ1pBFUKXSOmLCq32U9chsXdyvdWBZV9K&#13;&#10;0+sLh9tW3kXRQlpdE3+odIfbCotmf7YKNu9v+c4X96fBNFt8PTx1TXx8UOpmMj6veGxWIAKO4e8C&#13;&#10;fhm4P2RcLHdnMl60rOe8qCBmCHbjeLEEkStYziOQWSr/M2Q/AAAA//8DAFBLAQItABQABgAIAAAA&#13;&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#13;&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#13;&#10;FAAGAAgAAAAhAEeztT1TAgAAuwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhAO1l+iviAAAACwEAAA8AAAAAAAAAAAAAAAAArQQAAGRycy9kb3ducmV2Lnht&#13;&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+                <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="004468F2" w:rsidR="00C76C5F" w:rsidP="00C76C5F" w:rsidRDefault="00C76C5F" w14:paraId="0CD6D4D0" w14:textId="77777777">
+                    <w:p w14:paraId="0A75D77C" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="004468F2" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Apellido, A., Apellido, B., y Apellido, C. (20 de mayo de 2020). </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Título de la página web</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004468F2">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>. Nombre de la página. Recuperado el día-mes-año de https://url.com</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A353E8" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="39A353E8" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49D6CD70" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="49D6CD70" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00856BD9" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CA61F13" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="5CA61F13" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C0313B6" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="6C0313B6" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="004468F2" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004468F2">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Center for Systems Science and Engineering. (2020). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004468F2">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>COVID-19 Dashboard by the Center for Systems Science and Engineering (CSSE) at Johns Hopkins University. Johns Hopkins University</w:t>
       </w:r>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004468F2">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:anchor="/bda7594740fd40299423467b48e9ecf6" w:history="1">
-        <w:r w:rsidRPr="00603EFE">
+        <w:r w:rsidRPr="004468F2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html#/bda7594740fd40299423467b48e9ecf6</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00603EFE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004468F2">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1817F7" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+    <w:p w14:paraId="4D1817F7" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="00952034" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75ECB39E" w14:textId="77777777" w:rsidR="00603EFE" w:rsidRDefault="00603EFE" w:rsidP="00C76C5F">
+    <w:p w14:paraId="305C3978" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="305C3978" w14:textId="24DAB8B5" w:rsidR="00C76C5F" w:rsidRPr="00603EFE" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
+      <w:r w:rsidRPr="0055011D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Más información:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D158928" w14:textId="77777777" w:rsidR="00C76C5F" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...22 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00603EFE">
+        <w:r w:rsidRPr="0055011D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.apastyle.org/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00603EFE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0055011D">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29171BA7" w14:textId="1E3BB832" w:rsidR="00F633E9" w:rsidRPr="0055011D" w:rsidRDefault="00C76C5F" w:rsidP="00C76C5F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00603EFE">
+        <w:r w:rsidRPr="0055011D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://biblioteca.uah.es/investigacion/documentos/Ejemplos-apa-buah.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00603EFE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0055011D">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F633E9" w:rsidRPr="0055011D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7F5F8C" w14:textId="276A038E" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+    <w:p w14:paraId="0F7F5F8C" w14:textId="276A038E" w:rsidR="005B0658" w:rsidRPr="00856BD9" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="Subtitulos1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Información adicional del formato </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248127D2" w14:textId="3CC6A37F" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+    <w:p w14:paraId="248127D2" w14:textId="3CC6A37F" w:rsidR="005B0658" w:rsidRPr="00856BD9" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="Subtitulos1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856BD9">
+        <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Figuras y cuadros deben ubicarse dentro del texto, no al final. Esto es solo una g</w:t>
       </w:r>
-      <w:r w:rsidR="00F633E9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F633E9" w:rsidRPr="00856BD9">
+        <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uía</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E17258" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28EC3F49" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+    <w:p w14:paraId="28EC3F49" w14:textId="26739B08" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="00856BD9" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C546C">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18AC85CE" wp14:editId="2D95EF74">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30CB053E" wp14:editId="78344499">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4115</wp:posOffset>
+                  <wp:posOffset>3810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-3758</wp:posOffset>
+                  <wp:posOffset>-3810</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6261735" cy="5340096"/>
-                <wp:effectExtent l="0" t="0" r="24765" b="13335"/>
+                <wp:extent cx="6261735" cy="5340350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="1 Cuadro de texto"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="872908246" name="Cuadro de texto 15"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6261735" cy="5340096"/>
+                          <a:ext cx="6261735" cy="5340350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="lt1"/>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6B256BFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
+                          <w:p w14:paraId="6B256BFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00856BD9" w:rsidRDefault="005B0658" w:rsidP="005B0658">
                             <w:pPr>
                               <w:pStyle w:val="Ttulo1"/>
                               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b w:val="0"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b w:val="0"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Fotografías:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="15AC9CFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C81240">
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
-                              <w:t>Las fotografías se pueden insertar al final del documento word o si son muy grandes pueden enviarse en archivos separados; en ambos casos deben estar en formato JPG, ai, psd o TIFF, a una resolución mínima de 300 dpi (alta resolución que se confirma ampliando la figura a pantalla completa y que aun así se vea nítida, no pixelada). Las figuras normales se reducirán a un ancho de 6-12 cm por lo que las rotulaciones deben ser fáciles de leer, incluso después de esta reducción</w:t>
+                              <w:t xml:space="preserve">Las fotografías se pueden insertar al final del documento </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00C81240">
+                              <w:rPr>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:t>word</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00C81240">
+                              <w:rPr>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> o si son muy grandes pueden enviarse en archivos separados; en ambos casos deben estar en formato JPG, </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00C81240">
+                              <w:rPr>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:t>ai</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00C81240">
+                              <w:rPr>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00C81240">
+                              <w:rPr>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:t>psd</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00C81240">
+                              <w:rPr>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> o TIFF, a una resolución mínima de 300 dpi (alta resolución que se confirma ampliando la figura a pantalla completa y que aun así se vea nítida, no pixelada). Las figuras normales se reducirán a un ancho de 6-12 cm por lo que las rotulaciones deben ser fáciles de leer, incluso después de esta reducción</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7AF5166B" w14:textId="77777777" w:rsidR="00F633E9" w:rsidRPr="00F508C8" w:rsidRDefault="00F633E9" w:rsidP="00F633E9">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1A0F1B88" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
+                          <w:p w14:paraId="1A0F1B88" w14:textId="77DF42F9" w:rsidR="005B0658" w:rsidRDefault="00856BD9" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:noProof/>
                                 <w:szCs w:val="23"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DEBD8B5" wp14:editId="7BE54D06">
-[...2 lines deleted...]
-                                  <wp:docPr id="31" name="0 Imagen"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DB0D5C9" wp14:editId="386F7D72">
+                                  <wp:extent cx="1845310" cy="3707765"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                  <wp:docPr id="3" name="0 Imagen"/>
                                   <wp:cNvGraphicFramePr>
-                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="0" name="figura 2 gris reducida 06-feb-15.jpg"/>
-                                          <pic:cNvPicPr/>
+                                          <pic:cNvPr id="0" name="0 Imagen"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks/>
+                                          </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId14" cstate="print">
+                                          <a:blip r:embed="rId14">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
+                                          <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
-                                        <pic:spPr>
+                                        <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
-                                            <a:ext cx="1847184" cy="3706366"/>
+                                            <a:ext cx="1845310" cy="3707765"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
+                                          <a:noFill/>
+                                          <a:ln>
+                                            <a:noFill/>
+                                          </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7D08F7DC" w14:textId="24B0E37D" w:rsidR="00F633E9" w:rsidRPr="00DF60C0" w:rsidRDefault="005B0658" w:rsidP="00F633E9">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00C76C5F">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
                                 <w:rStyle w:val="label"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Fig</w:t>
                             </w:r>
-                            <w:r w:rsidR="00C76C5F" w:rsidRPr="00C76C5F">
+                            <w:r w:rsidR="00C76C5F" w:rsidRPr="00856BD9">
                               <w:rPr>
                                 <w:rStyle w:val="label"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00C76C5F">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
                                 <w:rStyle w:val="label"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> 1</w:t>
                             </w:r>
-                            <w:r w:rsidR="00B44E08" w:rsidRPr="00C76C5F">
+                            <w:r w:rsidR="00B44E08" w:rsidRPr="00856BD9">
                               <w:rPr>
                                 <w:rStyle w:val="label"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00781342">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
                                 <w:rStyle w:val="label"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00781342">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
                                 <w:rStyle w:val="Descripcin1"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Shell color pattern of </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00781342">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
                                 <w:rStyle w:val="nfasis"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>Drymaeus tripictus</w:t>
+                              <w:t>Drymaeus</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00781342">
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
-                                <w:rStyle w:val="Descripcin1"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rStyle w:val="nfasis"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>. A and B have some white or translucids dots on body whorl similar to </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00781342">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
                                 <w:rStyle w:val="nfasis"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>Drymaeus irazuensis</w:t>
+                              <w:t>tripictus</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00781342">
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
                                 <w:rStyle w:val="Descripcin1"/>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. A and B have some white or </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00856BD9">
+                              <w:rPr>
+                                <w:rStyle w:val="Descripcin1"/>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>translucids</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00856BD9">
+                              <w:rPr>
+                                <w:rStyle w:val="Descripcin1"/>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> dots on body whorl </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00856BD9">
+                              <w:rPr>
+                                <w:rStyle w:val="Descripcin1"/>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>similar to</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00856BD9">
+                              <w:rPr>
+                                <w:rStyle w:val="Descripcin1"/>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00856BD9">
+                              <w:rPr>
+                                <w:rStyle w:val="nfasis"/>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Drymaeus</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00856BD9">
+                              <w:rPr>
+                                <w:rStyle w:val="nfasis"/>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00856BD9">
+                              <w:rPr>
+                                <w:rStyle w:val="nfasis"/>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>irazuensis</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00856BD9">
+                              <w:rPr>
+                                <w:rStyle w:val="Descripcin1"/>
+                                <w:rFonts w:cs="Calibri"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>. Mating was performed between the following color patterns: A with B., B. with C.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="18AC85CE" id="1 Cuadro de texto" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:-.3pt;width:493.05pt;height:420.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAFg0gEgwIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykSboGdYqsRYYB&#13;&#10;RVssHXpWZKkRKouapMTOfn0p2Xl1vXTYxabEj69PJC+vmkqTjXBegSlov5dTIgyHUpnngv56nH/5&#13;&#10;SokPzJRMgxEF3QpPr6afP13WdiIGsAJdCkfQifGT2hZ0FYKdZJnnK1Ex3wMrDColuIoFPLrnrHSs&#13;&#10;Ru+VzgZ5Ps5qcKV1wIX3eHvTKuk0+ZdS8HAvpReB6IJibiF9Xfou4zebXrLJs2N2pXiXBvuHLCqm&#13;&#10;DAbdu7phgZG1U3+5qhR34EGGHocqAykVF6kGrKafv6lmsWJWpFqQHG/3NPn/55bfbRb2wZHQfIMG&#13;&#10;HzASUls/8XgZ62mkq+IfMyWoRwq3e9pEEwjHy/Fg3D8/G1HCUTc6G+b5xTj6yQ7m1vnwXUBFolBQ&#13;&#10;h++S6GKbWx9a6A4So3nQqpwrrdMh9oK41o5sGL6iDilJdH6C0obUmMrZKE+OT3TR9d5+qRl/6dI7&#13;&#10;QqE/bWI4kbqmS+tARZLCVouI0eankESViZF3cmScC7PPM6EjSmJFHzHs8IesPmLc1oEWKTKYsDeu&#13;&#10;lAHXsnRKbfmyo1a2eHzDo7qjGJplg4XjO+86ZQnlFhvIQTtb3vK5Qr5vmQ8PzOEwYc/gggj3+JEa&#13;&#10;8JGgkyhZgfvz3n3EY4+jlpIah7Og/veaOUGJ/mGw+y/6w2Gc5nQYjs4HeHDHmuWxxqyra8DO6eMq&#13;&#10;sjyJER/0TpQOqifcI7MYFVXMcIxd0LATr0O7MnAPcTGbJRDOr2Xh1iwsj64jy7HPHpsn5mzX5wFH&#13;&#10;5A52Y8wmb9q9xUZLA7N1AKnSLESeW1Y7/nH20zR1eyoul+NzQh226fQVAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQD/j4C73QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInFrHVAV3DRO&#13;&#10;xaNw4URBnN14a1vEdmS7afh7lhNcdrWa2Xm029kPbMKUXQwSbpYVMAx91C4YCR/vzwsBLBcVtBpi&#13;&#10;QAnfmGHbXV60qtHxHN5w2hfDSCTkRkmwpYwN57m36FVexhEDYceYvCp0JsN1UmcS9wO/raqae+UC&#13;&#10;OVg14qPF/mt/8hJ2D2ZteqGS3Qnt3DR/Hl/Ni5TXV/PThsb9BljBufx9wG8Hyg8dBTvEU9CZDRJq&#13;&#10;4klY0CJwLeo7YAcJYlWtgHct/9+h+wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFg0gE&#13;&#10;gwIAAJUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD/&#13;&#10;j4C73QAAAAsBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAA5wUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="30CB053E" id="Cuadro de texto 15" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:-.3pt;width:493.05pt;height:420.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDAOTjoUQIAALwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L8s77YolokRUlVAS&#13;&#10;iVQ5G68NVrwe1zbs0l/fsVkeDT1V5WDGnvc33+zkvqk02QvnFZiC9jpdSoThUCqzKeiPl8Wnz5T4&#13;&#10;wEzJNBhR0IPw9H768cOktrnowxZ0KRzBIMbntS3oNgSbZ5nnW1Ex3wErDColuIoFvLpNVjpWY/RK&#13;&#10;Z/1ud5zV4ErrgAvv8fXhqKTTFF9KwcOTlF4EoguKtYV0unSu45lNJyzfOGa3irdlsH+oomLKYNJz&#13;&#10;qAcWGNk5dROqUtyBBxk6HKoMpFRcpB6wm173XTerLbMi9YLgeHuGyf+/sPxxv7LPjoTmKzQ4wNSE&#13;&#10;t0vgbx6xyWrr89YmYupzj9ax0Ua6Kv5jCwQdEdvDGU/RBMLxcdwf9+4GI0o46kaDYXcwSohnF3fr&#13;&#10;fPgmoCJRKKjDgaUS2H7pQyyA5SeTmM2DVuVCaZ0uBz/XjuwZzhYpUUJNiWY+4GNBF+kX54sh/nDT&#13;&#10;htRYW6zlJmTMdY651oy/3UbAeNpET5H41dZ5wSZKoVk3RJXYdfSPL2soD4izgyMFveULhcmWWO8z&#13;&#10;c8g5RBD3KDzhITVghdBKlGzB/frbe7RHKqCWkho5XFD/c8ecQBi+GyTJl95wGEmfLsPRXR8v7lqz&#13;&#10;vtaYXTUHhLKHG2t5EqN90CdROqhecd1mMSuqmOGYu6DhJM7DcbNwXbmYzZIR0tyysDQry0/0iiC/&#13;&#10;NK/M2XbqAQnzCCe2s/zd8I+2EXEDs10AqRIzLqi2PMUVSdNu1znu4PU9WV0+OtPfAAAA//8DAFBL&#13;&#10;AwQUAAYACAAAACEA2Kj2lOEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPTU/DMAy9I/EfIiNx&#13;&#10;21JglK5rOo0hBJwQ2yTELW28tmrjVE3WlX+POcHFlvWe30e2nmwnRhx840jBzTwCgVQ601Cl4LB/&#13;&#10;niUgfNBkdOcIFXyjh3V+eZHp1LgzfeC4C5VgEfKpVlCH0KdS+rJGq/3c9UiMHd1gdeBzqKQZ9JnF&#13;&#10;bSdvoyiWVjfEDrXucVtj2e5OVsHm/a149eXdcTTtFl8+H/t2+XWv1PXV9LTisVmBCDiFvw/47cD5&#13;&#10;IedghTuR8aJTEDNPwYwXg8skfgBRKEgW0QJknsn/HfIfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#13;&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#13;&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#13;&#10;AAgAAAAhAMA5OOhRAgAAvAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#13;&#10;FAAGAAgAAAAhANio9pThAAAACwEAAA8AAAAAAAAAAAAAAAAAqwQAAGRycy9kb3ducmV2LnhtbFBL&#13;&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+                <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6B256BFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
+                    <w:p w14:paraId="6B256BFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00856BD9" w:rsidRDefault="005B0658" w:rsidP="005B0658">
                       <w:pPr>
                         <w:pStyle w:val="Ttulo1"/>
                         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b w:val="0"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b w:val="0"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Fotografías:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="15AC9CFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C81240">
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
-                        <w:t>Las fotografías se pueden insertar al final del documento word o si son muy grandes pueden enviarse en archivos separados; en ambos casos deben estar en formato JPG, ai, psd o TIFF, a una resolución mínima de 300 dpi (alta resolución que se confirma ampliando la figura a pantalla completa y que aun así se vea nítida, no pixelada). Las figuras normales se reducirán a un ancho de 6-12 cm por lo que las rotulaciones deben ser fáciles de leer, incluso después de esta reducción</w:t>
+                        <w:t xml:space="preserve">Las fotografías se pueden insertar al final del documento </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00C81240">
+                        <w:rPr>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:t>word</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00C81240">
+                        <w:rPr>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> o si son muy grandes pueden enviarse en archivos separados; en ambos casos deben estar en formato JPG, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00C81240">
+                        <w:rPr>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:t>ai</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00C81240">
+                        <w:rPr>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00C81240">
+                        <w:rPr>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:t>psd</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00C81240">
+                        <w:rPr>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> o TIFF, a una resolución mínima de 300 dpi (alta resolución que se confirma ampliando la figura a pantalla completa y que aun así se vea nítida, no pixelada). Las figuras normales se reducirán a un ancho de 6-12 cm por lo que las rotulaciones deben ser fáciles de leer, incluso después de esta reducción</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7AF5166B" w14:textId="77777777" w:rsidR="00F633E9" w:rsidRPr="00F508C8" w:rsidRDefault="00F633E9" w:rsidP="00F633E9">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1A0F1B88" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="005B0658" w:rsidP="005B0658">
+                    <w:p w14:paraId="1A0F1B88" w14:textId="77DF42F9" w:rsidR="005B0658" w:rsidRDefault="00856BD9" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:noProof/>
                           <w:szCs w:val="23"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DEBD8B5" wp14:editId="7BE54D06">
-[...2 lines deleted...]
-                            <wp:docPr id="31" name="0 Imagen"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DB0D5C9" wp14:editId="386F7D72">
+                            <wp:extent cx="1845310" cy="3707765"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                            <wp:docPr id="3" name="0 Imagen"/>
                             <wp:cNvGraphicFramePr>
-                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="0" name="figura 2 gris reducida 06-feb-15.jpg"/>
-                                    <pic:cNvPicPr/>
+                                    <pic:cNvPr id="0" name="0 Imagen"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks/>
+                                    </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId14" cstate="print">
+                                    <a:blip r:embed="rId15">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
+                                    <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
-                                  <pic:spPr>
+                                  <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
-                                      <a:ext cx="1847184" cy="3706366"/>
+                                      <a:ext cx="1845310" cy="3707765"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
+                                    <a:noFill/>
+                                    <a:ln>
+                                      <a:noFill/>
+                                    </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7D08F7DC" w14:textId="24B0E37D" w:rsidR="00F633E9" w:rsidRPr="00DF60C0" w:rsidRDefault="005B0658" w:rsidP="00F633E9">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00C76C5F">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Fig</w:t>
                       </w:r>
-                      <w:r w:rsidR="00C76C5F" w:rsidRPr="00C76C5F">
+                      <w:r w:rsidR="00C76C5F" w:rsidRPr="00856BD9">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00C76C5F">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 1</w:t>
                       </w:r>
-                      <w:r w:rsidR="00B44E08" w:rsidRPr="00C76C5F">
+                      <w:r w:rsidR="00B44E08" w:rsidRPr="00856BD9">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00781342">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
                           <w:rStyle w:val="label"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00781342">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Shell color pattern of </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00781342">
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
                           <w:rStyle w:val="nfasis"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Drymaeus tripictus</w:t>
+                        <w:t>Drymaeus</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00781342">
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
-                          <w:rStyle w:val="Descripcin1"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rStyle w:val="nfasis"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>. A and B have some white or translucids dots on body whorl similar to </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00781342">
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
                           <w:rStyle w:val="nfasis"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Drymaeus irazuensis</w:t>
+                        <w:t>tripictus</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00781342">
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. A and B have some white or </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00856BD9">
+                        <w:rPr>
+                          <w:rStyle w:val="Descripcin1"/>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>translucids</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00856BD9">
+                        <w:rPr>
+                          <w:rStyle w:val="Descripcin1"/>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> dots on body whorl </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00856BD9">
+                        <w:rPr>
+                          <w:rStyle w:val="Descripcin1"/>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>similar to</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00856BD9">
+                        <w:rPr>
+                          <w:rStyle w:val="Descripcin1"/>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00856BD9">
+                        <w:rPr>
+                          <w:rStyle w:val="nfasis"/>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Drymaeus</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00856BD9">
+                        <w:rPr>
+                          <w:rStyle w:val="nfasis"/>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00856BD9">
+                        <w:rPr>
+                          <w:rStyle w:val="nfasis"/>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>irazuensis</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00856BD9">
+                        <w:rPr>
+                          <w:rStyle w:val="Descripcin1"/>
+                          <w:rFonts w:cs="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>. Mating was performed between the following color patterns: A with B., B. with C.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A449888" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+    <w:p w14:paraId="0A449888" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00856BD9" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="049C580D" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+    <w:p w14:paraId="049C580D" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00856BD9" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CEA9880" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+    <w:p w14:paraId="7CEA9880" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00856BD9" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EE96607" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+    <w:p w14:paraId="4EE96607" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00856BD9" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6AFBFA60" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AFBFA60" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00856BD9" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5FC11AED" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FC11AED" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00856BD9" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E32DF3A" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50AA617A" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4927,249 +5065,230 @@
     </w:p>
     <w:p w14:paraId="52257365" w14:textId="01C8CA6E" w:rsidR="00F633E9" w:rsidRDefault="00F633E9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0A7E2F" w14:textId="77777777" w:rsidR="00F633E9" w:rsidRPr="007C546C" w:rsidRDefault="00F633E9" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="416274A5" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
+    <w:p w14:paraId="416274A5" w14:textId="1E3E8AA4" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="00856BD9" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C546C">
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C0FF0C8" wp14:editId="4B8EB8F4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="742A4248" wp14:editId="7BB81282">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>116487</wp:posOffset>
+                  <wp:posOffset>116205</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>90876</wp:posOffset>
+                  <wp:posOffset>90805</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5559425" cy="5802488"/>
-                <wp:effectExtent l="0" t="0" r="15875" b="14605"/>
+                <wp:extent cx="5559425" cy="5802630"/>
+                <wp:effectExtent l="0" t="0" r="3175" b="1270"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="2 Cuadro de texto"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="1398482728" name="Cuadro de texto 13"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5559425" cy="5802488"/>
+                          <a:ext cx="5559425" cy="5802630"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="lt1"/>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="07F84672" w14:textId="535E3BFB" w:rsidR="005B0658" w:rsidRPr="002C0D51" w:rsidRDefault="002C0D51" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                             </w:pPr>
                             <w:bookmarkStart w:id="3" w:name="_Hlk58591089"/>
                             <w:r>
                               <w:t>F</w:t>
                             </w:r>
                             <w:r w:rsidR="001A2658" w:rsidRPr="002C0D51">
                               <w:t>iguras</w:t>
                             </w:r>
                             <w:r w:rsidR="005B0658" w:rsidRPr="002C0D51">
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5AB32FB2" w14:textId="0EB465B3" w:rsidR="005B0658" w:rsidRPr="00C81240" w:rsidRDefault="002C0D51" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Las </w:t>
                             </w:r>
                             <w:r w:rsidR="001A2658" w:rsidRPr="002C0D51">
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                               <w:t xml:space="preserve">figuras </w:t>
                             </w:r>
                             <w:r w:rsidR="00B44E08" w:rsidRPr="002C0D51">
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                               <w:t>pueden presentarse a color</w:t>
                             </w:r>
                             <w:r w:rsidR="001F5806">
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                             <w:r w:rsidR="001F73C0">
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                               <w:t xml:space="preserve">La leyenda debe estar centrada. </w:t>
                             </w:r>
                           </w:p>
                           <w:bookmarkEnd w:id="3"/>
                           <w:p w14:paraId="139C1F3C" w14:textId="35B1608F" w:rsidR="007F73CC" w:rsidRPr="001F73C0" w:rsidRDefault="007F73CC" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="70D23114" w14:textId="03CC9643" w:rsidR="007F73CC" w:rsidRDefault="007F73CC" w:rsidP="005B0658">
+                          <w:p w14:paraId="70D23114" w14:textId="5812C9A1" w:rsidR="007F73CC" w:rsidRDefault="00856BD9" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="007F73CC">
+                            <w:r w:rsidRPr="00856BD9">
                               <w:rPr>
                                 <w:noProof/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5223430B" wp14:editId="45706482">
-[...2 lines deleted...]
-                                  <wp:docPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="262FBEB3" wp14:editId="2A3585C0">
+                                  <wp:extent cx="5368925" cy="2374265"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                  <wp:docPr id="2" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
-                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
-                                          <pic:cNvPicPr/>
+                                          <pic:cNvPr id="0" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks/>
+                                          </pic:cNvPicPr>
                                         </pic:nvPicPr>
-                                        <pic:blipFill rotWithShape="1">
-                                          <a:blip r:embed="rId15">
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId16">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
-                                          <a:stretch/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
-                                            <a:ext cx="5370195" cy="2371725"/>
+                                            <a:ext cx="5368925" cy="2374265"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
+                                          <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
-                                          <a:extLst>
-[...3 lines deleted...]
-                                          </a:extLst>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5AAD434F" w14:textId="6C475C39" w:rsidR="007F73CC" w:rsidRDefault="007F73CC" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="08A9F424" w14:textId="6BD31FAB" w:rsidR="007F73CC" w:rsidRPr="007F73CC" w:rsidRDefault="007F73CC" w:rsidP="007F73CC">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
@@ -5212,228 +5331,228 @@
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Encuesta de satisfacción de la experien</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>cia.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:shape id="2 Cuadro de texto" style="position:absolute;margin-left:9.15pt;margin-top:7.15pt;width:437.75pt;height:456.9pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1032" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeaH2inQIAAMEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0ibNaxUpKgrYpqE&#10;AK1MPLuOTSNsn2e7Tbq/fmcnKYXxwrSX5Oz77tfnuzu/aLUiO+F8Daak45MRJcJwqGrzWNKf91ef&#10;ppT4wEzFFBhR0r3w9GL+8cN5Y2cihw2oSjiCToyfNbakmxDsLMs83wjN/AlYYVApwWkW8Oges8qx&#10;Br1rleWj0WnWgKusAy68x9vLTknnyb+UgodbKb0IRJUUcwvp69J3Hb/Z/JzNHh2zm5r3abB/yEKz&#10;2mDQg6tLFhjZuvovV7rmDjzIcMJBZyBlzUWqAasZj15Vs9owK1ItSI63B5r8/3PLb3Z3jtRVSXNK&#10;DNP4RDlZblnlgFSCBNEGiCQ11s8Qu7KIDu1XaPGxh3uPl7H2Vjod/1gVQT3SvT9QjH4Ix8uiKM4m&#10;eUEJR10xHeWT6TT6yZ7NrfPhmwBNolBSh2+YqGW7ax866ACJ0TyourqqlUqH2DdiqRzZMXxxFVKS&#10;6PwFShnSlPT0czFKjl/oouuD/Vox/tSnd4RCf8rEcCJ1WJ9WpKijIklhr0TEKPNDSGQ4MfJGjoxz&#10;YQ55JnRESazoPYY9/jmr9xh3daBFigwmHIx1bcB1LL2ktnoaqJUdHt/wqO4ohnbdptY6HTplDdUe&#10;G8hBN4fe8qsa+b5mPtwxh4OHPYPLJNziRyrAR4JeomQD7vdb9xGP84BaShoc5JL6X1vmBCXqu8FJ&#10;ORtPJnHy02FSfMnx4I4162ON2eolYOeMcW1ZnsSID2oQpQP9gDtnEaOiihmOsUsaBnEZuvWCO4uL&#10;xSKBcNYtC9dmZXl0HVmOfXbfPjBn+z6Po3YDw8iz2at277DR0sBiG0DWaRYizx2rPf+4J9I09Tst&#10;LqLjc0I9b975HwAAAP//AwBQSwMEFAAGAAgAAAAhAEwvMXzZAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMTz1PwzAU3JH4D9arxEadtgg5IU4FqLAwURCzG7/aVmM7st00/HseE0yn053uo93OfmAT&#10;puxikLBaVsAw9FG7YCR8frzcCmC5qKDVEANK+MYM2+76qlWNjpfwjtO+GEYhITdKgi1lbDjPvUWv&#10;8jKOGEg7xuRVIZoM10ldKNwPfF1V99wrF6jBqhGfLfan/dlL2D2Z2vRCJbsT2rlp/jq+mVcpbxbz&#10;4wOwgnP5M8PvfJoOHW06xHPQmQ3ExYachHeEpIt6Q1cOEuq1WAHvWv7/QfcDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAnmh9op0CAADBBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEATC8xfNkAAAAJAQAADwAAAAAAAAAAAAAAAAD3BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" w14:anchorId="6C0FF0C8">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="742A4248" id="Cuadro de texto 13" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:9.15pt;margin-top:7.15pt;width:437.75pt;height:456.9pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQB/DZarVwIAALwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykcdcacYosRYYB&#13;&#10;QVsgHXpWZCk2KouapMTOfv0oxXm03WlYDgopUnx8/OjJXdcoshPW1aALOhyklAjNoaz1pqA/nxdf&#13;&#10;bihxnumSKdCioHvh6N3086dJa3IxggpUKSzBINrlrSlo5b3Jk8TxSjTMDcAIjUYJtmEeVbtJSsta&#13;&#10;jN6oZJSm10kLtjQWuHAOb+8PRjqN8aUU3D9K6YQnqqBYm4+njec6nMl0wvKNZaaqeV8G+4cqGlZr&#13;&#10;THoKdc88I1tbfwjV1NyCA+kHHJoEpKy5iD1gN8P0XTerihkRe0FwnDnB5P5fWP6wW5knS3z3DToc&#13;&#10;YGzCmSXwV4fYJK1xee8TMHW5Q+/QaCdtE/6xBYIPEdv9CU/RecLxMsuy2/Eoo4SjLbtJR9dXEfHk&#13;&#10;/NxY578LaEgQCmpxYLEEtls6Hwpg+dElZHOg6nJRKxWVvZsrS3YMZ4uUKKGlRDHn8bKgi/gL88UQ&#13;&#10;b54pTdqCXl9l6aHZy5Ah1ynmWjH++jECxlM65BeRX32dZ2yC5Lt1R+oS04T34WYN5R5xtnCgoDN8&#13;&#10;UWOyJdb7xCxyDhHEPfKPeEgFWCH0EiUV2N9/uw/+SAW0UtIihwvqfm2ZFQjDD40kuR2Ox4H0URln&#13;&#10;X0eo2EvL+tKit80cEMohbqzhUQz+Xh1FaaF5wXWbhaxoYppj7oL6ozj3h83CdeViNotOSHPD/FKv&#13;&#10;DD/SK4D83L0wa/qpeyTMAxzZzvJ3wz/4BsQ1zLYeZB2ZcUa15ymuSJx2v85hBy/16HX+6Ez/AAAA&#13;&#10;//8DAFBLAwQUAAYACAAAACEAqwukvOEAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbExPwU6DQBC9&#13;&#10;m/gPmzHxZpcWNUBZmlpjtCdjNTHeFnYKBHaWsFuKf+940su8vLyZN+/lm9n2YsLRt44ULBcRCKTK&#13;&#10;mZZqBR/vTzcJCB80Gd07QgXf6GFTXF7kOjPuTG84HUIt2IR8phU0IQyZlL5q0Gq/cAMSa0c3Wh2Y&#13;&#10;jrU0oz6zue3lKorupdUt8YdGD7hrsOoOJ6tg+7ovX3wVHyfT7fD582Ho0q87pa6v5sc1j+0aRMA5&#13;&#10;/F3AbwfODwUHK92JjBc98yTmTcZbRtaTNOY+pYJ0lSxBFrn8X6P4AQAA//8DAFBLAQItABQABgAI&#13;&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#13;&#10;Ai0AFAAGAAgAAAAhAH8NlqtXAgAAvAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhAKsLpLzhAAAADgEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2&#13;&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+                <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="002C0D51" w:rsidR="005B0658" w:rsidP="005B0658" w:rsidRDefault="002C0D51" w14:paraId="75500703" w14:textId="535E3BFB">
+                    <w:p w14:paraId="07F84672" w14:textId="535E3BFB" w:rsidR="005B0658" w:rsidRPr="002C0D51" w:rsidRDefault="002C0D51" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
+                      <w:bookmarkStart w:id="4" w:name="_Hlk58591089"/>
                       <w:r>
                         <w:t>F</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="002C0D51" w:rsidR="001A2658">
+                      <w:r w:rsidR="001A2658" w:rsidRPr="002C0D51">
                         <w:t>iguras</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="002C0D51" w:rsidR="005B0658">
+                      <w:r w:rsidR="005B0658" w:rsidRPr="002C0D51">
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00C81240" w:rsidR="005B0658" w:rsidP="005B0658" w:rsidRDefault="002C0D51" w14:paraId="3CC1F6B8" w14:textId="0EB465B3">
+                    <w:p w14:paraId="5AB32FB2" w14:textId="0EB465B3" w:rsidR="005B0658" w:rsidRPr="00C81240" w:rsidRDefault="002C0D51" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Las </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="002C0D51" w:rsidR="001A2658">
+                      <w:r w:rsidR="001A2658" w:rsidRPr="002C0D51">
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t xml:space="preserve">figuras </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="002C0D51" w:rsidR="00B44E08">
+                      <w:r w:rsidR="00B44E08" w:rsidRPr="002C0D51">
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t>pueden presentarse a color</w:t>
                       </w:r>
                       <w:r w:rsidR="001F5806">
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                       <w:r w:rsidR="001F73C0">
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t xml:space="preserve">La leyenda debe estar centrada. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="001F73C0" w:rsidR="007F73CC" w:rsidP="005B0658" w:rsidRDefault="007F73CC" w14:paraId="5DAB6C7B" w14:textId="35B1608F">
+                    <w:bookmarkEnd w:id="4"/>
+                    <w:p w14:paraId="139C1F3C" w14:textId="35B1608F" w:rsidR="007F73CC" w:rsidRPr="001F73C0" w:rsidRDefault="007F73CC" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="007F73CC" w:rsidP="005B0658" w:rsidRDefault="007F73CC" w14:paraId="02EB378F" w14:textId="03CC9643">
+                    <w:p w14:paraId="70D23114" w14:textId="5812C9A1" w:rsidR="007F73CC" w:rsidRDefault="00856BD9" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007F73CC">
+                      <w:r w:rsidRPr="00856BD9">
                         <w:rPr>
                           <w:noProof/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4596D27F" wp14:editId="45706482">
-[...2 lines deleted...]
-                            <wp:docPr id="858059051" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="262FBEB3" wp14:editId="2A3585C0">
+                            <wp:extent cx="5368925" cy="2374265"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                            <wp:docPr id="2" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                             <wp:cNvGraphicFramePr>
-                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
-                                    <pic:cNvPicPr/>
+                                    <pic:cNvPr id="0" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks/>
+                                    </pic:cNvPicPr>
                                   </pic:nvPicPr>
-                                  <pic:blipFill rotWithShape="1">
+                                  <pic:blipFill>
                                     <a:blip r:embed="rId17">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
-                                    <a:stretch/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
-                                      <a:ext cx="5370195" cy="2371725"/>
+                                      <a:ext cx="5368925" cy="2374265"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
+                                    <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
-                                    <a:extLst>
-[...3 lines deleted...]
-                                    </a:extLst>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="007F73CC" w:rsidP="005B0658" w:rsidRDefault="007F73CC" w14:paraId="6A05A809" w14:textId="6C475C39">
+                    <w:p w14:paraId="5AAD434F" w14:textId="6C475C39" w:rsidR="007F73CC" w:rsidRDefault="007F73CC" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="007F73CC" w:rsidR="007F73CC" w:rsidP="007F73CC" w:rsidRDefault="007F73CC" w14:paraId="407823BC" w14:textId="6BD31FAB">
+                    <w:p w14:paraId="08A9F424" w14:textId="6BD31FAB" w:rsidR="007F73CC" w:rsidRPr="007F73CC" w:rsidRDefault="007F73CC" w:rsidP="007F73CC">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C76C5F">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>Fig</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00C76C5F" w:rsidR="00C76C5F">
+                      <w:r w:rsidR="00C76C5F" w:rsidRPr="00C76C5F">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C76C5F">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 1.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007F73CC">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
@@ -5860,148 +5979,155 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61941D64" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A386D42" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C3A6067" w14:textId="32B3A704" w:rsidR="07F7AEBF" w:rsidRDefault="07F7AEBF" w:rsidP="4C87E884">
       <w:r w:rsidRPr="6F93E01D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>Tablas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180943F4" w14:textId="4F884091" w:rsidR="1D9D2A2E" w:rsidRDefault="1D9D2A2E">
       <w:r w:rsidRPr="6F93E01D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>La palabra "TABLA" va en mayúscula negrita y no tiene punto. Los títulos son breves,</w:t>
       </w:r>
       <w:r w:rsidRPr="6F93E01D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6F93E01D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>sin punto final</w:t>
       </w:r>
       <w:r w:rsidRPr="6F93E01D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6F93E01D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>y solo los binomios científicos van en cursiva. Todas las explicaciones y símbolos de la tabla aparecen como notas al pie. En los números, use espacio para separar miles y millones, y coma para separar decimales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360F7D41" w14:textId="0F4932D4" w:rsidR="6F93E01D" w:rsidRDefault="6F93E01D" w:rsidP="6F93E01D">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="es"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="277D874F" w14:textId="3F46929A" w:rsidR="07F7AEBF" w:rsidRDefault="07F7AEBF" w:rsidP="4C87E884">
+    <w:p w14:paraId="277D874F" w14:textId="5DE52318" w:rsidR="07F7AEBF" w:rsidRDefault="00856BD9" w:rsidP="4C87E884">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65947">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26DF0F29" wp14:editId="3AA53891">
-            <wp:extent cx="5610224" cy="3648075"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="490F86FF" wp14:editId="0F03D29D">
+            <wp:extent cx="5612130" cy="3649345"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1540856366" name="Imagen 1540856366"/>
+            <wp:docPr id="4" name="Imagen 1540856366"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Imagen 1540856366"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5610224" cy="3648075"/>
+                      <a:ext cx="5612130" cy="3649345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C42DFB" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E24C814" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -6056,198 +6182,198 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E48B868" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidRDefault="005B0658" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidSect="00B42EF9">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1440" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F03DC44" w14:textId="77777777" w:rsidR="00B353DF" w:rsidRDefault="00B353DF" w:rsidP="001E2C81">
+    <w:p w14:paraId="5BF535E6" w14:textId="77777777" w:rsidR="00731644" w:rsidRDefault="00731644" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63BDF7B2" w14:textId="77777777" w:rsidR="00B353DF" w:rsidRDefault="00B353DF" w:rsidP="001E2C81">
+    <w:p w14:paraId="4BFF1010" w14:textId="77777777" w:rsidR="00731644" w:rsidRDefault="00731644" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55F9068A" w14:textId="77777777" w:rsidR="00CD295A" w:rsidRPr="003A5576" w:rsidRDefault="00CD295A" w:rsidP="00CD295A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55F9068A" w14:textId="21181933" w:rsidR="00CD295A" w:rsidRPr="003A5576" w:rsidRDefault="00856BD9" w:rsidP="00CD295A">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:ind w:right="-516"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D7CB958" wp14:editId="44DF3D4F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D8D3C88" wp14:editId="35788A38">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>266065</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>115570</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="490855" cy="237490"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1587809687" name="image1.png" descr="Icono&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:docPr id="7" name="image1.png" descr="Icono&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png" descr="Icono&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                   <pic:cNvPicPr>
                     <a:picLocks/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -6259,294 +6385,367 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="433FDF75" wp14:editId="046C6A98">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38D7843C" wp14:editId="1F806897">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-324485</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>121285</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="594995" cy="236220"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1175387951" name="image3.png"/>
+          <wp:docPr id="6" name="image3.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image3.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="594995" cy="236220"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00340836">
+    <w:r w:rsidR="00CD295A" w:rsidRPr="00340836">
       <w:rPr>
         <w:lang w:val="es-AR"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>UNED Research Journal</w:t>
+      <w:t xml:space="preserve">UNED </w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Research</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Journal</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (e-ISSN 1659-441X), Vol.</w:t>
+      <w:t xml:space="preserve"> (e-ISSN 1659-441X), </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">xxx </w:t>
+      <w:t>Vol.</w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:r w:rsidR="00CD295A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>: e</w:t>
+      <w:t>xxx</w:t>
     </w:r>
-    <w:r>
-[...6 lines deleted...]
-    <w:r w:rsidRPr="001C7729">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00CD295A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>e</w:t>
+    </w:r>
+    <w:r w:rsidR="00CD295A">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xxx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00CD295A">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>;</w:t>
+    </w:r>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00CD295A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>- D</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00CD295A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>iciembre,</w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00CD295A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Publi</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00CD295A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>cado</w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00CD295A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>xxx.</w:t>
+      <w:t>xxx</w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00CD295A">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00CD295A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="20BFA922" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00CD295A" w:rsidRDefault="00730B57" w:rsidP="00CD295A">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4517EF3A" w14:textId="77777777" w:rsidR="00CD295A" w:rsidRPr="003A5576" w:rsidRDefault="00CD295A" w:rsidP="00CD295A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4517EF3A" w14:textId="3B397FCF" w:rsidR="00CD295A" w:rsidRPr="003A5576" w:rsidRDefault="00856BD9" w:rsidP="00CD295A">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:ind w:right="-516"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="424164F4" wp14:editId="61CAB928">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CB7EFC4" wp14:editId="0E6250C9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>266065</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>115570</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="490855" cy="237490"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="575808700" name="image1.png" descr="Icono&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:docPr id="757598656" name="image1.png" descr="Icono&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png" descr="Icono&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                   <pic:cNvPicPr>
                     <a:picLocks/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -6558,877 +6757,838 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="392E2F8A" wp14:editId="3BE28C36">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28674BD1" wp14:editId="78546E6C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-324485</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>121285</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="594995" cy="236220"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1709097318" name="image3.png"/>
+          <wp:docPr id="1615960968" name="image3.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image3.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="594995" cy="236220"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00340836">
+    <w:r w:rsidR="00CD295A" w:rsidRPr="00340836">
       <w:rPr>
         <w:lang w:val="es-AR"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>UNED Research Journal</w:t>
+      <w:t xml:space="preserve">UNED </w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Research</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Journal</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (e-ISSN 1659-441X), Vol.</w:t>
+      <w:t xml:space="preserve"> (e-ISSN 1659-441X), </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">xxx </w:t>
+      <w:t>Vol.</w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:r w:rsidR="00CD295A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>: e</w:t>
+      <w:t>xxx</w:t>
     </w:r>
-    <w:r>
-[...6 lines deleted...]
-    <w:r w:rsidRPr="001C7729">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00CD295A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>e</w:t>
+    </w:r>
+    <w:r w:rsidR="00CD295A">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xxx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00CD295A">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>;</w:t>
+    </w:r>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00CD295A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>- D</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00CD295A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>iciembre,</w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00CD295A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Publi</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00CD295A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>cado</w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00CD295A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>xxx.</w:t>
+      <w:t>xxx</w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00CD295A">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00CD295A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00CD295A" w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="01089C8F" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AB1E4A" w:rsidRDefault="00730B57" w:rsidP="00081322">
+  <w:p w14:paraId="01089C8F" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00856BD9" w:rsidRDefault="00730B57" w:rsidP="00081322">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8838"/>
       </w:tabs>
       <w:ind w:right="-518"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="522904CF" w14:textId="77777777" w:rsidR="00B353DF" w:rsidRDefault="00B353DF" w:rsidP="001E2C81">
+    <w:p w14:paraId="53FBED99" w14:textId="77777777" w:rsidR="00731644" w:rsidRDefault="00731644" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1242EC1E" w14:textId="77777777" w:rsidR="00B353DF" w:rsidRDefault="00B353DF" w:rsidP="001E2C81">
+    <w:p w14:paraId="079A8A5A" w14:textId="77777777" w:rsidR="00731644" w:rsidRDefault="00731644" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A7FA119" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A7FA119" w14:textId="5126EE8C" w:rsidR="00730B57" w:rsidRDefault="00856BD9">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
-        <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="685CAB19" wp14:editId="461CC7F5">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19D5BEE5" wp14:editId="7A9829F4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-458099</wp:posOffset>
+                <wp:posOffset>-457835</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-449580</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="78574" cy="10058400"/>
+              <wp:extent cx="78740" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="3 Rectángulo"/>
-              <wp:cNvGraphicFramePr/>
+              <wp:docPr id="2025403659" name="Rectángulo 35"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr/>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="78574" cy="10058400"/>
+                        <a:ext cx="78740" cy="10058400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFCE18"/>
                       </a:solidFill>
-                      <a:ln>
+                      <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                         <a:noFill/>
+                        <a:prstDash val="solid"/>
                       </a:ln>
+                      <a:effectLst/>
                     </wps:spPr>
-                    <wps:style>
-[...14 lines deleted...]
-                    </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:rect id="3 Rectángulo" style="position:absolute;margin-left:-36.05pt;margin-top:-35.4pt;width:6.2pt;height:11in;z-index:-251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#ffce18" stroked="f" strokeweight="2pt" w14:anchorId="6DA65B02" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjEnJGoAIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6L7bTZM2COkWQLsOA&#10;oi3aDj0rshQbkEVNUuJkb7Nn6YuNkn/SdcUOw3JQRJH8SH4meXF5qBXZC+sq0DnNRiklQnMoKr3N&#10;6bfH9YcZJc4zXTAFWuT0KBy9XLx/d9GYuRhDCaoQliCIdvPG5LT03syTxPFS1MyNwAiNSgm2Zh5F&#10;u00KyxpEr1UyTtOPSQO2MBa4cA5fr1olXUR8KQX3t1I64YnKKebm42njuQlnsrhg861lpqx4lwb7&#10;hyxqVmkMOkBdMc/IzlZ/QNUVt+BA+hGHOgEpKy5iDVhNlr6q5qFkRsRakBxnBprc/4PlN/s7S6oi&#10;p2eUaFbjJzoj90jb80+93SkIBDXGzdHuwdzZTnJ4DdUepK3DP9ZBDpHU40CqOHjC8fF8Nj2fUMJR&#10;k6XpdDZJI+vJydtY578IqEm45NRi9Mgl2187jxHRtDcJwRyoqlhXSkXBbjcrZcme4Qder1efs1lI&#10;GV1+M1M6GGsIbq06vCShsraWePNHJYKd0vdCIimY/ThmEttRDHEY50L7rFWVrBBt+GmKvz56aODg&#10;EXOJgAFZYvwBuwPoLVuQHrvNsrMPriJ28+Cc/i2x1nnwiJFB+8G5rjTYtwAUVtVFbu17klpqAksb&#10;KI7YMhbaWXKGryv8btfM+TtmcXhwzHAh+Fs8pIImp9DdKCnB/njrPdhjT6OWkgaHMafu+45ZQYn6&#10;qrHbP2WTSZjeKEym52MU7EvN5qVG7+oVYDtkuHoMj9dg71V/lRbqJ9wbyxAVVUxzjJ1T7m0vrHy7&#10;JHDzcLFcRjOcWMP8tX4wPIAHVkNfPh6emDVd83ps+xvoB5fNX/Vwaxs8NSx3HmQVG/zEa8c3Tnts&#10;nG4zhXXyUo5Wp/25+AUAAP//AwBQSwMEFAAGAAgAAAAhAOJQGRvfAAAADAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOhDAQhu8mvkMzJt7YFhDXRcrGmKyJBw8uPkChs5RIW0LLLr69sye9zWS+/PP9&#10;1X61IzvjHAbvJKQbAQxd5/XgeglfzSF5AhaiclqN3qGEHwywr29vKlVqf3GfeD7GnlGIC6WSYGKc&#10;Ss5DZ9CqsPETOrqd/GxVpHXuuZ7VhcLtyDMhHrlVg6MPRk34arD7Pi5WQvuOUXzEIi/yB/629IfG&#10;ZEMj5f3d+vIMLOIa/2C46pM61OTU+sXpwEYJyTZLCb0OgjoQkRS7LbCW0CLNM+B1xf+XqH8BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIxJyRqACAACHBQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4lAZG98AAAAMAQAADwAAAAAAAAAAAAAAAAD6&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAYGAAAAAA==&#10;"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="3104A62E" id="Rectángulo 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:-36.05pt;margin-top:-35.4pt;width:6.2pt;height:11in;z-index:-251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBctkiIUQIAAKQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aCdE2NOkWQLsOA&#13;&#10;oC3QDj0zshwbk0WNUuJ0Xz9KcdKg22nYRSBFmnx6fPTN7b4zYqfJt2hLObrIpdBWYdXaTSm/Py8/&#13;&#10;TaXwAWwFBq0u5av28nb28cNN7wo9xgZNpUlwEeuL3pWyCcEVWeZVozvwF+i05WCN1EFglzZZRdBz&#13;&#10;9c5k4zz/nPVIlSNU2nu+vTsE5SzVr2utwkNdex2EKSVjC+mkdK7jmc1uoNgQuKZVAwz4BxQdtJab&#13;&#10;nkrdQQCxpfaPUl2rCD3W4UJhl2Fdt0qnN/BrRvm71zw14HR6C5Pj3Ykm///Kqvvdk3ukCN27Faof&#13;&#10;nhnJeueLUyQ6fsjZ19TFXAYu9onF1xOLeh+E4sur6dWEqVYcGeX55XSSJ5ozKI5fO/Lhq8ZORKOU&#13;&#10;xFNK5MFu5UPsD8UxJQFD01bL1pjk0Ga9MCR2wBNdLhdfRtM4RP7En6cZK/pSji9jc6GAlVUbCGx2&#13;&#10;riqltxspwGxYsipQ6m0xdkhyiL3vwDeHHqns0MLYCEEnXQ1Q39iJ1hqr10cShAeheaeWLVdbgQ+P&#13;&#10;QKwsRsPbEh74qA0yRBwsKRqkX3+7j/k8cI5K0bNSGf7PLZCWwnyzLIXr0STyHZIzubwas0PnkfV5&#13;&#10;xG67BTJ1I95Lp5IZ84M5mjVh98JLNY9dOQRWce8DUYOzCIcN4rVUej5PaSxnB2Fln5yKxSNPkcfn&#13;&#10;/QuQGwYdWCL3eFQ1FO/mfciNX1qcbwPWbRLDG6+DMnkV0sCHtY27du6nrLefy+w3AAAA//8DAFBL&#13;&#10;AwQUAAYACAAAACEA1UssrOMAAAARAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qk&#13;&#10;bl3SljLomk4INCQOHFh5gLQxTUWTVE26lbfHO8HFsuXPv/+/2q92ZCecw+CdhHQjgKHrvB5cL+Gz&#13;&#10;OSQPwEJUTqvRO5TwgwH29fVVpUrtz+4DT8fYMxJxoVQSTIxTyXnoDFoVNn5CR7svP1sVaZx7rmd1&#13;&#10;JnE78kyIe27V4OiDURM+G+y+j4uV0L5hFO+xyIv8jr8u/aEx2dBIeXuzvuyoPO2ARVzj3wVcMpB/&#13;&#10;qMlY6xenAxslJNssJfTSCApCRFI8boG1hBZpngGvK/4/Sf0LAAD//wMAUEsBAi0AFAAGAAgAAAAh&#13;&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#13;&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#13;&#10;AAYACAAAACEAXLZIiFECAACkBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEA1UssrOMAAAARAQAADwAAAAAAAAAAAAAAAACrBAAAZHJzL2Rvd25yZXYueG1s&#13;&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#13;&#10;" fillcolor="#ffce18" stroked="f" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
-        <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="592FCEBB" wp14:editId="1A1AB5C6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1244A679" wp14:editId="64DC43C2">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="leftMargin">
-                <wp:posOffset>-3447</wp:posOffset>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>-3175</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:align>top</wp:align>
+                <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="694944" cy="10058400"/>
+              <wp:extent cx="694690" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="472" name="Rectángulo 472"/>
+              <wp:docPr id="1154415278" name="Rectángulo 33"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
-                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="694944" cy="10058400"/>
+                        <a:ext cx="694690" cy="10058400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="0E2786">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="612AD4DC" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="007607B6">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="topMargin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:rect id="Rectángulo 472" style="position:absolute;margin-left:-.25pt;margin-top:0;width:54.7pt;height:11in;z-index:-251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:spid="_x0000_s1035" fillcolor="#0e2786" stroked="f" w14:anchorId="592FCEBB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8lcBdOwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11u2zAMfh+wOwh6X+wEzp9RpyjSdhjQ&#10;bcW6HUCRZVuYLGqUEqe7zc6yi42S0zbb3ob5wRBF8tPHj+TF5bE37KDQa7AVn05yzpSVUGvbVvzL&#10;59s3K858ELYWBqyq+KPy/HLz+tXF4Eo1gw5MrZARiPXl4CreheDKLPOyU73wE3DKkrMB7EUgE9us&#10;RjEQem+yWZ4vsgGwdghSeU+316OTbxJ+0ygZPjaNV4GZihO3kP6Y/rv4zzYXomxRuE7LEw3xDyx6&#10;oS09+gx1LYJge9R/QfVaInhowkRCn0HTaKlSDVTNNP+jmodOOJVqIXG8e5bJ/z9Y+eFwj0zXFS+W&#10;M86s6KlJn0i2nz9suzfA4jWJNDhfUuyDu8dYpnd3IL96ZmHbCduqK0QYOiVqojaN8dlvCdHwlMp2&#10;w3uo6QWxD5D0OjbYR0BSgh1TWx6f26KOgUm6XKyLdVFwJsk1zfP5qshT4zJRPqU79OGtgp7FQ8WR&#10;Ckjw4nDnQ6QjyqeQRB+Mrm+1McnAdrc1yA4izsjNbLlajLnGdWK8nef0pbKo9DE8YfpzHGPZUPH1&#10;fDZP6RbiA2m+eh1oyI3uK76KSKexi3rd2DqFBKHNeCaqxp4EjJqN2ofj7kiBUcgd1I8kJcI4zLR8&#10;dOgAv3M20CBX3H/bC1ScmXeW2rGeFkWc/GQU8+WMDDz37M49wkqCqnjgbDxuw7gte4e67eil6am6&#10;K2pho5O4L6xOvGlYkz6nxYrbcG6nqJf13/wCAAD//wMAUEsDBBQABgAIAAAAIQAyP2tS4AAAAAwB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjctoRpRW3XdEL8u3FYQeKataYtS5yq&#10;SbfCp8c7sYtl69nP71dsZ2fFEcfQe9Jwt1QgkGrf9NRq+Hh/WaQgQjTUGOsJNfxggG15fVWYvPEn&#10;2uGxiq1gEwq50dDFOORShrpDZ8LSD0isffnRmcjj2MpmNCc2d1aulLqXzvTEHzoz4GOH9aGanAaZ&#10;TNNq/Xaw37/uNbPVZ3xWu0zr25v5acPlYQMi4hz/L+DMwPmh5GB7P1EThNWwSHhRA0OdRZVmIPbc&#10;JOlagSwLeQlR/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD8lcBdOwIAAEYEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyP2tS4AAAAAwBAAAP&#10;AAAAAAAAAAAAAAAAAJUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#10;">
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="1244A679" id="Rectángulo 33" o:spid="_x0000_s1033" style="position:absolute;margin-left:-.25pt;margin-top:0;width:54.7pt;height:11in;z-index:-251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBNCdpwDgIAAAMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aiJJtYcVbVXqpK&#13;&#10;24u07QeMMY5RMUOBxE6/vgP2ZqP2rSoPaIYZDjNnDrvbodPsJJ1XaEo+n+WcSSOwVuZQ8u/fHt9t&#13;&#10;OPMBTA0ajSz5WXp+u3/7ZtfbQi6wRV1LxwjE+KK3JW9DsEWWedHKDvwMrTQUbNB1EMh1h6x20BN6&#13;&#10;p7NFnq+zHl1tHQrpPZ3ej0G+T/hNI0X40jReBqZLTrWFtLu0V3HP9jsoDg5sq8RUBvxDFR0oQ49e&#13;&#10;oO4hADs69RdUp4RDj02YCewybBolZOqBupnnf3Tz3IKVqRcix9sLTf7/wYrPp2f71cXSvX1C8cMT&#13;&#10;I1lvfXGJRMdTDqv6T1jTDOEYMDU7NK6LN6kNNiROzxdO5RCYoMP1drneEvOCQvM8X22WeWI9g+Ll&#13;&#10;unU+fJDYsWiU3NHQEjycnnyI5UDxkpLqRK3qR6V1ctyhutOOnSAO+GFxs1mPd7VtYTxd5bTioAnH&#13;&#10;j+mjfY2jDetLvl0tVum6wfhAEkenAilUq67km4g0aaaVUD+YOqUEUHq06QltJgIjZ1GHvghDNVBi&#13;&#10;NCusz0Slw1GJ9HPIaNH94qwnFZbc/zyCk5zpj4bGvJ0vl1G2yVmubhbkuOtIdR0BIwiq5IGz0bwL&#13;&#10;o9SP1qlDSy/Np+7e0wgblch9rWqqm5SW+Jl+RZTytZ+yXv/u/jcAAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAyP2tS4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjctoRpRW3XdEL8&#13;&#10;u3FYQeKataYtS5yqSbfCp8c7sYtl69nP71dsZ2fFEcfQe9Jwt1QgkGrf9NRq+Hh/WaQgQjTUGOsJ&#13;&#10;NfxggG15fVWYvPEn2uGxiq1gEwq50dDFOORShrpDZ8LSD0isffnRmcjj2MpmNCc2d1aulLqXzvTE&#13;&#10;Hzoz4GOH9aGanAaZTNNq/Xaw37/uNbPVZ3xWu0zr25v5acPlYQMi4hz/L+DMwPmh5GB7P1EThNWw&#13;&#10;SHhRA0OdRZVmIPbcJOlagSwLeQlR/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBNCdpw&#13;&#10;DgIAAAMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAy&#13;&#10;P2tS4AAAAAwBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAAdQUAAAAA&#13;&#10;" fillcolor="#0e2786" stroked="f">
               <v:fill opacity="32896f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00730B57" w:rsidP="007607B6" w:rsidRDefault="00730B57" w14:paraId="60061E4C" w14:textId="77777777">
+                  <w:p w14:paraId="612AD4DC" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="007607B6">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="margin" anchory="page"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62288522" w14:textId="1BE5B4AF" w:rsidR="00730B57" w:rsidRDefault="0074623D" w:rsidP="0074623D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62288522" w14:textId="16169777" w:rsidR="00730B57" w:rsidRPr="00856BD9" w:rsidRDefault="00856BD9" w:rsidP="0074623D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00856BD9">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="565165A7" wp14:editId="5D8DBF24">
-          <wp:extent cx="1784265" cy="861240"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="130A8524" wp14:editId="1E838D96">
+          <wp:extent cx="1786890" cy="864235"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="996381313" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:docPr id="1" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="996381313" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1836106" cy="886263"/>
+                    <a:ext cx="1786890" cy="864235"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00730B57">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
-        <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7827A54E" wp14:editId="23FDA895">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="690C2217" wp14:editId="7A55E0FB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-460004</wp:posOffset>
+                <wp:posOffset>-459740</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-449580</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="78105" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="12" name="12 Rectángulo"/>
-              <wp:cNvGraphicFramePr/>
+              <wp:docPr id="2041019330" name="Rectángulo 31"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr/>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="78105" cy="10058400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFCE18"/>
                       </a:solidFill>
-                      <a:ln>
+                      <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                         <a:noFill/>
+                        <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
-                    <wps:style>
-[...14 lines deleted...]
-                    </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-            <v:rect id="12 Rectángulo" style="position:absolute;margin-left:-36.2pt;margin-top:-35.4pt;width:6.15pt;height:11in;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#ffce18" stroked="f" strokeweight="2pt" w14:anchorId="54593643" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7j527owIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7aDZM2COkWQLsOA&#10;oi3aDj0rshQbkEVNUv72NnuWvVgpyXazrthhmA8yKZIff0Ty4vLQKrIT1jWgS1qc5ZQIzaFq9Kak&#10;3x5XH6aUOM90xRRoUdKjcPRy/v7dxd7MxAhqUJWwBEG0m+1NSWvvzSzLHK9Fy9wZGKFRKMG2zCNr&#10;N1ll2R7RW5WN8vxjtgdbGQtcOIe3V0lI5xFfSsH9rZROeKJKirH5eNp4rsOZzS/YbGOZqRvehcH+&#10;IYqWNRqdDlBXzDOytc0fUG3DLTiQ/oxDm4GUDRcxB8ymyF9l81AzI2IuWBxnhjK5/wfLb3Z3ljQV&#10;vt2IEs1afKNiRO6xcL9+6s1WQSjR3rgZaj6YO9txDsmQ70HaNvwxE3KIZT0OZRUHTzhenk+LfEIJ&#10;R0mR55PpOI91z16sjXX+i4CWBKKkFr3HarLdtfPoEVV7leDMgWqqVaNUZOxmvVSW7Bg+8Wq1/FxM&#10;Q8ho8pua0kFZQzBL4nQjYpN0bkKeKbNI+aMSwUrpeyGxSJjLKMYV21MMXhnnQvsiiWpWiRTMJMev&#10;jyU0dLCIkUXAgCwxmgG7A+g1E0iPnWLu9INpCnwwzv8WWDIeLKJn0H4wbhsN9i0AhVl1npM+hn9S&#10;mkCuoTpiC1lIs+UMXzX4itfM+TtmcZhw7HBB+Fs8pIJ9SaGjKKnB/njrPuhjj6OUkj0OZ0nd9y2z&#10;ghL1VWP3fyrG4zDNkRlPzkfI2FPJ+lSit+0SsDkKXEWGRzLoe9WT0kL7hHtkEbyiiGmOvkvKve2Z&#10;pU9LAzcRF4tFVMMJNsxf6wfDA3ioaujSx8MTs6ZrZY9DcAP9ILPZq45OusFSw2LrQTax3V/q2tUb&#10;pz82Trepwno55aPWyz6dPwMAAP//AwBQSwMEFAAGAAgAAAAhALFkqorfAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHapnaQpVYhTIaQisWBBwwGceBpHxHYUO224PdMV7GY0&#10;T3/erw6rHdkF5zB4JyHdCGDoOq8H10v4ao7JHliIymk1eocSfjDAob6/q1Sp/dV94uUUe0YhLpRK&#10;golxKjkPnUGrwsZP6Oh29rNVkda553pWVwq3I8+E2HGrBkcfjJrw1WD3fVqshPYdo/iIRV7kW/62&#10;9MfGZEMj5ePD+vIMLOIa/2C46ZM61OTU+sXpwEYJyVO2JfQ2COpARLITKbCW0CLNM+B1xf+XqH8B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+4+du6MCAACXBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsWSqit8AAAAMAQAADwAAAAAAAAAAAAAA&#10;AAD9BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="07E63D31" id="Rectángulo 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:-36.2pt;margin-top:-35.4pt;width:6.15pt;height:11in;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDkKy9oUQIAAKQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDZE2NOkWQLsOA&#13;&#10;oA3QDj0zshQbk0VNUuJ0Xz9KcdKg22nYRSBFmnx6fPTt3aHTbC+db9FUvLjKOZNGYN2abcW/Py8/&#13;&#10;TTnzAUwNGo2s+Kv0/G728cNtb0s5wgZ1LR2jIsaXva14E4Its8yLRnbgr9BKQ0GFroNArttmtYOe&#13;&#10;qnc6G+X556xHV1uHQnpPt/fHIJ+l+kpJER6V8jIwXXHCFtLp0rmJZza7hXLrwDatGGDAP6DooDXU&#13;&#10;9FzqHgKwnWv/KNW1wqFHFa4Edhkq1QqZ3kCvKfJ3r3lqwMr0FiLH2zNN/v+VFQ/7J7t2Ebq3KxQ/&#13;&#10;PDGS9daX50h0/JBzUK6LuQScHRKLr2cW5SEwQZfX0yKfcCYoUuT5ZDrOE80ZlKevrfPhq8SORaPi&#13;&#10;jqaUyIP9yofYH8pTSgKGuq2XrdbJcdvNQju2B5rocrn4UkzjEOkTf5mmDesrPprE5kwAKUtpCGR2&#13;&#10;tq64N1vOQG9JsiK41Ntg7JDkEHvfg2+OPVLZoYU2EYJMuhqgvrETrQ3Wr2vHHB6F5q1YtlRtBT6s&#13;&#10;wZGyCA1tS3ikQ2kkiDhYnDXofv3tPubTwCnKWU9KJfg/d+AkZ/qbISncFONxlHZyxpPrETnuMrK5&#13;&#10;jJhdt0CirqC9tCKZMT/ok6kcdi+0VPPYlUJgBPU+EjU4i3DcIFpLIefzlEZythBW5smKWDzyFHl8&#13;&#10;PryAs8OgA0nkAU+qhvLdvI+58UuD811A1SYxvPE6KJNWIQ18WNu4a5d+ynr7ucx+AwAA//8DAFBL&#13;&#10;AwQUAAYACAAAACEAhn+fPeMAAAARAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qk&#13;&#10;bl3Sdh2oazoh0JA4cGDlAdLGNBVNUjXpVt4e7wQXy5Y///7/6rDakZ1xDoN3EtKNAIau83pwvYTP&#13;&#10;5pg8AgtROa1G71DCDwY41Lc3lSq1v7gPPJ9iz0jEhVJJMDFOJeehM2hV2PgJHe2+/GxVpHHuuZ7V&#13;&#10;hcTtyDMhdtyqwdEHoyZ8Nth9nxYroX3DKN5jkRf5lr8u/bEx2dBIeX+3vuypPO2BRVzj3wVcM5B/&#13;&#10;qMlY6xenAxslJA/ZltBrIygIEclOpMBaQos0z4DXFf+fpP4FAAD//wMAUEsBAi0AFAAGAAgAAAAh&#13;&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#13;&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#13;&#10;AAYACAAAACEA5CsvaFECAACkBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAhn+fPeMAAAARAQAADwAAAAAAAAAAAAAAAACrBAAAZHJzL2Rvd25yZXYueG1s&#13;&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#13;&#10;" fillcolor="#ffce18" stroked="f" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00730B57">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
-        <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="715F103E" wp14:editId="76A02E88">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="414E07D3" wp14:editId="4BC768EE">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="leftMargin">
+              <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>-7620</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="694690" cy="10066020"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="11" name="Rectángulo 472"/>
+              <wp:docPr id="759365741" name="Rectángulo 29"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
-                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="694690" cy="10066020"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="0E2786">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="5F01B41A" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="00923854">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="topMargin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="715F103E" id="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.6pt;width:54.7pt;height:792.6pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBGWTMGIAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCJE2MOEWRtsOA&#13;&#10;bh3Q7QMUWY6FyaJGKbGzrx8lu2mw3Yb5YIii+PT4+LS57VvDTgq9Blvy6STnTFkJlbaHkn//9vhh&#13;&#10;xZkPwlbCgFUlPyvPb7fv3206V6gZNGAqhYxArC86V/ImBFdkmZeNaoWfgFOWkjVgKwKFeMgqFB2h&#13;&#10;tyab5fky6wArhyCV97R7PyT5NuHXtZLhua69CsyUnLiF9Mf038d/tt2I4oDCNVqONMQ/sGiFtnTp&#13;&#10;BepeBMGOqP+CarVE8FCHiYQ2g7rWUqUeqJtp/kc3L41wKvVC4nh3kcn/P1j55fTivmKk7t0TyB+e&#13;&#10;Wdg1wh7UHSJ0jRIVXTeNQmWd88WlIAaeStm++wwVjVYcAyQN+hrbCEjdsT5Jfb5IrfrAJG0u1/Pl&#13;&#10;mgYiKTWlOS7zWRpGJorXcoc+fFTQsrgoOdIsE7w4PfkQ6Yji9UiiD0ZXj9qYFOBhvzPITiLO/WF2&#13;&#10;s1oOtcY1Ythd5PSltqj14XjC9Nc4xrKu5OvFbJHKLcQLkmdaHci4RrclX0Wk0UpRrwdbpSNBaDOs&#13;&#10;iaqxo4BRs2hPX4R+3zNdjerGnT1UZ1IUYfApvStaNIC/OOvIoyX3P48CFWfmk6WprKfzeTR1CuaL&#13;&#10;G5KQ4XVmf50RVhJUyQNnw3IXhodwdKgPDd00HZu8o0nWOmn8xmqkTz5MMo1vJhr9Ok6n3l729jcA&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCz+Yo94QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#13;&#10;EITvSLyDtUjcWrtRipo0ToX4u3FoQOLqJksSaq+j2GkDT8/2BJfVrkYzO1+xm50VJxxD70nDaqlA&#13;&#10;INW+6anV8P72vNiACNFQY6wn1PCNAXbl9VVh8safaY+nKraCQyjkRkMX45BLGeoOnQlLPyCx9ulH&#13;&#10;ZyKfYyub0Zw53FmZKHUnnemJP3RmwIcO62M1OQ1yPU1J+nq0Xz/uJbPVR3xS+0zr25v5ccvjfgsi&#13;&#10;4hz/HHBh4P5QcrGDn6gJwmpgmqhhsUpAXFSVpSAOvKw3qQJZFvI/RfkLAAD//wMAUEsBAi0AFAAG&#13;&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#13;&#10;SwECLQAUAAYACAAAACEARlkzBiACAAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAs/mKPeEAAAANAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25y&#13;&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#13;&#10;" fillcolor="#0e2786" stroked="f">
+            <v:rect w14:anchorId="414E07D3" id="Rectángulo 29" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.6pt;width:54.7pt;height:792.6pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDH8HldEQIAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aiJJtYcVbVXqpK&#13;&#10;24u07QdgwDEqMBRI7PTrO2BvNmrfqvKAZpjhMHPmsLsdjCYn6YMCW9P5rKREWg5C2UNNv397fLeh&#13;&#10;JERmBdNgZU3PMtDb/ds3u95VcgEdaCE9QRAbqt7VtIvRVUUReCcNCzNw0mKwBW9YRNcfCuFZj+hG&#13;&#10;F4uyXBc9eOE8cBkCnt6PQbrP+G0refzStkFGomuKtcW8+7w3aS/2O1YdPHOd4lMZ7B+qMExZfPQC&#13;&#10;dc8iI0ev/oIyinsI0MYZB1NA2youcw/Yzbz8o5vnjjmZe0FygrvQFP4fLP98enZffSo9uCfgPwIy&#13;&#10;UvQuVJdIcgLmkKb/BAJnyI4RcrND6026iW2QIXN6vnAqh0g4Hq63y/UWmecYmuPA1uUis16w6uW6&#13;&#10;8yF+kGBIMmrqcWgZnp2eQkzlsOolJdcJWolHpXV2/KG5056cWBrww+Jmsx7vatex8XRV4kqDRpww&#13;&#10;po/2NY62pK/pdrVY5esW0gNZHEZFVKhWpqabhDRpppNMPFiRUyJTerTxCW0nAhNnSYehikMzECWQ&#13;&#10;gFRGOmlAnJFRD6Mg8QOh0YH/RUmPYqxp+HlkXlKiP1qc9na+XCb1Zme5ukEKib+ONNcRZjlC1TRS&#13;&#10;Mpp3cVT80Xl16PCl+dTke5xkqzLHr1VN5aPgMk3T50iKvvZz1usX3v8GAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQCz+Yo94QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWrtRipo0&#13;&#10;ToX4u3FoQOLqJksSaq+j2GkDT8/2BJfVrkYzO1+xm50VJxxD70nDaqlAINW+6anV8P72vNiACNFQ&#13;&#10;Y6wn1PCNAXbl9VVh8safaY+nKraCQyjkRkMX45BLGeoOnQlLPyCx9ulHZyKfYyub0Zw53FmZKHUn&#13;&#10;nemJP3RmwIcO62M1OQ1yPU1J+nq0Xz/uJbPVR3xS+0zr25v5ccvjfgsi4hz/HHBh4P5QcrGDn6gJ&#13;&#10;wmpgmqhhsUpAXFSVpSAOvKw3qQJZFvI/RfkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#13;&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#13;&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#13;&#10;x/B5XRECAAAKBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#13;&#10;ACEAs/mKPeEAAAANAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#13;&#10;AAQA8wAAAHkFAAAAAA==&#13;&#10;" fillcolor="#0e2786" stroked="f">
               <v:fill opacity="32896f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="5F01B41A" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="00923854">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="margin" anchory="page"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00730B57">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
-        <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63C5427C" wp14:editId="21947FE4">
+            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="148EBFEA" wp14:editId="79B98C05">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1079500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-453868</wp:posOffset>
+                <wp:posOffset>-454026</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="10046970" cy="0"/>
-              <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="7" name="AutoShape 4"/>
+              <wp:docPr id="560373525" name="Conector recto de flecha 27"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
-                      <a:cxnSpLocks noChangeShapeType="1"/>
+                      <a:cxnSpLocks/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="10046970" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="31849B"/>
                         </a:solidFill>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
-                      <a:extLst>
-[...5 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...2 lines deleted...]
-              <v:path fillok="f" arrowok="t" o:connecttype="none"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="309566AA" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="AutoShape 4" style="position:absolute;margin-left:-85pt;margin-top:-35.75pt;width:791.1pt;height:0;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#31849b" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVZaPqIwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcE9tZ58uKs9raSS/b&#10;baTd/gAC2Ea1AQGJE1X97x1IHGXbS1X1ggfPzJs3M4/V46lr0ZEbK5TMcTKOMeKSKiZkneNvb9vR&#10;AiPriGSkVZLn+Mwtflx//LDqdcYnqlEt4wYBiLRZr3PcOKezKLK04R2xY6W5BGelTEccXE0dMUN6&#10;QO/aaBLHs6hXhmmjKLcW/pYXJ14H/Kri1H2tKssdanMM3Fw4TTj3/ozWK5LVhuhG0CsN8g8sOiIk&#10;FL1BlcQRdDDiD6hOUKOsqtyYqi5SVSUoDz1AN0n8WzevDdE89ALDsfo2Jvv/YOnLcWeQYDmeYyRJ&#10;Byt6OjgVKqPUj6fXNoOoQu6Mb5Ce5Kt+VvS7RVIVDZE1D8FvZw25ic+I3qX4i9VQZN9/UQxiCOCH&#10;WZ0q03lImAI6hZWcbyvhJ4co/EziOJ0t57A6Ojgjkg2Z2lj3masOeSPH1hki6sYVSkrYvDJJqEOO&#10;z9Z5XiQbEnxZqbaibYMAWon6HC+nk2lIsKoVzDt9mDX1vmgNOhKQ0EOySJefQpPguQ8z6iBZAGs4&#10;YZur7YhoLzYUb6XHg86AztW6aOTHMl5uFptFOkons80ojcty9LQt0tFsm8yn5UNZFGXy01NL0qwR&#10;jHHp2Q16TdK/08P15VyUdlPsbQzRe/QwLyA7fAPpsFq/zYsu9oqdd2ZYOUg0BF+fk38D93ew7x/9&#10;+hcAAAD//wMAUEsDBBQABgAIAAAAIQDbXb8J3gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8MwDIXvSPyHyEjctrQVbKg0nRAS3CZgoJ3TxrQVjdMlWRf+PZ6EBDfb7+n5e9Um2VHM6MPgSEG+&#10;zEAgtc4M1Cn4eH9a3IEIUZPRoyNU8I0BNvXlRaVL4070hvMudoJDKJRaQR/jVEoZ2h6tDks3IbH2&#10;6bzVkVffSeP1icPtKIssW0mrB+IPvZ7wscf2a3e0CtLWuhnjvD3sX6l5Tn5V7F8OSl1fpYd7EBFT&#10;/DPDGZ/RoWamxh3JBDEqWOTrjMtEntb5LYiz5SYvChDN70nWlfzfov4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAlWWj6iMCAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA212/Cd4AAAANAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
+            <v:shape id="Conector recto de flecha 27" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-85pt;margin-top:-35.75pt;width:791.1pt;height:0;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:.tmm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:.tmm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDMb/+AsQEAAEEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0X2xnbdcYcQosXXfp&#13;&#10;tgDtfgAjy7YwWRRIJU7+/SQ1yT56G3YRSJF85Hvk8u4wWrHXxAZdI6tZKYV2Clvj+kZ+f354dysF&#13;&#10;B3AtWHS6kUfN8m719s1y8rWe44C21SQiiON68o0cQvB1UbAa9Ag8Q69dDHZII4ToUl+0BFNEH20x&#13;&#10;L8ubYkJqPaHSzPH3/iUoVxm/67QK37qOdRC2kXG2kF/K7za9xWoJdU/gB6NOY8A/TDGCcbHpBeoe&#13;&#10;AogdmVdQo1GEjF2YKRwL7DqjdOYQ2VTlX2yeBvA6c4nisL/IxP8PVn3dr92G0ujq4J78I6ofHEUp&#13;&#10;Js/1JZgc9hsS2+kLtnGNsAuY+R46GlNxZCIOWdbjRVZ9CELFz6osr24WH6L86hwsoD5XeuLwWeMo&#13;&#10;ktFIDgSmH8IanYvbQ6pyH9g/ckhzQX0uSG0dPhhr8xKtE1MjF9fz61zAaE2bgimNqd+uLYk9xDN4&#13;&#10;X91eLT6mzUewP9IId67NYIOG9tPJDmDsix3zrTtpk+RIV8b1FtvjhhJc8uKeMvDpptIh/O7nrF+X&#13;&#10;v/oJAAD//wMAUEsDBBQABgAIAAAAIQB7gDx04gAAABIBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#13;&#10;S8NAEIbvgv9hGcFbu0nQtqTZFFH0VtQqPW+y0ySYnU2z23T9905B0Mswn++8T7GJthcTjr5zpCCd&#13;&#10;JyCQamc6ahR8fjzPViB80GR07wgVfKOHTXl9VejcuDO947QLjWAR8rlW0IYw5FL6ukWr/dwNSDw7&#13;&#10;uNHqwOXYSDPqM4vbXmZJspBWd8QfWj3gY4v11+5kFcStdROGaXvcv1H1EsdFtn89KnV7E5/WHB7W&#13;&#10;IALG8HcBFwb2DyUbq9yJjBe9glm6TJgocLZM70FcVu7SLANR/bZkWcj/KOUPAAAA//8DAFBLAQIt&#13;&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#13;&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#13;&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAMxv/4CxAQAAQQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#13;&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHuAPHTiAAAAEgEAAA8AAAAAAAAAAAAAAAAACwQAAGRycy9k&#13;&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#13;&#10;" strokecolor="#31849b">
+              <o:lock v:ext="edit" shapetype="f"/>
+            </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="47885E2A" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05A12E7B"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="186E5DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CCE0E8"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7497,51 +7657,51 @@
     <w:lvl w:ilvl="7" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EEA0369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10AAA748"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7610,140 +7770,51 @@
     <w:lvl w:ilvl="7" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41DD0D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E08E996"/>
     <w:lvl w:ilvl="0" w:tplc="440A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="440A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="440A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7785,51 +7856,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="440A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="440A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EB2534B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67C20986"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7898,51 +7969,51 @@
     <w:lvl w:ilvl="7" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58922857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C5C2292"/>
     <w:lvl w:ilvl="0" w:tplc="140A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7984,51 +8055,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70CB6F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F94A4214"/>
     <w:lvl w:ilvl="0" w:tplc="140A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8075,175 +8146,171 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="638532217">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="687565743">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1633436656">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1206482867">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="414598265">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="687565743">
-[...8 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="414598265">
+  <w:num w:numId="6" w16cid:durableId="426000142">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="152"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1134"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E2C81"/>
     <w:rsid w:val="00065F46"/>
     <w:rsid w:val="00074BB1"/>
     <w:rsid w:val="00075C8B"/>
+    <w:rsid w:val="00076E1F"/>
     <w:rsid w:val="00081322"/>
     <w:rsid w:val="00087599"/>
     <w:rsid w:val="00095D42"/>
+    <w:rsid w:val="000B68D5"/>
     <w:rsid w:val="000C5156"/>
     <w:rsid w:val="000D4B67"/>
     <w:rsid w:val="000D6F2C"/>
     <w:rsid w:val="000E1221"/>
     <w:rsid w:val="000E6327"/>
     <w:rsid w:val="000E6C3F"/>
     <w:rsid w:val="000F0C9A"/>
     <w:rsid w:val="000F39DE"/>
     <w:rsid w:val="000F4BDE"/>
+    <w:rsid w:val="000F54E5"/>
     <w:rsid w:val="000F6139"/>
+    <w:rsid w:val="00103E04"/>
     <w:rsid w:val="001043C8"/>
     <w:rsid w:val="0010682B"/>
     <w:rsid w:val="00107B45"/>
     <w:rsid w:val="00123735"/>
     <w:rsid w:val="00125180"/>
     <w:rsid w:val="00130E71"/>
     <w:rsid w:val="00142981"/>
     <w:rsid w:val="001535AB"/>
     <w:rsid w:val="00154AB7"/>
     <w:rsid w:val="00182CF4"/>
     <w:rsid w:val="00194577"/>
     <w:rsid w:val="0019517E"/>
     <w:rsid w:val="001A2658"/>
     <w:rsid w:val="001A791C"/>
     <w:rsid w:val="001B3315"/>
     <w:rsid w:val="001B3641"/>
     <w:rsid w:val="001C784B"/>
     <w:rsid w:val="001E2C81"/>
     <w:rsid w:val="001E3D2B"/>
-    <w:rsid w:val="001E5022"/>
     <w:rsid w:val="001E774A"/>
     <w:rsid w:val="001F5806"/>
     <w:rsid w:val="001F73C0"/>
     <w:rsid w:val="001F762F"/>
     <w:rsid w:val="002006AF"/>
     <w:rsid w:val="00204B77"/>
     <w:rsid w:val="00213273"/>
     <w:rsid w:val="00215BD1"/>
     <w:rsid w:val="0022020B"/>
     <w:rsid w:val="002400FF"/>
     <w:rsid w:val="002461E9"/>
     <w:rsid w:val="00254BF4"/>
     <w:rsid w:val="00255A06"/>
     <w:rsid w:val="00256061"/>
     <w:rsid w:val="00257372"/>
     <w:rsid w:val="002823E9"/>
     <w:rsid w:val="002850E7"/>
     <w:rsid w:val="00296835"/>
     <w:rsid w:val="002A2056"/>
     <w:rsid w:val="002C0D51"/>
     <w:rsid w:val="002C7002"/>
     <w:rsid w:val="002C7B7F"/>
     <w:rsid w:val="002D37A6"/>
     <w:rsid w:val="002D4CA9"/>
     <w:rsid w:val="002D552F"/>
     <w:rsid w:val="002E05E8"/>
     <w:rsid w:val="002E102F"/>
     <w:rsid w:val="002F2EF1"/>
     <w:rsid w:val="002F324C"/>
     <w:rsid w:val="00304429"/>
     <w:rsid w:val="00306A00"/>
     <w:rsid w:val="00311700"/>
     <w:rsid w:val="00315399"/>
     <w:rsid w:val="00321D55"/>
-    <w:rsid w:val="00322373"/>
     <w:rsid w:val="0033424C"/>
     <w:rsid w:val="003455F1"/>
     <w:rsid w:val="0035084C"/>
     <w:rsid w:val="00365465"/>
     <w:rsid w:val="00371F39"/>
     <w:rsid w:val="00376997"/>
     <w:rsid w:val="00377F52"/>
     <w:rsid w:val="003829C3"/>
     <w:rsid w:val="00382D31"/>
     <w:rsid w:val="00387F85"/>
     <w:rsid w:val="003900C8"/>
     <w:rsid w:val="00394943"/>
     <w:rsid w:val="00394E00"/>
     <w:rsid w:val="003C583A"/>
     <w:rsid w:val="003C64B4"/>
     <w:rsid w:val="003C7F3B"/>
     <w:rsid w:val="003D0E41"/>
     <w:rsid w:val="003E08A2"/>
     <w:rsid w:val="003F1D4D"/>
     <w:rsid w:val="00407010"/>
     <w:rsid w:val="00411535"/>
     <w:rsid w:val="004325B2"/>
     <w:rsid w:val="0043566C"/>
     <w:rsid w:val="004369E4"/>
     <w:rsid w:val="00444EDB"/>
@@ -8263,141 +8330,147 @@
     <w:rsid w:val="00507FB2"/>
     <w:rsid w:val="0051687E"/>
     <w:rsid w:val="00521D6E"/>
     <w:rsid w:val="00531B8C"/>
     <w:rsid w:val="00531FA4"/>
     <w:rsid w:val="005324BA"/>
     <w:rsid w:val="005404B7"/>
     <w:rsid w:val="00543EAE"/>
     <w:rsid w:val="0055011D"/>
     <w:rsid w:val="005519F1"/>
     <w:rsid w:val="0056249C"/>
     <w:rsid w:val="00566CA0"/>
     <w:rsid w:val="00576BA2"/>
     <w:rsid w:val="00585056"/>
     <w:rsid w:val="00593338"/>
     <w:rsid w:val="005A0806"/>
     <w:rsid w:val="005A21AD"/>
     <w:rsid w:val="005B0658"/>
     <w:rsid w:val="005C0678"/>
     <w:rsid w:val="005D0647"/>
     <w:rsid w:val="005E368A"/>
     <w:rsid w:val="005E7B39"/>
     <w:rsid w:val="005F1451"/>
     <w:rsid w:val="005F4DE9"/>
     <w:rsid w:val="005F62AA"/>
-    <w:rsid w:val="00603EFE"/>
     <w:rsid w:val="0060771A"/>
-    <w:rsid w:val="00607AD4"/>
     <w:rsid w:val="00611749"/>
     <w:rsid w:val="006268E9"/>
     <w:rsid w:val="00633568"/>
     <w:rsid w:val="00640858"/>
     <w:rsid w:val="00640C31"/>
     <w:rsid w:val="00640D6D"/>
     <w:rsid w:val="00647383"/>
     <w:rsid w:val="006576C1"/>
     <w:rsid w:val="00662013"/>
     <w:rsid w:val="00666121"/>
     <w:rsid w:val="00670E76"/>
     <w:rsid w:val="00672A89"/>
     <w:rsid w:val="006766E0"/>
     <w:rsid w:val="006919E6"/>
     <w:rsid w:val="006921A8"/>
     <w:rsid w:val="006922B5"/>
     <w:rsid w:val="00696E3C"/>
     <w:rsid w:val="006B355A"/>
     <w:rsid w:val="006B3D7B"/>
     <w:rsid w:val="006B7AA3"/>
     <w:rsid w:val="006C7306"/>
     <w:rsid w:val="006D4CA4"/>
     <w:rsid w:val="006D5C81"/>
     <w:rsid w:val="006E3597"/>
     <w:rsid w:val="006F5318"/>
     <w:rsid w:val="00712795"/>
     <w:rsid w:val="0072592A"/>
     <w:rsid w:val="00730B57"/>
+    <w:rsid w:val="00731644"/>
     <w:rsid w:val="00737AF6"/>
     <w:rsid w:val="0074083D"/>
     <w:rsid w:val="00743D6F"/>
     <w:rsid w:val="0074623D"/>
     <w:rsid w:val="007500D4"/>
     <w:rsid w:val="007520E7"/>
     <w:rsid w:val="007607B6"/>
     <w:rsid w:val="00762CDB"/>
     <w:rsid w:val="00772C25"/>
     <w:rsid w:val="00773EAF"/>
     <w:rsid w:val="00783A91"/>
     <w:rsid w:val="007976FB"/>
     <w:rsid w:val="007A06CC"/>
+    <w:rsid w:val="007A4FE0"/>
     <w:rsid w:val="007A5BAF"/>
     <w:rsid w:val="007A7686"/>
     <w:rsid w:val="007C2DD8"/>
     <w:rsid w:val="007C546C"/>
     <w:rsid w:val="007D0551"/>
     <w:rsid w:val="007D77A1"/>
     <w:rsid w:val="007E1FDB"/>
     <w:rsid w:val="007F1A65"/>
     <w:rsid w:val="007F73CC"/>
     <w:rsid w:val="00805E30"/>
     <w:rsid w:val="00811696"/>
     <w:rsid w:val="00813A15"/>
     <w:rsid w:val="00816FD1"/>
     <w:rsid w:val="00824490"/>
     <w:rsid w:val="00826F82"/>
     <w:rsid w:val="008274C6"/>
+    <w:rsid w:val="00827D9E"/>
     <w:rsid w:val="008314BA"/>
     <w:rsid w:val="00833555"/>
     <w:rsid w:val="00833631"/>
     <w:rsid w:val="00836DD2"/>
     <w:rsid w:val="0084697F"/>
+    <w:rsid w:val="0085160F"/>
+    <w:rsid w:val="00856BD9"/>
     <w:rsid w:val="00864182"/>
     <w:rsid w:val="00876BA2"/>
     <w:rsid w:val="00880004"/>
     <w:rsid w:val="008938EC"/>
     <w:rsid w:val="008959B8"/>
     <w:rsid w:val="008A1BBF"/>
     <w:rsid w:val="008B38EE"/>
+    <w:rsid w:val="008B391E"/>
     <w:rsid w:val="008C19C5"/>
     <w:rsid w:val="008C27D7"/>
     <w:rsid w:val="008C6374"/>
+    <w:rsid w:val="008D03DB"/>
     <w:rsid w:val="008D5D04"/>
     <w:rsid w:val="008F4283"/>
     <w:rsid w:val="008F4B00"/>
     <w:rsid w:val="009016E3"/>
     <w:rsid w:val="00904264"/>
     <w:rsid w:val="00913CA7"/>
     <w:rsid w:val="00923854"/>
     <w:rsid w:val="009244BF"/>
     <w:rsid w:val="00927263"/>
     <w:rsid w:val="00934708"/>
     <w:rsid w:val="0093532B"/>
     <w:rsid w:val="00961EFC"/>
     <w:rsid w:val="009708B5"/>
     <w:rsid w:val="00975C5A"/>
     <w:rsid w:val="0098138A"/>
     <w:rsid w:val="00981DF3"/>
+    <w:rsid w:val="00991743"/>
     <w:rsid w:val="009A3C4F"/>
     <w:rsid w:val="009A55E7"/>
     <w:rsid w:val="009B40BB"/>
     <w:rsid w:val="009B5D2F"/>
     <w:rsid w:val="009D3180"/>
     <w:rsid w:val="009D4271"/>
     <w:rsid w:val="009F18F7"/>
     <w:rsid w:val="009F2810"/>
     <w:rsid w:val="00A04AC6"/>
     <w:rsid w:val="00A11425"/>
     <w:rsid w:val="00A92C80"/>
     <w:rsid w:val="00AA3170"/>
     <w:rsid w:val="00AA5D66"/>
     <w:rsid w:val="00AA6BF0"/>
     <w:rsid w:val="00AB1E4A"/>
     <w:rsid w:val="00AB4E89"/>
     <w:rsid w:val="00AB5FE5"/>
     <w:rsid w:val="00AC105A"/>
     <w:rsid w:val="00AC1C9E"/>
     <w:rsid w:val="00AC48C8"/>
     <w:rsid w:val="00AC6E33"/>
     <w:rsid w:val="00AD73FD"/>
     <w:rsid w:val="00AE633D"/>
     <w:rsid w:val="00B00208"/>
     <w:rsid w:val="00B02CDC"/>
@@ -8450,79 +8523,79 @@
     <w:rsid w:val="00D215C3"/>
     <w:rsid w:val="00D247BA"/>
     <w:rsid w:val="00D264E4"/>
     <w:rsid w:val="00D325DF"/>
     <w:rsid w:val="00D327D0"/>
     <w:rsid w:val="00D33619"/>
     <w:rsid w:val="00D41AFD"/>
     <w:rsid w:val="00D47D33"/>
     <w:rsid w:val="00D51304"/>
     <w:rsid w:val="00D5447A"/>
     <w:rsid w:val="00D5458F"/>
     <w:rsid w:val="00D5787F"/>
     <w:rsid w:val="00D621F2"/>
     <w:rsid w:val="00D70B2A"/>
     <w:rsid w:val="00D749BF"/>
     <w:rsid w:val="00D94AC3"/>
     <w:rsid w:val="00DC3593"/>
     <w:rsid w:val="00DD24DA"/>
     <w:rsid w:val="00DE1233"/>
     <w:rsid w:val="00DE1241"/>
     <w:rsid w:val="00DE32B1"/>
     <w:rsid w:val="00DE4189"/>
     <w:rsid w:val="00DF3A75"/>
     <w:rsid w:val="00DF3D71"/>
     <w:rsid w:val="00DF60C0"/>
-    <w:rsid w:val="00E02788"/>
     <w:rsid w:val="00E1431C"/>
     <w:rsid w:val="00E21E64"/>
     <w:rsid w:val="00E22821"/>
     <w:rsid w:val="00E22AAB"/>
     <w:rsid w:val="00E30D61"/>
     <w:rsid w:val="00E329BC"/>
     <w:rsid w:val="00E331D3"/>
     <w:rsid w:val="00E33318"/>
     <w:rsid w:val="00E51C25"/>
     <w:rsid w:val="00E67F14"/>
     <w:rsid w:val="00E727AA"/>
     <w:rsid w:val="00E77DE8"/>
     <w:rsid w:val="00E8772E"/>
     <w:rsid w:val="00E9787A"/>
     <w:rsid w:val="00EA6270"/>
     <w:rsid w:val="00EB35BD"/>
     <w:rsid w:val="00EB361F"/>
     <w:rsid w:val="00EB39DF"/>
     <w:rsid w:val="00EB750C"/>
     <w:rsid w:val="00EC3398"/>
     <w:rsid w:val="00EE2543"/>
     <w:rsid w:val="00EE5A82"/>
     <w:rsid w:val="00EF61E6"/>
     <w:rsid w:val="00EF69E8"/>
     <w:rsid w:val="00F0073B"/>
     <w:rsid w:val="00F05230"/>
     <w:rsid w:val="00F05970"/>
     <w:rsid w:val="00F076D5"/>
+    <w:rsid w:val="00F216B2"/>
     <w:rsid w:val="00F22A95"/>
     <w:rsid w:val="00F479A6"/>
     <w:rsid w:val="00F508C8"/>
     <w:rsid w:val="00F528EC"/>
     <w:rsid w:val="00F55B0D"/>
     <w:rsid w:val="00F56211"/>
     <w:rsid w:val="00F56BAD"/>
     <w:rsid w:val="00F633E9"/>
     <w:rsid w:val="00F64AC2"/>
     <w:rsid w:val="00F64C7B"/>
     <w:rsid w:val="00F67392"/>
     <w:rsid w:val="00F75E11"/>
     <w:rsid w:val="00F81AF3"/>
     <w:rsid w:val="00F8293B"/>
     <w:rsid w:val="00F82A53"/>
     <w:rsid w:val="00F872D7"/>
     <w:rsid w:val="00F916F1"/>
     <w:rsid w:val="00FA0B26"/>
     <w:rsid w:val="00FA103A"/>
     <w:rsid w:val="00FA5869"/>
     <w:rsid w:val="00FA5B1C"/>
     <w:rsid w:val="00FB415D"/>
     <w:rsid w:val="00FB540B"/>
     <w:rsid w:val="00FC65CC"/>
     <w:rsid w:val="00FC7346"/>
@@ -8532,73 +8605,67 @@
     <w:rsid w:val="1D9D2A2E"/>
     <w:rsid w:val="4C87E884"/>
     <w:rsid w:val="6F93E01D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="60185C99"/>
   <w15:docId w15:val="{360C9F37-F5A2-47A2-B031-9254DC4F7BF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-CR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="es-CR" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8937,118 +9004,126 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="007607B6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="es-CR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0084697F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00712795"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
+      <w:color w:val="243F60"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -9099,696 +9174,656 @@
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001E2C81"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001E2C81"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001E2C81"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007607B6"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="es-CR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00296835"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tituloarticulo">
     <w:name w:val="titulo articulo"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00296835"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="007500D4"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
     <w:name w:val="Abstract"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AbstractCar"/>
     <w:qFormat/>
     <w:rsid w:val="007500D4"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:cs="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstractCar">
     <w:name w:val="Abstract Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Abstract"/>
     <w:rsid w:val="007500D4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Resumen">
     <w:name w:val="Resumen"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ResumenCar"/>
     <w:qFormat/>
     <w:rsid w:val="007500D4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ResumenCar">
     <w:name w:val="Resumen Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Resumen"/>
     <w:rsid w:val="007500D4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Autores">
     <w:name w:val="Autores"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00394943"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AutoresCar">
     <w:name w:val="Autores Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00394943"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo1">
     <w:name w:val="Estilo1"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009D3180"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo2">
     <w:name w:val="Estilo2"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009D3180"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo3">
     <w:name w:val="Estilo3"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="001E774A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Abstract1">
     <w:name w:val="Abstract_1"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="001E774A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Resumen1">
     <w:name w:val="Resumen_1"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="001E774A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Keywords">
     <w:name w:val="Key words"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KeywordsCar"/>
     <w:qFormat/>
     <w:rsid w:val="00095D42"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KeywordsCar">
     <w:name w:val="Key words Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Keywords"/>
     <w:rsid w:val="00095D42"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo4">
     <w:name w:val="Estilo4"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00576BA2"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo5Introduccion">
     <w:name w:val="Estilo5 Introduccion"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00576BA2"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenido1">
     <w:name w:val="Contenido_1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Contenido1Car"/>
     <w:qFormat/>
     <w:rsid w:val="00576BA2"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:firstLine="708"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:rFonts w:cs="Calibri"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Contenido1Car">
     <w:name w:val="Contenido_1 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Contenido1"/>
     <w:rsid w:val="00576BA2"/>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:rFonts w:cs="Calibri"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo5">
     <w:name w:val="Estilo5"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00CB67EB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
     <w:name w:val="long_text"/>
     <w:rsid w:val="00CB67EB"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="m3062600942643913808gmail-m3924406302619508286gmail-">
     <w:name w:val="m_3062600942643913808gmail-m_3924406302619508286gmail-"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00CB67EB"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo6">
     <w:name w:val="Estilo6"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00CB67EB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Referencias">
     <w:name w:val="Referencias"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00836DD2"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00836DD2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subtitulos1">
     <w:name w:val="Subtitulos_1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Subtitulos1Car"/>
     <w:qFormat/>
     <w:rsid w:val="00836DD2"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Subtitulos1Car">
     <w:name w:val="Subtitulos_1 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Subtitulos1"/>
     <w:rsid w:val="00836DD2"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00836DD2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="label">
     <w:name w:val="label"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00836DD2"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Descripcin1">
     <w:name w:val="Descripción1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00836DD2"/>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00836DD2"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DE32B1"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0084697F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliografa">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0084697F"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:eastAsia="MS Mincho"/>
       <w:lang w:eastAsia="es-CR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula1">
     <w:name w:val="Tabla con cuadrícula1"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0084697F"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="es-CR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo7">
     <w:name w:val="Estilo7"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="003F1D4D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo8">
     <w:name w:val="Estilo8"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009708B5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00712795"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:color w:val="243F60"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumGrid1-Accent21">
     <w:name w:val="Medium Grid 1 - Accent 21"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="63"/>
     <w:qFormat/>
     <w:rsid w:val="006B7AA3"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="es-SV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EndNoteBibliography">
     <w:name w:val="EndNote Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndNoteBibliographyChar"/>
     <w:rsid w:val="00E22821"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:cs="Calibri"/>
       <w:noProof/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndNoteBibliographyChar">
     <w:name w:val="EndNote Bibliography Char"/>
     <w:link w:val="EndNoteBibliography"/>
     <w:rsid w:val="00E22821"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:noProof/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tituloprincipal">
     <w:name w:val="Titulo principal"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TituloprincipalCar"/>
     <w:qFormat/>
     <w:rsid w:val="00730B57"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:cs="Calibri"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TituloprincipalCar">
     <w:name w:val="Titulo principal Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Tituloprincipal"/>
     <w:rsid w:val="00730B57"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo9">
     <w:name w:val="Estilo9"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E22AAB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo10">
     <w:name w:val="Estilo10"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00640858"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentario">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A3C4F"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textocomentario">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextocomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A3C4F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
     <w:name w:val="Texto comentario Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textocomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009A3C4F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textocomentario"/>
     <w:next w:val="Textocomentario"/>
     <w:link w:val="AsuntodelcomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A3C4F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
-    <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009A3C4F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C76C5F"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="986864367">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1263609324">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10530,1036 +10565,63 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2051031908">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https:/www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.uah.es/investigacion/documentos/Ejemplos-apa-buah.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddebibliotecas.org.co/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22458/urj.v10i1.2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https:/www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.uah.es/investigacion/documentos/Ejemplos-apa-buah.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddebibliotecas.org.co/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22458/urj.v10i1.2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
-</file>
-[...971 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11815,76 +10877,187 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2170BE1-CF79-488D-9785-2FD72382C9DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>9774</Characters>
+  <Pages>8</Pages>
+  <Words>1891</Words>
+  <Characters>10406</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11527</CharactersWithSpaces>
+  <CharactersWithSpaces>12273</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="36" baseType="variant">
+      <vt:variant>
+        <vt:i4>983130</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://biblioteca.uah.es/investigacion/documentos/Ejemplos-apa-buah.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225924</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.apastyle.org/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553720</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>/bda7594740fd40299423467b48e9ecf6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>64</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.reddebibliotecas.org.co/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6815848</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.22458/urj.v10i1.2015</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4194325</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://protect.checkpoint.com/v2/r01/___https:/www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>