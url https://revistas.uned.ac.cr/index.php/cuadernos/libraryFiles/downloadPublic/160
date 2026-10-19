--- v1 (2026-06-28)
+++ v2 (2026-10-19)
@@ -12,75 +12,85 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7C1AE8B1" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Para asegurarse de que el texto insertado tenga la fuente adecuada, utilice esta plantilla usando las funciones "Copiar" y "Pegar texto sin formato" en cada sección.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Para asegurarse de que el texto insertado tenga la fuente adecuada, utilice esta plantilla usando las funciones "Copiar" y "Pegar texto sin formato" en cada </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>sección.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2F5DC3F1" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B32AEEC" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
@@ -667,52 +677,63 @@
           </w:r>
           <w:r w:rsidRPr="004C1BD1">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>Inicia</w:t>
           </w:r>
           <w:r w:rsidRPr="004C1BD1">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t xml:space="preserve"> con el título del artículo en </w:t>
           </w:r>
           <w:r w:rsidRPr="004C1BD1">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
-            <w:t>inglés dentro de comillas ”</w:t>
+            <w:t xml:space="preserve">inglés dentro de </w:t>
           </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="004C1BD1">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="es-ES_tradnl"/>
+            </w:rPr>
+            <w:t>comillas ”</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
           <w:r w:rsidRPr="004C1BD1">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidRPr="004C1BD1">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Tiene la misma estructura, formato, longitud y función que el resumen, pero en idioma inglés.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="31AC9C5A" w14:textId="77777777" w:rsidR="007A2AA7" w:rsidRPr="004C1BD1" w:rsidRDefault="007A2AA7" w:rsidP="00DD6727">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
@@ -868,65 +889,56 @@
                 <w:spacing w:line="240" w:lineRule="auto"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:pPr>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="004C1BD1">
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Keywords</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="004C1BD1">
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="004C1BD1">
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Calibri</w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">, </w:t>
+                <w:t xml:space="preserve">Calibri, </w:t>
               </w:r>
               <w:r w:rsidR="00DD6727">
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>10</w:t>
               </w:r>
               <w:r w:rsidRPr="004C1BD1">
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>pt, izquierda, en minúscula y separadas por coma, debe incluir 5-7 palabras que describan el tema y que no estén en el título, ni en el resumen.</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="33232E02" w14:textId="77777777" w:rsidR="007A2AA7" w:rsidRPr="004C1BD1" w:rsidRDefault="007A2AA7" w:rsidP="00DD6727">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1112,65 +1124,56 @@
       </w:r>
       <w:r w:rsidR="0034378D" w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: La familia es el factor determinante para la adopción de un estilo de vida saludable; cuanto más grande es el núcleo familiar, más compromiso hay para adoptar un ambiente saludable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30CB391F" w14:textId="3CFD4A7B" w:rsidR="0034378D" w:rsidRPr="004C1BD1" w:rsidRDefault="0034378D" w:rsidP="00DD6727">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabras clave: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Calibri</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Calibri, </w:t>
       </w:r>
       <w:r w:rsidR="00850316">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pt, alineado a la izquierda, minúsculas y separado por comas, debe incluir 5-7 palabras que describan el tema y que no estén en el título, ni en el resumen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD863B4" w14:textId="76F7D95B" w:rsidR="0034378D" w:rsidRPr="00F56B13" w:rsidRDefault="007A2AA7" w:rsidP="00F56B13">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1474,129 +1477,195 @@
     <w:p w14:paraId="58346C97" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>En esta parte del artículo el autor reconoce a las personas o instituciones que lo ayudaron durante la investigación. Se citan becas e instituciones que financian la investigación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E36CF7E" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Abra esta sección de la siguiente manera: Agradecemos... seguido de la lista más corta posible de personas e instituciones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C31187" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21845285" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="265BA564" w14:textId="56274C88" w:rsidR="0055369D" w:rsidRPr="00FF6E35" w:rsidRDefault="0055369D" w:rsidP="0055369D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÉTICA, </w:t>
+      </w:r>
+      <w:r w:rsidR="005306D4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>CONFLICTOS, FINANCIAMIENTO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Y USO DE IA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E4AA8C" w14:textId="77777777" w:rsidR="0055369D" w:rsidRDefault="0055369D" w:rsidP="0055369D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="736F7FB1" w14:textId="77777777" w:rsidR="0055369D" w:rsidRDefault="0055369D" w:rsidP="0055369D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1782AA68" w14:textId="77777777" w:rsidR="0055369D" w:rsidRDefault="0055369D" w:rsidP="0055369D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Éste es un ejemplo, por favor use sus iniciales y contribuciones, y ajuste este párrafo a las características de su trabajo:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD00A10" w14:textId="77777777" w:rsidR="0055369D" w:rsidRDefault="0055369D" w:rsidP="0055369D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Declaro/declaramos haber cumplido con todos los requisitos éticos y legales pertinentes, tanto durante el estudio como en la preparación de este documento; que no hay conflictos de interés de ningún tipo, y que todas las fuentes financieras se detallan plena y claramente en la sección de agradecimientos. Asimismo, estoy/estamos de acuerdo con la versión editada final de esta publicación. El respectivo documento legal firmado se encuentra en los archivos de la revista. En la elaboración de este trabajo [no se utilizó Inteligencia Artificial (IA), más allá de los usos considerados como no declarables: corrector ortográfico y gramatical, formateo automático de referencias y edición de estilo sobre texto propio / se utilizó la herramienta de Inteligencia Artificial </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>(IA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>)[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">nombre y versión] en [fecha o período] únicamente para [tarea o tareas; p. ej., traducción, análisis exploratorio, generación de una figura o verificación de una referencia]]. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>Quien declara revisó y validó el contenido, utilizó únicamente chats temporales al cargar material inédito de terceros en herramientas externas, y asume la plena responsabilidad del resultado final</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Ninguna parte sustantiva del análisis, la interpretación o las conclusiones fue delegada a la IA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1EB6B7" w14:textId="77777777" w:rsidR="0055369D" w:rsidRDefault="0055369D" w:rsidP="0055369D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La declaración de contribución de cada autor es la siguiente: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>J.G.A.R. y M.C.C.: Diseño del estudio, recolección y análisis de datos. V.P.M.: Recopilación de datos. Todos los coautores.: preparación y aprobación final del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37547F72" w14:textId="77777777" w:rsidR="0055369D" w:rsidRDefault="0055369D" w:rsidP="0055369D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674073B2" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ÉTICA, CONFLICTO DE INTERESES Y DECLARACIÓN DE FINANCIAMIENTO</w:t>
-[...15 lines deleted...]
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
-[...31 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>REFERENCIAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA36F72" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EF744F3" w14:textId="0CA2946A" w:rsidR="0048461C" w:rsidRPr="00EB513A" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2565,65 +2634,65 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CC881C9" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dillard, JP (2020). Corrientes en el estudio de la persuasión. En M.B. Óliver, A.A. </w:t>
+        <w:t xml:space="preserve">Dillard, JP (2020). Corrientes en el estudio de la persuasión. En M.B. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Raney</w:t>
+        <w:t>Óliver</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y J. Bryant (Eds.), </w:t>
+        <w:t xml:space="preserve">, A.A. Raney y J. Bryant (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Efectos de los medios: avances en teoría e investigación.</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4ª ed., págs. 115-129). Rutledge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4327D2D3" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2867,50 +2936,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F3065EE" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Zambrano-Vázquez, L. (2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La interacción del estado y el rasgo de preocupación en el seguimiento de la respuesta en personas con preocupación y síntomas obsesivo-compulsivos</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Tesis doctoral, Universidad de Arizona]. Repositorio del Campus de la UA. </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidRPr="007C1EE8">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://repository.arizona.edu/handle/10150/620615</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -3145,51 +3215,50 @@
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A66DBA8" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Centro de Ciencia e Ingeniería de Sistemas. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Panel de control COVID-19 del Centro de Ciencia e Ingeniería de Sistemas (CSSE) de la Universidad Johns Hopkins</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Universidad Johns Hopkins. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:anchor="/bda7594740fd40299423467b48e9ecf6">
         <w:r w:rsidRPr="007C1EE8">
           <w:rPr>
@@ -3645,51 +3714,71 @@
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:highlight w:val="white"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Shell color pattern of </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00DF0E1C">
                               <w:rPr>
                                 <w:i/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:highlight w:val="white"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Drymaeus tripictus</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00DF0E1C">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:highlight w:val="white"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>. A and B have some white or translucids dots on body whorl similar to </w:t>
+                              <w:t xml:space="preserve">. A and B have some white or translucids dots on body whorl </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00DF0E1C">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:highlight w:val="white"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>similar to</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00DF0E1C">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:highlight w:val="white"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00DF0E1C">
                               <w:rPr>
                                 <w:i/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:highlight w:val="white"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Drymaeus irazuensis</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00DF0E1C">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:highlight w:val="white"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>. Mating was performed between the following color patterns: A with B., B. with C.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
@@ -3791,51 +3880,51 @@
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="es-MX"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FE397A3" wp14:editId="538D88EC">
                             <wp:extent cx="2471887" cy="4959829"/>
                             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                             <wp:docPr id="31" name="0 Imagen"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="figura 2 gris reducida 06-feb-15.jpg"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId12" cstate="print">
+                                    <a:blip r:embed="rId13" cstate="print">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="2566430" cy="5149529"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
@@ -4397,51 +4486,51 @@
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007F73CC">
                               <w:rPr>
                                 <w:noProof/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-MX"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72CE50CB" wp14:editId="6F48F7CB">
                                   <wp:extent cx="5331618" cy="2667000"/>
                                   <wp:effectExtent l="0" t="0" r="2540" b="0"/>
                                   <wp:docPr id="1881012568" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill rotWithShape="1">
-                                          <a:blip r:embed="rId13">
+                                          <a:blip r:embed="rId14">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch/>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5374148" cy="2688275"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                           <a:extLst>
                                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                             </a:ext>
                                           </a:extLst>
@@ -4605,51 +4694,51 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007F73CC">
                         <w:rPr>
                           <w:noProof/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-MX"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72CE50CB" wp14:editId="6F48F7CB">
                             <wp:extent cx="5331618" cy="2667000"/>
                             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
                             <wp:docPr id="1881012568" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill rotWithShape="1">
-                                    <a:blip r:embed="rId14">
+                                    <a:blip r:embed="rId15">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch/>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="5374148" cy="2688275"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                     <a:extLst>
                                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                       </a:ext>
                                     </a:extLst>
@@ -5250,51 +5339,51 @@
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:lang w:val="es-MX"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CA496A2" wp14:editId="1C7709C7">
                                   <wp:extent cx="5574030" cy="3572933"/>
                                   <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                                   <wp:docPr id="1367527424" name="Imagen 1367527424" descr="Interfaz de usuario gráfica&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="1367527424" name="Imagen 1367527424" descr="Interfaz de usuario gráfica&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId15">
+                                          <a:blip r:embed="rId16">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5649205" cy="3621120"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
@@ -5368,51 +5457,51 @@
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                           <w:lang w:val="es-MX"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CA496A2" wp14:editId="1C7709C7">
                             <wp:extent cx="5574030" cy="3572933"/>
                             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                             <wp:docPr id="1367527424" name="Imagen 1367527424" descr="Interfaz de usuario gráfica&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="1367527424" name="Imagen 1367527424" descr="Interfaz de usuario gráfica&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId16">
+                                    <a:blip r:embed="rId17">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="5649205" cy="3621120"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
@@ -5478,147 +5567,147 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56439599" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79CEE74B" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0048461C" w:rsidSect="008558FE">
-      <w:headerReference w:type="default" r:id="rId17"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1440" w:left="1701" w:header="709" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56F18A8C" w14:textId="77777777" w:rsidR="00712562" w:rsidRDefault="00712562">
+    <w:p w14:paraId="5F464820" w14:textId="77777777" w:rsidR="004C665F" w:rsidRDefault="004C665F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="087C8230" w14:textId="77777777" w:rsidR="00712562" w:rsidRDefault="00712562">
+    <w:p w14:paraId="7D416783" w14:textId="77777777" w:rsidR="004C665F" w:rsidRDefault="004C665F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
-    <w:charset w:val="02"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="121576FD" w14:textId="77777777" w:rsidR="008558FE" w:rsidRPr="003A5576" w:rsidRDefault="008558FE" w:rsidP="008558FE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:ind w:right="-516"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -5742,212 +5831,292 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00340836">
       <w:rPr>
         <w:lang w:val="es-AR"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>UNED Research Journal</w:t>
+      <w:t xml:space="preserve">UNED </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Research</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Journal</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (e-ISSN 1659-441X), </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Vol.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xxx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (e-ISSN 1659-441X), Vol.</w:t>
+      <w:t>:</w:t>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">: </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>e</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>;</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>- D</w:t>
+      <w:t xml:space="preserve">- </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>D</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>iciembre,</w:t>
+      <w:t>iciembre</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Publi</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>cado</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>xxx.</w:t>
+      <w:t>xxx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="05B2BE71" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34FE9768" w14:textId="448A8577" w:rsidR="008558FE" w:rsidRPr="003A5576" w:rsidRDefault="008558FE" w:rsidP="008558FE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:ind w:right="-516"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -6071,238 +6240,300 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00340836">
       <w:rPr>
         <w:lang w:val="es-AR"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>UNED Research Journal</w:t>
+      <w:t xml:space="preserve">UNED Research </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Journal</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (e-ISSN 1659-441X), </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Vol.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xxx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (e-ISSN 1659-441X), Vol.</w:t>
+      <w:t>:</w:t>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">: </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>e</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>;</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>- D</w:t>
+      <w:t xml:space="preserve">- </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>D</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>iciembre,</w:t>
+      <w:t>iciembre</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Publi</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>cado</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>xxx.</w:t>
+      <w:t>xxx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="38A6EF04" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="-518"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B72D701" w14:textId="77777777" w:rsidR="00712562" w:rsidRDefault="00712562">
+    <w:p w14:paraId="24AC5156" w14:textId="77777777" w:rsidR="004C665F" w:rsidRDefault="004C665F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DDB52BB" w14:textId="77777777" w:rsidR="00712562" w:rsidRDefault="00712562">
+    <w:p w14:paraId="3668269F" w14:textId="77777777" w:rsidR="004C665F" w:rsidRDefault="004C665F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="771A1E6D" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
@@ -6444,51 +6675,51 @@
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="25631010" id="Rectángulo 12" o:spid="_x0000_s1035" style="position:absolute;margin-left:-36pt;margin-top:-35pt;width:6.95pt;height:792.75pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQASmyzeygEAAIUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTd7YWo6Qp1CUJa&#13;&#10;QaWFD3Acu7Hk2GbsNunfM3ZKW+ANkQfH45kcnzlzsnkae01OAryypqLFLKdEGG5bZQ4V/f6tfrem&#13;&#10;xAdmWqatERU9C0+ftm/fbAZXirntrG4FEAQxvhxcRbsQXJllnneiZ35mnTCYlBZ6FjCEQ9YCGxC9&#13;&#10;19k8z5fZYKF1YLnwHk+fpyTdJnwpBQ9fpfQiEF1R5BbSCmlt4pptN6w8AHOd4hca7B9Y9EwZvPQK&#13;&#10;9cwCI0dQf0H1ioP1VoYZt31mpVRcpB6wmyL/o5vXjjmRekFxvLvK5P8fLP9yenV7QBkG50uP29jF&#13;&#10;KKGPb+RHxoouHvLlqnig5HyVTIyBcEyt1ovVIyUcM6vFMscnSprdIBz48EnYnsRNRQEnkoRipxcf&#13;&#10;ptJfJfFGb7Vqa6V1CuDQ7DSQE8Pp1fXuY7G+oP9Wpk0sNjZ+NiHGk+zWUNyFsRmJatGjESKeNLY9&#13;&#10;74F4x2uF3F6YD3sGOP2CkgEdUVH/48hAUKI/G5T8ffE4X6CF7gO4D5r7gBneWTQaD0DJFOxCMt5E&#13;&#10;9sMxWKmSAjcyF9Y466ThxZfRTPdxqrr9PdufAAAA//8DAFBLAwQUAAYACAAAACEAGygGEuUAAAAR&#13;&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbExPPU/DMBDdkfgP1iF1QamTCkObxqlQUcUAQqJh6OjEJoka&#13;&#10;nyPbbcO/5zrBcnqne/c+is1kB3Y2PvQOJWTzFJjBxukeWwlf1S5ZAgtRoVaDQyPhxwTYlLc3hcq1&#13;&#10;u+CnOe9jy0gEQ64kdDGOOeeh6YxVYe5Gg3T7dt6qSKtvufbqQuJ24Is0feRW9UgOnRrNtjPNcX+y&#13;&#10;EvqH6rVuVodj5cX9YRff31biw0s5u5te1jSe18CimeLfB1w7UH4oKVjtTqgDGyQkTwsqFK8gJUCM&#13;&#10;RCwzYDVRRSYE8LLg/5uUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#13;&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQASmyzeygEAAIUD&#13;&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAbKAYS5QAA&#13;&#10;ABEBAAAPAAAAAAAAAAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#13;&#10;AAAA&#13;&#10;" fillcolor="#ffce18" stroked="f">
               <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                 <w:txbxContent>
                   <w:p w14:paraId="3E5C28B0" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E5A0007" w14:textId="41108DB3" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB" w:rsidP="00191D18">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:noProof/>
         <w:color w:val="000000"/>
@@ -6802,51 +7033,51 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="2DBFB861" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="433F7A03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E808181A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1449" w:hanging="740"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6988,148 +7219,154 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1591234847">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="521627267">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="121"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="152"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0048461C"/>
     <w:rsid w:val="000400F7"/>
+    <w:rsid w:val="00076E1F"/>
+    <w:rsid w:val="000F54E5"/>
     <w:rsid w:val="00142EB2"/>
     <w:rsid w:val="001713BD"/>
     <w:rsid w:val="00191D18"/>
     <w:rsid w:val="001E5022"/>
     <w:rsid w:val="002B1B8C"/>
     <w:rsid w:val="002D52EA"/>
     <w:rsid w:val="00321159"/>
     <w:rsid w:val="0034378D"/>
     <w:rsid w:val="00347748"/>
     <w:rsid w:val="00484579"/>
     <w:rsid w:val="0048461C"/>
     <w:rsid w:val="004C1BD1"/>
     <w:rsid w:val="004C2E6F"/>
+    <w:rsid w:val="004C665F"/>
     <w:rsid w:val="004E2ED4"/>
+    <w:rsid w:val="005306D4"/>
     <w:rsid w:val="005468E9"/>
+    <w:rsid w:val="0055369D"/>
     <w:rsid w:val="005D72DD"/>
     <w:rsid w:val="006E4957"/>
     <w:rsid w:val="00712562"/>
     <w:rsid w:val="007935E4"/>
     <w:rsid w:val="007A2AA7"/>
     <w:rsid w:val="007C1EE8"/>
     <w:rsid w:val="00850316"/>
     <w:rsid w:val="008558FE"/>
     <w:rsid w:val="00865222"/>
     <w:rsid w:val="00AC2F83"/>
     <w:rsid w:val="00AF5FCB"/>
     <w:rsid w:val="00B526FD"/>
     <w:rsid w:val="00B817FD"/>
     <w:rsid w:val="00C257A1"/>
+    <w:rsid w:val="00C520FC"/>
     <w:rsid w:val="00CA63EE"/>
     <w:rsid w:val="00CF7D49"/>
     <w:rsid w:val="00DD6727"/>
     <w:rsid w:val="00DF0E1C"/>
     <w:rsid w:val="00EB513A"/>
     <w:rsid w:val="00F060D1"/>
     <w:rsid w:val="00F2722C"/>
     <w:rsid w:val="00F56B13"/>
     <w:rsid w:val="00F94477"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6D9F5C9C"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7775,78 +8012,78 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00191D18"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00142EB2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/620615" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https:/www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.csudh.edu/citation/apa-7" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/620615" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https:/www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.csudh.edu/citation/apa-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1305E59015F1C34CB40879A644147863"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F1C46902-082B-EC42-890A-7F741DE3377E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DE19CC" w:rsidRDefault="00272CE2" w:rsidP="00272CE2">
           <w:pPr>
             <w:pStyle w:val="1305E59015F1C34CB40879A644147863"/>
           </w:pPr>
           <w:r w:rsidRPr="00894D3C">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
@@ -7867,175 +8104,179 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4BF9D1B7-619E-7540-BEEB-C37572CD2583}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DE19CC" w:rsidRDefault="00272CE2" w:rsidP="00272CE2">
           <w:pPr>
             <w:pStyle w:val="F1BB7D98E6BA934C99C27B7DFEDB7830"/>
           </w:pPr>
           <w:r w:rsidRPr="00894D3C">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
-    <w:charset w:val="02"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00272CE2"/>
+    <w:rsid w:val="00076E1F"/>
     <w:rsid w:val="000B172F"/>
+    <w:rsid w:val="000F54E5"/>
     <w:rsid w:val="00191AB7"/>
     <w:rsid w:val="001E5022"/>
     <w:rsid w:val="00272CE2"/>
     <w:rsid w:val="002D0523"/>
     <w:rsid w:val="00490A9C"/>
     <w:rsid w:val="004C2E6F"/>
     <w:rsid w:val="005968F5"/>
+    <w:rsid w:val="006E39F4"/>
     <w:rsid w:val="007E7FEE"/>
     <w:rsid w:val="0097781D"/>
+    <w:rsid w:val="00B034AB"/>
     <w:rsid w:val="00B526FD"/>
     <w:rsid w:val="00DA0BAD"/>
     <w:rsid w:val="00DE19CC"/>
     <w:rsid w:val="00E160D2"/>
     <w:rsid w:val="00F060D1"/>
     <w:rsid w:val="00F2722C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-419"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-419" w:eastAsia="es-ES_tradnl" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8437,51 +8678,51 @@
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00272CE2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1305E59015F1C34CB40879A644147863">
     <w:name w:val="1305E59015F1C34CB40879A644147863"/>
     <w:rsid w:val="00272CE2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F1BB7D98E6BA934C99C27B7DFEDB7830">
     <w:name w:val="F1BB7D98E6BA934C99C27B7DFEDB7830"/>
     <w:rsid w:val="00272CE2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -8765,68 +9006,68 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1798</Words>
-  <Characters>9890</Characters>
+  <Words>1913</Words>
+  <Characters>10526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11665</CharactersWithSpaces>
+  <CharactersWithSpaces>12415</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>