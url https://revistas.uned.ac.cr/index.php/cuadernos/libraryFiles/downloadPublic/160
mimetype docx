--- v0 (2026-04-27)
+++ v1 (2026-06-28)
@@ -1,95 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7C1AE8B1" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para asegurarse de que el texto insertado tenga la fuente adecuada, utilice esta plantilla usando las funciones "Copiar" y "Pegar texto sin formato" en cada </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Para asegurarse de que el texto insertado tenga la fuente adecuada, utilice esta plantilla usando las funciones "Copiar" y "Pegar texto sin formato" en cada sección.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2F5DC3F1" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B32AEEC" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
@@ -276,319 +267,285 @@
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ejemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7DEE39" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="004C1BD1" w:rsidRDefault="00AF5FCB">
-      <w:pPr>
+    <w:p w14:paraId="6B7DEE39" w14:textId="2D488E41" w:rsidR="0048461C" w:rsidRPr="00142EB2" w:rsidRDefault="00AF5FCB" w:rsidP="00142EB2">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
-[...43 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142EB2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Instituto Nacional de Salud, Grupo de Microscopía y Análisis de Imágenes, Av. Calle 26 Nº 51-60 Bogotá, Colombia; lsarmiento@ins.gov.co, https://orcid.org/0000-0002-4018-775X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592903E8" w14:textId="4C9BA14E" w:rsidR="0048461C" w:rsidRPr="00142EB2" w:rsidRDefault="00AF5FCB" w:rsidP="00142EB2">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
-[...20 lines deleted...]
-        <w:tab/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142EB2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Universidad Estatal a Distancia, Vicerrectoría de Investigación, Laboratorio de Ecología Urbana, 2050 Sabanilla, San José, Costa Rica; cseas@uned.ac.cr, https://orcid.org/0000-0002-4018-775X</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1587B739" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="004C1BD1" w:rsidRDefault="00AF5FCB">
-      <w:pPr>
+    <w:p w14:paraId="1587B739" w14:textId="23264874" w:rsidR="0048461C" w:rsidRPr="00142EB2" w:rsidRDefault="00AF5FCB" w:rsidP="00142EB2">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
-[...20 lines deleted...]
-        <w:tab/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142EB2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Universidad de Georgia, Campus Costa Rica. Apartado 108-5655, Monteverde, Costa Rica; fabricio@uga.edu, https://orcid.org/0000-0002-4018-775X</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128CB451" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="004C1BD1" w:rsidRDefault="00AF5FCB">
-      <w:pPr>
+    <w:p w14:paraId="128CB451" w14:textId="06665F51" w:rsidR="0048461C" w:rsidRPr="00142EB2" w:rsidRDefault="00AF5FCB" w:rsidP="00142EB2">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
-[...20 lines deleted...]
-        <w:tab/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142EB2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Consejo de Intercambio Educativo Internacional, Centro de Sostenibilidad Monteverde, Costa Rica; kmasters@ciee.org, https://orcid.org/0000-0002-4018-775X</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AEE3A27" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6039C2E2" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22F63457" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+    <w:p w14:paraId="22F63457" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="00142EB2" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142EB2">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Por favor no escribas aquí</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00142EB2">
         <w:rPr>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00142EB2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Recibido XX-XX-XXXX </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00142EB2">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00142EB2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Corregido XX-XX-XXXX </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00142EB2">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00142EB2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aceptado XX-XX-XXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42B815" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+    <w:p w14:paraId="5A42B815" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="00142EB2" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00142EB2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9CEC99" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4C9CEC99" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="00142EB2" w:rsidRDefault="0048461C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69943DE6" w14:textId="67E6373A" w:rsidR="002B1B8C" w:rsidRPr="00F56B13" w:rsidRDefault="002B1B8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56B13">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>NOTA IMPORTANTE</w:t>
       </w:r>
       <w:r w:rsidR="001713BD" w:rsidRPr="001713BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (POR FAVOR ELIMINAR ESTA NOTA UNA VEZ QUE INTRODUZCA EL TEXTO DE SU MANUSCRITO)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F56B13">
@@ -606,93 +563,94 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F56B13">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> PRIMERA PERSONA, VOZ ACTIVA. ESTO SE APLICA PARA TODO EL TEXTO INCLUYENDO LOS RESÚMENES.</w:t>
       </w:r>
       <w:r w:rsidR="001713BD" w:rsidRPr="001713BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001713BD" w:rsidRPr="00F56B13">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(Por ejemplo, "tomamos 80 muestras" en lugar del viejo estilo "se tomaron 80 muestras"). Si desea actualizarse en este campo, sugerimos esta lectura: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:tooltip="https://protect.checkpoint.com/v2/r01/___https://www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO" w:history="1">
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:tooltip="https://protect.checkpoint.com/v2/r01/___https://www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO" w:history="1">
         <w:r w:rsidR="001713BD" w:rsidRPr="00F56B13">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="MS Mincho"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>https://www.nature.com/nature-portfolio/for-authors/write</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="426A19A3" w14:textId="77777777" w:rsidR="001713BD" w:rsidRPr="00F56B13" w:rsidRDefault="001713BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:id w:val="542334608"/>
         <w:placeholder>
           <w:docPart w:val="1305E59015F1C34CB40879A644147863"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="21C22FB3" w14:textId="3E62A177" w:rsidR="007A2AA7" w:rsidRPr="004C1BD1" w:rsidRDefault="007A2AA7" w:rsidP="00321159">
+        <w:p w14:paraId="21C22FB3" w14:textId="3E62A177" w:rsidR="007A2AA7" w:rsidRPr="004C1BD1" w:rsidRDefault="007A2AA7" w:rsidP="00DD6727">
           <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004C1BD1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">ABSTRACT. </w:t>
           </w:r>
           <w:r w:rsidRPr="004C1BD1">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Calibri, </w:t>
           </w:r>
           <w:r w:rsidR="004C1BD1" w:rsidRPr="004C1BD1">
             <w:rPr>
               <w:sz w:val="20"/>
@@ -727,74 +685,76 @@
           <w:r w:rsidRPr="004C1BD1">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t>inglés dentro de comillas ”</w:t>
           </w:r>
           <w:r w:rsidRPr="004C1BD1">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidRPr="004C1BD1">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Tiene la misma estructura, formato, longitud y función que el resumen, pero en idioma inglés.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="31AC9C5A" w14:textId="77777777" w:rsidR="007A2AA7" w:rsidRPr="004C1BD1" w:rsidRDefault="007A2AA7" w:rsidP="00321159">
+        <w:p w14:paraId="31AC9C5A" w14:textId="77777777" w:rsidR="007A2AA7" w:rsidRPr="004C1BD1" w:rsidRDefault="007A2AA7" w:rsidP="00DD6727">
           <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004C1BD1">
             <w:rPr>
               <w:b/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Example:</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="351FEAD3" w14:textId="173BCDE5" w:rsidR="007A2AA7" w:rsidRPr="004C1BD1" w:rsidRDefault="007A2AA7" w:rsidP="00321159">
+        <w:p w14:paraId="351FEAD3" w14:textId="173BCDE5" w:rsidR="007A2AA7" w:rsidRPr="004C1BD1" w:rsidRDefault="007A2AA7" w:rsidP="00DD6727">
           <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004C1BD1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:lastRenderedPageBreak/>
             <w:t>ABSTRACT</w:t>
           </w:r>
           <w:r w:rsidRPr="004C1BD1">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">. “Factors that influence the lifestyle of staff in a Costa Rican public university: educational level, civil status and number of children”. </w:t>
           </w:r>
@@ -881,166 +841,194 @@
             <w:t>Conclusion</w:t>
           </w:r>
           <w:r w:rsidRPr="004C1BD1">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>: Family is the determining factor for the adoption of a healthy lifestyle; the larger the family nucleus, the more commitment there is to adopt a healthy environment.</w:t>
           </w:r>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="Palabras clave"/>
             <w:tag w:val="palabras clave"/>
             <w:id w:val="363798828"/>
             <w:placeholder>
               <w:docPart w:val="F1BB7D98E6BA934C99C27B7DFEDB7830"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtContent>
-            <w:p w14:paraId="2480800A" w14:textId="77777777" w:rsidR="007A2AA7" w:rsidRPr="004C1BD1" w:rsidRDefault="007A2AA7" w:rsidP="00321159">
+            <w:p w14:paraId="2480800A" w14:textId="4B1F1394" w:rsidR="007A2AA7" w:rsidRPr="004C1BD1" w:rsidRDefault="007A2AA7" w:rsidP="00DD6727">
               <w:pPr>
+                <w:spacing w:line="240" w:lineRule="auto"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:pPr>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="004C1BD1">
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Keywords</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="004C1BD1">
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="004C1BD1">
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Calibri, 9pt, izquierda, en minúscula y separadas por coma, debe incluir 5-7 palabras que describan el tema y que no estén en el título, ni en el resumen.</w:t>
+                <w:t>Calibri</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="004C1BD1">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">, </w:t>
+              </w:r>
+              <w:r w:rsidR="00DD6727">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>10</w:t>
+              </w:r>
+              <w:r w:rsidRPr="004C1BD1">
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>pt, izquierda, en minúscula y separadas por coma, debe incluir 5-7 palabras que describan el tema y que no estén en el título, ni en el resumen.</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="33232E02" w14:textId="77777777" w:rsidR="007A2AA7" w:rsidRPr="004C1BD1" w:rsidRDefault="007A2AA7" w:rsidP="0034378D">
-      <w:pPr>
+    <w:p w14:paraId="33232E02" w14:textId="77777777" w:rsidR="007A2AA7" w:rsidRPr="004C1BD1" w:rsidRDefault="007A2AA7" w:rsidP="00DD6727">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4421F5E6" w14:textId="55270CF8" w:rsidR="0034378D" w:rsidRPr="004C1BD1" w:rsidRDefault="007A2AA7" w:rsidP="0034378D">
-      <w:pPr>
+    <w:p w14:paraId="4421F5E6" w14:textId="55270CF8" w:rsidR="0034378D" w:rsidRPr="004C1BD1" w:rsidRDefault="007A2AA7" w:rsidP="00DD6727">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
       <w:r w:rsidR="0034378D" w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0034378D" w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Calibri, </w:t>
       </w:r>
       <w:r w:rsidR="004C1BD1" w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="0034378D" w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> puntos, justificado. El texto incluirá los principales objetivos de la investigación, alcance, metodología empleada, principales resultados y conclusiones. El resumen debe ser claro, coherente y conciso, para lo cual se sugiere revisar y verificar datos, sintaxis, ortografía, no incluir ecuaciones, figuras, tablas ni referencias bibliográficas. Debe reflejar fielmente el contenido del artículo. Debe estar escrito en primera persona. Debe tener solo un párrafo de 300 a 500 palabras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E35BD5" w14:textId="77777777" w:rsidR="0034378D" w:rsidRDefault="0034378D" w:rsidP="0034378D">
-      <w:pPr>
+    <w:p w14:paraId="65E35BD5" w14:textId="77777777" w:rsidR="0034378D" w:rsidRDefault="0034378D" w:rsidP="00DD6727">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ejemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E46EE11" w14:textId="42458C7A" w:rsidR="0034378D" w:rsidRPr="004C1BD1" w:rsidRDefault="007A2AA7" w:rsidP="0034378D">
-      <w:pPr>
+    <w:p w14:paraId="5E46EE11" w14:textId="42458C7A" w:rsidR="0034378D" w:rsidRPr="004C1BD1" w:rsidRDefault="007A2AA7" w:rsidP="00DD6727">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
       <w:r w:rsidR="0034378D" w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0034378D" w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -1108,501 +1096,507 @@
         <w:t>Resultados</w:t>
       </w:r>
       <w:r w:rsidR="0034378D" w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: La tasa de respuesta fue del 38%, el personal casado con al menos un hijo realiza más actividad física y tiene mejores hábitos alimentarios. </w:t>
       </w:r>
       <w:r w:rsidR="0034378D" w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Conclusión</w:t>
       </w:r>
       <w:r w:rsidR="0034378D" w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: La familia es el factor determinante para la adopción de un estilo de vida saludable; cuanto más grande es el núcleo familiar, más compromiso hay para adoptar un ambiente saludable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CB391F" w14:textId="77777777" w:rsidR="0034378D" w:rsidRPr="004C1BD1" w:rsidRDefault="0034378D" w:rsidP="0034378D">
-      <w:pPr>
+    <w:p w14:paraId="30CB391F" w14:textId="3CFD4A7B" w:rsidR="0034378D" w:rsidRPr="004C1BD1" w:rsidRDefault="0034378D" w:rsidP="00DD6727">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabras clave: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004C1BD1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Calibri, 9pt, alineado a la izquierda, minúsculas y separado por comas, debe incluir 5-7 palabras que describan el tema y que no estén en el título, ni en el resumen.</w:t>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C1BD1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00850316">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1BD1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pt, alineado a la izquierda, minúsculas y separado por comas, debe incluir 5-7 palabras que describan el tema y que no estén en el título, ni en el resumen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD863B4" w14:textId="76F7D95B" w:rsidR="0034378D" w:rsidRPr="00F56B13" w:rsidRDefault="007A2AA7" w:rsidP="00F56B13">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="002B1B8C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4DDCD9" w14:textId="09F9D7CA" w:rsidR="0048461C" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="121E414F" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>El contenido del artículo utiliza Calibri, 11, justificado, cada párrafo sangrado en la primera línea. Utilice un máximo de 6.000 palabras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBC2A53" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+    <w:p w14:paraId="2DBC2A53" w14:textId="7D5FB33D" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Titula tus secciones </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>INTRODUCCIÓN</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (que cierra con el objetivo), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>MATERIALES Y MÉTODOS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>RESULTADOS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DISCUSIÓN</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Estos subtítulos están escritos en mayúsculas, negrita y no terminan con puntuación alguna. No incluya una sección de Conclusiones, estas están escritas de manera muy breve como el párrafo final de la discusión. Recuerde seguir las pautas de citación de APA 7 dentro del texto y en la sección </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>REFERENCIAS</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> . </w:t>
+      <w:r w:rsidR="00850316">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B07597" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hacer una declaración clara del problema, basada en la literatura relevante; indicar específicamente el lugar; duración del estudio; tamaño de la muestra; métodos y resultados; en la </w:t>
-      </w:r>
+        <w:t>Hacer una declaración clara del problema, basada en la literatura relevante; indicar específicamente el lugar; duración del estudio; tamaño de la muestra; métodos y resultados; en la discusión compare sus resultados con los ya publicados en la literatura (si sus resultados son inesperados, analice las posibles causas) y cierre con un párrafo final. Además, podrás adjuntar fotografías que ilustren tu estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A114FFF" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7536BAEE" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>discusión compare sus resultados con los ya publicados en la literatura (si sus resultados son inesperados, analice las posibles causas) y cierre con un párrafo final. Además, podrás adjuntar fotografías que ilustren tu estudio.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A9BE79D" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+        <w:t>MATERIALES Y MÉTODOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAE3FBC" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ACFF220" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:t>Calibri 11pt, justificado, cada párrafo sangrado en la primera línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4688A5DE" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Esta sección debe ser lo suficientemente completa y proporcionar detalles para permitir que otros repitan el trabajo. Sin embargo, sólo se deben describir en detalle los procedimientos verdaderamente nuevos, se deben citar los procedimientos publicados anteriormente y se deben mencionar brevemente las modificaciones importantes de los procedimientos publicados anteriormente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03501363" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Los subtítulos de las secciones se escriben en negrita, seguidos de dos puntos y luego un espacio. El texto comienza con mayúscula. Las figuras o mapas deben ser en color. Si el estudio se realizó en un solo lugar, no incluya un mapa, simplemente presente las coordenadas geográficas del sitio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3204795C" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B08155" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>RESULTADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5E9297" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D2A764F" w14:textId="4B9BBD61" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Calibri 11pt, justificado, cada párrafo </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2F83">
+        <w:t xml:space="preserve">con sangría </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en la primera línea. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71098B2A" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Los resultados deben presentarse en una secuencia lógica dentro del texto, incluidas tablas y figuras. Evite presentar datos repetidos en diferentes formatos. Las figuras o mapas deben ser en color.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162CBBA1" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D26BC38" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MATERIALES Y MÉTODOS</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6ACFF220" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+        <w:t>DISCUSIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620F9B0A" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BBBC1A7" w14:textId="30BD1585" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Calibri 11pt, justificado, cada párrafo sangrado en la primera línea.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Calibri 11pt, justificado, cada párrafo </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2F83">
+        <w:t xml:space="preserve">con sangría </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en la primera línea. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D00D02D" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Esta sección debe ser lo suficientemente completa y proporcionar detalles para permitir que otros repitan el trabajo. Sin embargo, sólo se deben describir en detalle los procedimientos verdaderamente nuevos, se deben citar los procedimientos publicados anteriormente y se deben mencionar brevemente las modificaciones importantes de los procedimientos publicados anteriormente.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="03501363" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+        <w:t xml:space="preserve">La discusión debe analizar los resultados en relación con las hipótesis formuladas en la introducción y la ubicación del estudio en el contexto de otras publicaciones o investigaciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633F2424" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B459996" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4821FFF6" w14:textId="67313325" w:rsidR="0048461C" w:rsidRDefault="000400F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AGRADECIMIENTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B654C7E" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58346C97" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En esta parte del artículo el autor reconoce a las personas o instituciones que lo ayudaron durante la investigación. Se citan becas e instituciones que financian la investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E36CF7E" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Abra esta sección de la siguiente manera: Agradecemos... seguido de la lista más corta posible de personas e instituciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C31187" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21845285" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ÉTICA, CONFLICTO DE INTERESES Y DECLARACIÓN DE FINANCIAMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5E7010" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DFDF50B" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Los subtítulos de las secciones se escriben en negrita, seguidos de dos puntos y luego un espacio. El texto comienza con mayúscula. Las figuras o mapas deben ser en color. Si el estudio se realizó en un solo lugar, no incluya un mapa, simplemente presente las coordenadas geográficas del sitio.</w:t>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AEA21B" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Este es un ejemplo, por favor utilice sus iniciales y aportes, y ajuste este párrafo a las características de su trabajo: El autor(es) declara haber cumplido cabalmente con todos los requisitos éticos y legales pertinentes, tanto durante el estudio como en la producción del manuscrito;  que no existen conflictos de intereses de ningún tipo;  que todas las fuentes financieras estén completa y claramente indicadas en la sección de agradecimientos; y que están totalmente de acuerdo con la versión final editada del artículo. Un documento firmado ha sido archivado en los archivos de la revista. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C23A38" w14:textId="5B6C187B" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB" w:rsidP="00850316">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La declaración de la contribución de cada autor al manuscrito es la siguiente: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>J.G.A.R. y M.C.C.: diseño del estudio, recopilación y análisis de datos. V.P.M.: Recogida de datos. Todos los coautores: preparación y aprobación final del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674073B2" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>RESULTADOS</w:t>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Calibri 11pt, justificado, cada párrafo </w:t>
-[...27 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...144 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">de acuerdo con la versión final editada del artículo. Un documento firmado ha sido archivado en los archivos de la revista. </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>REFERENCIAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA36F72" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EF744F3" w14:textId="0CA2946A" w:rsidR="0048461C" w:rsidRPr="00EB513A" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1641,114 +1635,106 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EJEMPLOS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B12963F" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+    <w:p w14:paraId="2B12963F" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="031AB5EC" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031AB5EC" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="366091"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:b/>
           <w:color w:val="366091"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Artículo de revista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C1D9B4" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+    <w:p w14:paraId="32C1D9B4" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="118C2AD9" wp14:editId="49549163">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>50801</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6220130" cy="278765"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Rectángulo 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
@@ -1881,287 +1867,257 @@
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Volume</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00DF0E1C">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">(Issue), page range. https://doi.org/xx.xxxxxxxxxx.    </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C9A65C" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+    <w:p w14:paraId="51C9A65C" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3FFFEB58" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FFFEB58" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-[...8 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1EE8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Nota: </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007C1EE8">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">En uso de título y volumen periódico </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>tipo cursiva</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007C1EE8">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F4533A" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+    <w:p w14:paraId="57F4533A" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5329C41E" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5329C41E" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007C1EE8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Horn, S. P., Johanson, E. N., </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Horn</w:t>
+      <w:r w:rsidRPr="007C1EE8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Haberyan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, S. P., Johanson, E. N., </w:t>
+      <w:r w:rsidRPr="007C1EE8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K. A., Boehm, M. S., Johanson, J. L., Sánchez P., M., &amp; Hernández V., M. (2018). Observaciones </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Haberyan</w:t>
+      <w:r w:rsidRPr="007C1EE8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>limnológicas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> iniciales en cinco pequeños lagos del Pacífico sur de Costa Rica. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Revista de Investigación de la UNED</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1), 119-134. https://doi.org/10.22458/urj.v10i1.2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045589E5" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+    <w:p w14:paraId="045589E5" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6097C53F" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6097C53F" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:b/>
           <w:color w:val="366091"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Libro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3976DE6D" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+    <w:p w14:paraId="3976DE6D" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4C5A528A" wp14:editId="401D4E3A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>50801</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6095365" cy="238125"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectángulo 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
@@ -2262,207 +2218,182 @@
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Title of book</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00DF0E1C">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>. Publication City: Publisher.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203FBB97" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+    <w:p w14:paraId="203FBB97" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="480C47FA" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="480C47FA" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1A321D89" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A321D89" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Sapolsky, RM (2017). </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compórtate: la biología de los humanos en nuestro mejor y peor momento</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Libros de pingüinos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA3D0D6" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+    <w:p w14:paraId="0FA3D0D6" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1A8F60D6" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A8F60D6" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0982A2F9" w14:textId="03EE7FF2" w:rsidR="0048461C" w:rsidRDefault="00F56B13">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0982A2F9" w14:textId="03EE7FF2" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00F56B13">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="366091"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:b/>
           <w:color w:val="366091"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00AF5FCB">
+      <w:r w:rsidR="00AF5FCB" w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:b/>
           <w:color w:val="366091"/>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-      <w:r w:rsidR="00AF5FCB">
+        </w:rPr>
+        <w:t>apitulo en libro</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5FCB" w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3F4ED598" wp14:editId="4E650FD8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>25401</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>139700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6095365" cy="253365"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Rectángulo 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
@@ -2567,308 +2498,220 @@
                       </w:r>
                       <w:r w:rsidRPr="00DF0E1C">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> (xx ed., Vol. xx, pp. xxx–xxx). </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>Publisher.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B2EAE4" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+    <w:p w14:paraId="73B2EAE4" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="31EA3520" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30A05C38" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0104CFB1" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FE9C8D" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="30A05C38" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC881C9" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="12FE9C8D" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1EE8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dillard, JP (2020). Corrientes en el estudio de la persuasión. En M.B. Óliver, A.A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C1EE8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Raney</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C1EE8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y J. Bryant (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1EE8">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Efectos de los medios: avances en teoría e investigación.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1EE8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (4ª ed., págs. 115-129). Rutledge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4327D2D3" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4CC881C9" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CFBFDE" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
-[...74 lines deleted...]
-    <w:p w14:paraId="4327D2D3" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620091F8" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="69CFBFDE" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+          <w:b/>
+          <w:color w:val="366091"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1EE8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="366091"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disertación o Tesis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AECCDA1" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...51 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="161DB354" wp14:editId="0C755989">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>12700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6139662" cy="243205"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectángulo 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
@@ -2973,195 +2816,183 @@
                       </w:r>
                       <w:r w:rsidRPr="00DF0E1C">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> [Doctoral dissertation, Name of Institution Awarding the Degree]. </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>Database Name.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799980F6" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+    <w:p w14:paraId="799980F6" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="10F557A7" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F557A7" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2F3065EE" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F3065EE" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Zambrano-Vázquez, L. (2016). </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La interacción del estado y el rasgo de preocupación en el seguimiento de la respuesta en personas con preocupación y síntomas obsesivo-compulsivos</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Tesis doctoral, Universidad de Arizona]. Repositorio del Campus de la UA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
-        <w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="007C1EE8">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://repository.arizona.edu/handle/10150/620615</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EC32124" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+    <w:p w14:paraId="6EC32124" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4EDB5F6F" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EDB5F6F" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="366091"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:b/>
           <w:color w:val="366091"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Página web en un sitio web</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E8FAD1" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+    <w:p w14:paraId="50E8FAD1" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0CF8A335" wp14:editId="3999D1D7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>12701</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>38100</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6329858" cy="243205"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectángulo 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
@@ -3260,240 +3091,235 @@
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Title of the Website</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00DF0E1C">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>.  Webpage name. https://url.com</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EB076F" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+    <w:p w14:paraId="14EB076F" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1788E932" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1788E932" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7A66DBA8" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="00DF0E1C" w:rsidRDefault="00AF5FCB">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A66DBA8" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007C1EE8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Centro de Ciencia e Ingeniería de Sistemas. (2020). </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Panel de control COVID-19 del Centro de Ciencia e Ingeniería de Sistemas (CSSE) de la Universidad Johns Hopkins</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0E1C">
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Universidad Johns Hopkins. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:anchor="/bda7594740fd40299423467b48e9ecf6">
-        <w:r w:rsidRPr="00DF0E1C">
+      <w:hyperlink r:id="rId9" w:anchor="/bda7594740fd40299423467b48e9ecf6">
+        <w:r w:rsidRPr="007C1EE8">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html#/bda7594740fd40299423467b48e9ecf6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5705BA96" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="00DF0E1C" w:rsidRDefault="0048461C">
+    <w:p w14:paraId="5705BA96" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11D3DE64" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+    <w:p w14:paraId="11D3DE64" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Más información:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08076A43" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+    <w:p w14:paraId="08076A43" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9">
-        <w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="007C1EE8">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.apastyle.org/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F844E34" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
+    <w:p w14:paraId="1F844E34" w14:textId="77777777" w:rsidR="0048461C" w:rsidRPr="007C1EE8" w:rsidRDefault="00AF5FCB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10">
-        <w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="007C1EE8">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://libguides.csudh.edu/citation/apa-7</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="007C1EE8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B8EDC5" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3728,51 +3554,51 @@
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:szCs w:val="23"/>
                                 <w:lang w:val="es-MX"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FE397A3" wp14:editId="538D88EC">
                                   <wp:extent cx="2471887" cy="4959829"/>
                                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                                   <wp:docPr id="31" name="0 Imagen"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="figura 2 gris reducida 06-feb-15.jpg"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId11" cstate="print">
+                                          <a:blip r:embed="rId12" cstate="print">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="2566430" cy="5149529"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
@@ -3965,51 +3791,51 @@
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="es-MX"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FE397A3" wp14:editId="538D88EC">
                             <wp:extent cx="2471887" cy="4959829"/>
                             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                             <wp:docPr id="31" name="0 Imagen"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="figura 2 gris reducida 06-feb-15.jpg"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId11" cstate="print">
+                                    <a:blip r:embed="rId12" cstate="print">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="2566430" cy="5149529"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
@@ -4571,51 +4397,51 @@
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007F73CC">
                               <w:rPr>
                                 <w:noProof/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-MX"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72CE50CB" wp14:editId="6F48F7CB">
                                   <wp:extent cx="5331618" cy="2667000"/>
                                   <wp:effectExtent l="0" t="0" r="2540" b="0"/>
                                   <wp:docPr id="1881012568" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill rotWithShape="1">
-                                          <a:blip r:embed="rId12">
+                                          <a:blip r:embed="rId13">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch/>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5374148" cy="2688275"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                           <a:extLst>
                                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                             </a:ext>
                                           </a:extLst>
@@ -4779,51 +4605,51 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007F73CC">
                         <w:rPr>
                           <w:noProof/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-MX"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72CE50CB" wp14:editId="6F48F7CB">
                             <wp:extent cx="5331618" cy="2667000"/>
                             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
                             <wp:docPr id="1881012568" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill rotWithShape="1">
-                                    <a:blip r:embed="rId12">
+                                    <a:blip r:embed="rId14">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch/>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="5374148" cy="2688275"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                     <a:extLst>
                                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                       </a:ext>
                                     </a:extLst>
@@ -5424,51 +5250,51 @@
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:lang w:val="es-MX"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CA496A2" wp14:editId="1C7709C7">
                                   <wp:extent cx="5574030" cy="3572933"/>
                                   <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                                   <wp:docPr id="1367527424" name="Imagen 1367527424" descr="Interfaz de usuario gráfica&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="1367527424" name="Imagen 1367527424" descr="Interfaz de usuario gráfica&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId13">
+                                          <a:blip r:embed="rId15">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5649205" cy="3621120"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
@@ -5542,51 +5368,51 @@
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                           <w:lang w:val="es-MX"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CA496A2" wp14:editId="1C7709C7">
                             <wp:extent cx="5574030" cy="3572933"/>
                             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                             <wp:docPr id="1367527424" name="Imagen 1367527424" descr="Interfaz de usuario gráfica&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="1367527424" name="Imagen 1367527424" descr="Interfaz de usuario gráfica&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId13">
+                                    <a:blip r:embed="rId16">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="5649205" cy="3621120"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
@@ -5652,133 +5478,133 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56439599" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79CEE74B" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0048461C" w:rsidSect="008558FE">
-      <w:headerReference w:type="default" r:id="rId14"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1440" w:left="1701" w:header="709" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="536FEABA" w14:textId="77777777" w:rsidR="006E4957" w:rsidRDefault="006E4957">
+    <w:p w14:paraId="56F18A8C" w14:textId="77777777" w:rsidR="00712562" w:rsidRDefault="00712562">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FFB1A6B" w14:textId="77777777" w:rsidR="006E4957" w:rsidRDefault="006E4957">
+    <w:p w14:paraId="087C8230" w14:textId="77777777" w:rsidR="00712562" w:rsidRDefault="00712562">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
-    <w:charset w:val="4D"/>
+    <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="121576FD" w14:textId="77777777" w:rsidR="008558FE" w:rsidRPr="003A5576" w:rsidRDefault="008558FE" w:rsidP="008558FE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
@@ -5916,109 +5742,65 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00340836">
       <w:rPr>
         <w:lang w:val="es-AR"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">UNED </w:t>
+      <w:t>UNED Research Journal</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (e-ISSN 1659-441X), </w:t>
-[...7 lines deleted...]
-      <w:t>Vol.</w:t>
+      <w:t xml:space="preserve"> (e-ISSN 1659-441X), Vol.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>xxx</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">xxx </w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>e</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
@@ -6041,112 +5823,99 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>- D</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>iciembre,</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Publi</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>cado</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>xxx</w:t>
-[...7 lines deleted...]
-      <w:t>.</w:t>
+      <w:t>xxx.</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="05B2BE71" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
@@ -6302,124 +6071,89 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00340836">
       <w:rPr>
         <w:lang w:val="es-AR"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">UNED </w:t>
+      <w:t>UNED Research Journal</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (e-ISSN 1659-441X), </w:t>
+      <w:t xml:space="preserve"> (e-ISSN 1659-441X), Vol.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">xxx </w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Vol.</w:t>
+      <w:t>e</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r>
-[...19 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>;</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -6446,127 +6180,116 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Publi</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>cado</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>xxx</w:t>
-[...7 lines deleted...]
-      <w:t>.</w:t>
+      <w:t>xxx.</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="38A6EF04" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="-518"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4ED01764" w14:textId="77777777" w:rsidR="006E4957" w:rsidRDefault="006E4957">
+    <w:p w14:paraId="5B72D701" w14:textId="77777777" w:rsidR="00712562" w:rsidRDefault="00712562">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32CFF77C" w14:textId="77777777" w:rsidR="006E4957" w:rsidRDefault="006E4957">
+    <w:p w14:paraId="5DDB52BB" w14:textId="77777777" w:rsidR="00712562" w:rsidRDefault="00712562">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="771A1E6D" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="00AF5FCB">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
@@ -6955,51 +6678,51 @@
                       <a:xfrm>
                         <a:off x="322515" y="3780000"/>
                         <a:ext cx="10046970" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525" cap="flat" cmpd="sng">
                         <a:solidFill>
                           <a:srgbClr val="31849B"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:round/>
                         <a:headEnd type="none" w="med" len="med"/>
                         <a:tailEnd type="none" w="med" len="med"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
           <w:drawing>
             <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1079499</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-457199</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="10046970" cy="12700"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="image9.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="image9.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
@@ -7078,107 +6801,299 @@
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="2DBFB861" w14:textId="77777777" w:rsidR="0048461C" w:rsidRDefault="0048461C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="433F7A03"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E808181A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1449" w:hanging="740"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48CD2448"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="14F0B854"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1591234847">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="521627267">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="121"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0048461C"/>
     <w:rsid w:val="000400F7"/>
+    <w:rsid w:val="00142EB2"/>
     <w:rsid w:val="001713BD"/>
     <w:rsid w:val="00191D18"/>
+    <w:rsid w:val="001E5022"/>
     <w:rsid w:val="002B1B8C"/>
     <w:rsid w:val="002D52EA"/>
     <w:rsid w:val="00321159"/>
     <w:rsid w:val="0034378D"/>
     <w:rsid w:val="00347748"/>
     <w:rsid w:val="00484579"/>
     <w:rsid w:val="0048461C"/>
     <w:rsid w:val="004C1BD1"/>
     <w:rsid w:val="004C2E6F"/>
     <w:rsid w:val="004E2ED4"/>
     <w:rsid w:val="005468E9"/>
     <w:rsid w:val="005D72DD"/>
     <w:rsid w:val="006E4957"/>
+    <w:rsid w:val="00712562"/>
     <w:rsid w:val="007935E4"/>
     <w:rsid w:val="007A2AA7"/>
+    <w:rsid w:val="007C1EE8"/>
+    <w:rsid w:val="00850316"/>
     <w:rsid w:val="008558FE"/>
     <w:rsid w:val="00865222"/>
     <w:rsid w:val="00AC2F83"/>
     <w:rsid w:val="00AF5FCB"/>
     <w:rsid w:val="00B526FD"/>
     <w:rsid w:val="00B817FD"/>
     <w:rsid w:val="00C257A1"/>
     <w:rsid w:val="00CA63EE"/>
     <w:rsid w:val="00CF7D49"/>
+    <w:rsid w:val="00DD6727"/>
     <w:rsid w:val="00DF0E1C"/>
     <w:rsid w:val="00EB513A"/>
     <w:rsid w:val="00F060D1"/>
     <w:rsid w:val="00F2722C"/>
     <w:rsid w:val="00F56B13"/>
     <w:rsid w:val="00F94477"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -7845,62 +7760,73 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00191D18"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00191D18"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00191D18"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00142EB2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/620615" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https:/www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.csudh.edu/citation/apa-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/620615" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https:/www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.csudh.edu/citation/apa-7" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1305E59015F1C34CB40879A644147863"/>
         <w:category>
@@ -7942,144 +7868,146 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4BF9D1B7-619E-7540-BEEB-C37572CD2583}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DE19CC" w:rsidRDefault="00272CE2" w:rsidP="00272CE2">
           <w:pPr>
             <w:pStyle w:val="F1BB7D98E6BA934C99C27B7DFEDB7830"/>
           </w:pPr>
           <w:r w:rsidRPr="00894D3C">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
-    <w:charset w:val="4D"/>
+    <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00272CE2"/>
     <w:rsid w:val="000B172F"/>
     <w:rsid w:val="00191AB7"/>
+    <w:rsid w:val="001E5022"/>
     <w:rsid w:val="00272CE2"/>
     <w:rsid w:val="002D0523"/>
     <w:rsid w:val="00490A9C"/>
     <w:rsid w:val="004C2E6F"/>
     <w:rsid w:val="005968F5"/>
     <w:rsid w:val="007E7FEE"/>
     <w:rsid w:val="0097781D"/>
     <w:rsid w:val="00B526FD"/>
+    <w:rsid w:val="00DA0BAD"/>
     <w:rsid w:val="00DE19CC"/>
     <w:rsid w:val="00E160D2"/>
     <w:rsid w:val="00F060D1"/>
     <w:rsid w:val="00F2722C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-419"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -8837,68 +8765,68 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1605</Words>
-  <Characters>10099</Characters>
+  <Words>1798</Words>
+  <Characters>9890</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>155</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11668</CharactersWithSpaces>
+  <CharactersWithSpaces>11665</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>