--- v1 (2026-06-28)
+++ v2 (2026-10-19)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="087A098D" w14:textId="77777777" w:rsidR="00662013" w:rsidRPr="00662013" w:rsidRDefault="00662013" w:rsidP="00662013">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662013">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Para un mejor uso de esta plantilla favor “Copiar” y “Pegar texto sin formato” en cada una de las secciones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CCD0F0F" w14:textId="16990BD6" w:rsidR="00923854" w:rsidRDefault="00923854" w:rsidP="00B42EF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -594,51 +594,51 @@
             <w:ind w:left="709"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F168CB">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>4.</w:t>
           </w:r>
           <w:r w:rsidRPr="00F168CB">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:tab/>
             <w:t>Council on International Educational Exchange, Sustainability Center Monteverde, Costa Rica; kmasters@ciee.org, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5CAE1091" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00F168CB" w:rsidRDefault="0074355C" w:rsidP="00D94AC3">
+        <w:p w14:paraId="5CAE1091" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00F168CB" w:rsidRDefault="00000000" w:rsidP="00D94AC3">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="426"/>
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1CBE83D6" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00F168CB" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
@@ -1026,51 +1026,75 @@
         </w:rPr>
         <w:t xml:space="preserve">: Velvet worms, fragile invertebrates from an ancient lineage, are prone to extinction because of their small populations, low vagility and limited geographic ranges. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA0DB4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Objective</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA0DB4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">: To analyze a possible reason of why onychophoran worms are distributed in urban areas. </w:t>
+        <w:t xml:space="preserve">: To analyze a possible reason </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA0DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA0DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> why onychophoran worms are distributed in urban areas. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA0DB4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Methods</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA0DB4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">: I analyze the characteristics and distribution of onychophoran worms reported in the scientific literature. </w:t>
       </w:r>
@@ -1761,80 +1785,78 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18534AA8" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="009F2810" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="Agradecimientos"/>
         <w:tag w:val="Agradecimientos"/>
         <w:id w:val="-966889951"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="4E63D28B" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00BC1915" w:rsidRDefault="00C629B1" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>AGRADECIMIENTOS</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Agradecimientos"/>
         <w:tag w:val="Agradecimientos"/>
         <w:id w:val="1205986564"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6690EB38" w14:textId="77777777" w:rsidR="00BC1915" w:rsidRDefault="00BC1915" w:rsidP="00F479A6">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="708"/>
             <w:jc w:val="both"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="1E38B53E" w14:textId="77777777" w:rsidR="006E3597" w:rsidRPr="003455F1" w:rsidRDefault="006E3597" w:rsidP="006E3597">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003455F1">
             <w:rPr>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="586F376A" w14:textId="6264DAB8" w:rsidR="009016E3" w:rsidRDefault="00C629B1" w:rsidP="00F479A6">
@@ -1847,148 +1869,304 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C629B1">
             <w:t xml:space="preserve">En esta parte del artículo el autor hace un reconocimiento a las personas o instituciones que le ayudaron en sus investigaciones. </w:t>
           </w:r>
           <w:r w:rsidRPr="00AC105A">
             <w:rPr>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>Se citan becas e instituciones que financian la investigación.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="609CC38B" w14:textId="738EC4DE" w:rsidR="000E6C3F" w:rsidRPr="00AC105A" w:rsidRDefault="009A059B" w:rsidP="00F479A6">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="708"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="es-ES"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A059B">
             <w:rPr>
               <w:lang w:val="es-ES"/>
             </w:rPr>
-            <w:t>Inicie con: Agradecemos a... seguido de la lista lo más breve posible de personas e instituciones.</w:t>
+            <w:t xml:space="preserve">Inicie con: Agradecemos </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="009A059B">
+            <w:rPr>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>a...</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="009A059B">
+            <w:rPr>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> seguido de la lista lo más breve posible de personas e instituciones.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7906A387" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00AC105A" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A8027DD" w14:textId="77777777" w:rsidR="001F762F" w:rsidRPr="00AC105A" w:rsidRDefault="001F762F" w:rsidP="001F762F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306AF51B" w14:textId="77777777" w:rsidR="002549A6" w:rsidRPr="009C65D8" w:rsidRDefault="002549A6" w:rsidP="002549A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C65D8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ÉTICA, CONFLICTOS,  FINANCIAMIENTO Y USO DE IA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1249E587" w14:textId="77777777" w:rsidR="002549A6" w:rsidRPr="00B02CDC" w:rsidRDefault="002549A6" w:rsidP="002549A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F721EB" w14:textId="77777777" w:rsidR="002549A6" w:rsidRPr="003455F1" w:rsidRDefault="002549A6" w:rsidP="002549A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003455F1">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDCFEDA" w14:textId="77777777" w:rsidR="002549A6" w:rsidRDefault="002549A6" w:rsidP="002549A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>ste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es un ejemplo, por favor use sus iniciales y contribuciones, y ajuste este párrafo a las características de su trabajo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F29B9CE" w14:textId="77777777" w:rsidR="002549A6" w:rsidRPr="005942C8" w:rsidRDefault="002549A6" w:rsidP="002549A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Declaro/declaramos haber cumplido con todos los requisitos éticos y legales pertinentes, tanto durante el estudio como en la preparación de este documento; que no hay conflictos de interés de ningún tipo, y que todas las fuentes financieras se detallan plena y claramente en la sección de agradecimientos. Asimismo, estoy/estamos de acuerdo con la versión editada final de esta publicación. El respectivo documento legal firmado se encuentra en los archivos de la revista.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000240C3">
+        <w:rPr>
+          <w:color w:val="5F497A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000240C3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la elaboración de este trabajo [no se utilizó Inteligencia Artificial (IA), más allá de los usos considerados como no declarables: corrector ortográfico y gramatical, formateo automático de referencias y edición de estilo sobre texto propio / se utilizó la herramienta de Inteligencia Artificial (IA)[nombre y versión] en [fecha o período] únicamente para [tarea o tareas; p. ej., traducción, análisis exploratorio, generación de una figura o verificación de una referencia]]. Quien declara revisó y validó el contenido, utilizó únicamente chats temporales al cargar material inédito de terceros en herramientas externas, y asume la plena responsabilidad del resultado final. Ninguna parte sustantiva del análisis, la interpretación o las conclusiones fue delegada a la IA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC9C7B0" w14:textId="77777777" w:rsidR="002549A6" w:rsidRPr="000F4BDE" w:rsidRDefault="002549A6" w:rsidP="002549A6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La declaración de contribución de cada autor es la siguiente: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287AB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>J.G.A.R. y M.C.C.: Diseño del estudio, recolección y análisis de datos. V.P.M.: Recopilación de datos. Todos los coautores.: preparación y aprobación final del manuscrito.</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:id w:val="983813294"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="F0EE387CC4764808B2194DD067945A13"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="51863781" w14:textId="77777777" w:rsidR="00B02CDC" w:rsidRPr="00D935B5" w:rsidRDefault="00B02CDC" w:rsidP="00B02CDC">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D935B5">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="222222"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>ÉTICA, CONFLICTO DE INTERESES Y DECLARACIÓN DE FINANCIAMIENTO</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="250C311F" w14:textId="77777777" w:rsidR="009A55E7" w:rsidRPr="00B02CDC" w:rsidRDefault="009A55E7" w:rsidP="001F762F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:id w:val="1024991288"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="472335871"/>
             <w:placeholder>
               <w:docPart w:val="E042FAC1A31C446DABCFE8090685BB1A"/>
             </w:placeholder>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="008DD8EE" w14:textId="77777777" w:rsidR="006E3597" w:rsidRPr="003455F1" w:rsidRDefault="006E3597" w:rsidP="00287AB2">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="003455F1">
                 <w:rPr>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="4EC06E2A" w14:textId="77777777" w:rsidR="00287AB2" w:rsidRDefault="00287AB2" w:rsidP="00287AB2">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF0000"/>
@@ -2008,50 +2186,51 @@
               <w:r w:rsidR="002C7002">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF0000"/>
                   <w:lang w:eastAsia="ja-JP"/>
                 </w:rPr>
                 <w:t>ste es un ejemplo, por favor use sus iniciales y contribuciones, y ajuste este párrafo a las características de su trabajo:</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="534F9968" w14:textId="5865A6E4" w:rsidR="002C7002" w:rsidRDefault="006E3597" w:rsidP="00287AB2">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF0000"/>
                   <w:sz w:val="18"/>
                   <w:lang w:val="es-ES"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
+                <w:lastRenderedPageBreak/>
                 <w:t>D</w:t>
               </w:r>
               <w:r w:rsidR="002C7002">
                 <w:t>eclar</w:t>
               </w:r>
               <w:r>
                 <w:t>o/declaramos</w:t>
               </w:r>
               <w:r w:rsidR="002C7002">
                 <w:t xml:space="preserve"> haber cumplido con todos los requisitos éticos y legales pertinentes, tanto durante el estudio como en la preparación de este documento; que no hay conflictos de interés de ningún tipo, y que todas las fuentes financieras se detallan plena y claramente en la sección de agradecimientos. Asimismo, est</w:t>
               </w:r>
               <w:r>
                 <w:t>oy/estamos</w:t>
               </w:r>
               <w:r w:rsidR="002C7002">
                 <w:t xml:space="preserve"> de acuerdo con la versión editada final de esta publicación. El respectivo documento legal firmado se encuentra en los archivos de la revista.</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2422A063" w14:textId="7462F3F5" w:rsidR="00E22AAB" w:rsidRPr="000F4BDE" w:rsidRDefault="002C7002" w:rsidP="00287AB2">
               <w:pPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
@@ -2076,71 +2255,70 @@
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5F6FAA1D" w14:textId="77777777" w:rsidR="001F762F" w:rsidRPr="00E22AAB" w:rsidRDefault="001F762F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="Referencias"/>
         <w:tag w:val="Referencias"/>
         <w:id w:val="1000548069"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="59DE048F" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000E6C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>REFERENCIAS</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3561BC9D" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="0074355C" w:rsidP="000E6C3F">
+        <w:p w14:paraId="3561BC9D" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="00000000" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:alias w:val="Referencias"/>
         <w:tag w:val="Referencias"/>
         <w:id w:val="-2142408724"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
@@ -2626,51 +2804,50 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6496E5EA" w14:textId="77777777" w:rsidR="00287AB2" w:rsidRPr="00703D93" w:rsidRDefault="00287AB2" w:rsidP="00287AB2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00641684">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Horn, S. P., Johanson, E. N., Haberyan, K. A., Boehm, M. S., Johanson, J. L., Sánchez P., M., &amp; Hernández V., M. (2018). Observaciones limnológicas iniciales en cinco pequeños lagos del Pacífico Sur, Costa Rica. </w:t>
       </w:r>
       <w:r w:rsidRPr="00703D93">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>UNED Research Journal, 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00703D93">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 119-134. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00703D93">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.22458/urj.v10i1.2015</w:t>
@@ -2809,51 +2986,51 @@
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>. Editorial.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
             <w:pict w14:anchorId="29924F63">
               <v:shape id="4 Cuadro de texto" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:1.2pt;width:479.2pt;height:19.4pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALDWjWmgIAAMAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFPGzEMfp+0/xDlfVxbWtZVXFFXxDQJ&#10;ARpMPKe5hEYkcZakvet+/Zzc9WgZL0x7ubPjz479xfb5RWM02QofFNiSDk8GlAjLoVL2qaQ/H64+&#10;TSkJkdmKabCipDsR6MX844fz2s3ECNagK+EJBrFhVruSrmN0s6IIfC0MCyfghEWjBG9YRNU/FZVn&#10;NUY3uhgNBmdFDb5yHrgIAU8vWyOd5/hSCh5vpQwiEl1SzC3mr8/fVfoW83M2e/LMrRXv0mD/kIVh&#10;yuKlfahLFhnZePVXKKO4hwAynnAwBUipuMg1YDXDwatq7tfMiVwLkhNcT1P4f2H5zfbOE1WVdEyJ&#10;ZQafaEyWG1Z5IJUgUTQREkm1CzPE3jtEx+YrNPjY+/OAh6n2RnqT/lgVQTvSvespxjiE4+HZYDqZ&#10;jtHE0TYan01O8xsUL97Oh/hNgCFJKKnHJ8zMsu11iJgJQveQdFkAraorpXVWUtuIpfZky/DBdcw5&#10;oscRSltSYyank0EOfGRLoXv/lWb8OVV5HAE1bdN1IjdYl1ZiqGUiS3GnRcJo+0NIJDgT8kaOjHNh&#10;+zwzOqEkVvQexw7/ktV7nNs60CPfDDb2zkZZ8C1Lx9RWz3tqZYtHkg7qTmJsVk3urL5RVlDtsH88&#10;tGMYHL9SyPc1C/GOeZw77AvcJfEWP1IDPhJ0EiVr8L/fOk94HAe0UlLjHJc0/NowLyjR3y0Oypfh&#10;OLVbzMp48nmEij+0rA4tdmOWgJ0zxK3leBYTPuq9KD2YR1w5i3QrmpjleHdJ415cxna74MriYrHI&#10;IBx1x+K1vXc8hU4spz57aB6Zd12fp0m7gf3Es9mrdm+xydPCYhNBqjwLieeW1Y5/XBO5XbuVlvbQ&#10;oZ5RL4t3/gcAAP//AwBQSwMEFAAGAAgAAAAhAKyQPjDaAAAABgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMjsFOwzAQRO9I/IO1SNyo06hESYhTASpcONEiztvYtS3idWS7afh7zAmOoxm9ed12cSObVYjW&#10;k4D1qgCmaPDSkhbwcXi5q4HFhCRx9KQEfKsI2/76qsNW+gu9q3mfNMsQii0KMClNLedxMMphXPlJ&#10;Ue5OPjhMOQbNZcBLhruRl0VRcYeW8oPBST0bNXztz07A7kk3eqgxmF0trZ2Xz9ObfhXi9mZ5fACW&#10;1JL+xvCrn9Whz05HfyYZ2Sigvs9DAeUGWG6bqmqAHQVs1iXwvuP/9fsfAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAAsNaNaaAgAAwAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKyQPjDaAAAABgEAAA8AAAAAAAAAAAAAAAAA9AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" w14:anchorId="776B53E5">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidRPr="00703D93" w:rsidR="00287AB2" w:rsidP="00287AB2" w:rsidRDefault="00287AB2" w14:paraId="27401AD0" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:ind w:left="709" w:hanging="709"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00703D93">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Apellido, Nombre. (año). </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00703D93">
                         <w:rPr>
@@ -3099,51 +3276,51 @@
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> (xx ed., Vol. xx, pp. xxx–xxx). Editorial.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
             <w:pict w14:anchorId="1196A9EA">
               <v:shape id="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:4.25pt;margin-top:1.25pt;width:479.2pt;height:19.05pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLkuVkmgIAAMEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L7sJ4dGIDUqDqCoh&#10;QIWKs+O1iYXtcW0nu+mvZ+zdDYFyoepld+z55vV5Zs7OW6PJRvigwFZ0dFBSIiyHWtnHiv66v/xy&#10;SkmIzNZMgxUV3YpAz2efP501birGsAJdC0/QiQ3TxlV0FaObFkXgK2FYOAAnLColeMMiHv1jUXvW&#10;oHeji3FZHhcN+Np54CIEvL3olHSW/UspeLyRMohIdEUxt5i/Pn+X6VvMztj00TO3UrxPg/1DFoYp&#10;i0F3ri5YZGTt1V+ujOIeAsh4wMEUIKXiIteA1YzKN9XcrZgTuRYkJ7gdTeH/ueXXm1tPVI1vd0iJ&#10;ZQbfaEIWa1Z7ILUgUbQREkuNC1ME3zmEx/YbtGgx3Ae8TMW30pv0x7II6pHv7Y5j9EM4Xh6Xp0en&#10;E1Rx1I0n43JyktwUL9bOh/hdgCFJqKjHN8zUss1ViB10gKRgAbSqL5XW+ZD6Riy0JxuGL65jzhGd&#10;v0JpSxrM5PCozI5f6ZLrnf1SM/7Up7eHQn/apnAid1ifVmKoYyJLcatFwmj7U0hkOBPyTo6Mc2F3&#10;eWZ0Qkms6COGPf4lq48Yd3WgRY4MNu6MjbLgO5ZeU1s/DdTKDo9vuFd3EmO7bHNrjYdGWUK9xf7x&#10;0M1hcPxSId9XLMRb5nHwsC9wmcQb/EgN+EjQS5SswP957z7hcR5QS0mDg1zR8HvNvKBE/7A4KV9H&#10;k9RuMR8mRydjPPh9zXJfY9dmAdg5I1xbjmcx4aMeROnBPODOmaeoqGKWY+yKxkFcxG694M7iYj7P&#10;IJx1x+KVvXM8uU4spz67bx+Yd32fp0m7hmHk2fRNu3fYZGlhvo4gVZ6FxHPHas8/7ok8Tf1OS4to&#10;/5xRL5t39gwAAP//AwBQSwMEFAAGAAgAAAAhAJ1yQSnZAAAABgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMjsFOwzAQRO9I/IO1SNyoQwVRErKpABUunGgRZzfe2haxHcVuGv6e5QSn0WhGM6/dLH4QM03J&#10;xYBwuypAUOijdsEgfOxfbioQKaug1RADIXxTgk13edGqRsdzeKd5l43gkZAahWBzHhspU2/Jq7SK&#10;IwXOjnHyKrOdjNSTOvO4H+S6KErplQv8YNVIz5b6r93JI2yfTG36Sk12W2nn5uXz+GZeEa+vlscH&#10;EJmW/FeGX3xGh46ZDvEUdBIDQnXPRYQ1C6d1WdYgDgh3RQmya+V//O4HAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAS5LlZJoCAADBBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAnXJBKdkAAAAGAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" w14:anchorId="6D2B5474">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidRPr="00703D93" w:rsidR="00287AB2" w:rsidP="00287AB2" w:rsidRDefault="00287AB2" w14:paraId="221D55A8" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:ind w:left="709" w:hanging="709"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00703D93">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Apellido Autor, N. N. (año). Título del capítulo o entrada en Nombre. Apellido Editor (Ed.), </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00703D93">
                         <w:rPr>
@@ -3550,51 +3727,51 @@
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="es-CR"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> [Tesis de maestría, doctorado, etc. Nombre de la institución que otorgó el título]. Nombre de la base de datos.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
             <w:pict w14:anchorId="65E5FC01">
               <v:shape id="8 Cuadro de texto" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:1.9pt;width:482.7pt;height:19.75pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1029" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXNDm0mwIAAMAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20nfS2IU2QpOgwo&#10;2mLt0LMiS4lRSdQkJXb260vJdpp2vXTYxabEjxT58TG9aLUiW+F8DaakxVFOiTAcqtqsSvrr4erL&#10;OSU+MFMxBUaUdCc8vZh9/jRt7ESMYA2qEo6gE+MnjS3pOgQ7yTLP10IzfwRWGFRKcJoFPLpVVjnW&#10;oHetslGen2YNuMo64MJ7vL3slHSW/EspeLiV0otAVEkxtpC+Ln2X8ZvNpmyycsyua96Hwf4hCs1q&#10;g4/uXV2ywMjG1X+50jV34EGGIw46AylrLlIOmE2Rv8nmfs2sSLkgOd7uafL/zy2/2d45UlclxUIZ&#10;prFE52SxYZUDUgkSRBsgktRYP0HsvUV0aL9Bi8Ue7j1extxb6XT8Y1YE9Uj3bk8x+iEcL0+LcV6M&#10;zyjhqBudFHkxim6yF2vrfPguQJMolNRhCROzbHvtQwcdIPExD6qurmql0iG2jVgoR7YMC65CihGd&#10;v0IpQxqMZHySJ8evdNH13n6pGH/qwztAoT9l4nMiNVgfVmSoYyJJYadExCjzU0gkOBHyToyMc2H2&#10;cSZ0REnM6COGPf4lqo8Yd3mgRXoZTNgb69qA61h6TW31NFArOzzW8CDvKIZ22abOGg+NsoRqh/3j&#10;oBtDb/lVjXxfMx/umMO5w5bBXRJu8SMVYJGglyhZg/vz3n3E4ziglpIG57ik/veGOUGJ+mFwUL4W&#10;x8dx8NPh+ORshAd3qFkeasxGLwA7p8CtZXkSIz6oQZQO9COunHl8FVXMcHy7pGEQF6HbLriyuJjP&#10;EwhH3bJwbe4tj64jy7HPHtpH5mzf53HSbmCYeDZ50+4dNloamG8CyDrNQuS5Y7XnH9dEmqZ+pcU9&#10;dHhOqJfFO3sGAAD//wMAUEsDBBQABgAIAAAAIQAQqRek2QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTM4xT8MwEAXgHYn/YB0SG3VKUEjTXCpAhYWpBTFfY9e2GtuR7abh32MmGE/v6d3XbmY7sEmG&#10;aLxDWC4KYNL1XhinED4/Xu9qYDGREzR4JxG+ZYRNd33VUiP8xe3ktE+K5REXG0LQKY0N57HX0lJc&#10;+FG6nB19sJTyGRQXgS553A78vigqbsm4/EHTKF+07E/7s0XYPquV6msKelsLY6b56/iu3hBvb+an&#10;NbAk5/RXhl9+pkOXTQd/diKyAeEx9xDKzM/hqqqWwA4ID2UJvGv5f333AwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhANc0ObSbAgAAwAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABCpF6TZAAAABQEAAA8AAAAAAAAAAAAAAAAA9QQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" w14:anchorId="56C15AD6">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidRPr="00703D93" w:rsidR="00287AB2" w:rsidP="00287AB2" w:rsidRDefault="00287AB2" w14:paraId="34271133" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:ind w:left="709" w:hanging="709"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-CR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00703D93">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-CR"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Apellido, N. (año). </w:t>
                       </w:r>
@@ -3716,73 +3893,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00703D93">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Institucional</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00703D93">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Universidad Javeriana.</w:t>
+        <w:t xml:space="preserve"> – Pontificia Universidad Javeriana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5015DF2D" w14:textId="77777777" w:rsidR="00287AB2" w:rsidRPr="00641684" w:rsidRDefault="00287AB2" w:rsidP="00287AB2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="721F9AA9" w14:textId="77777777" w:rsidR="00287AB2" w:rsidRPr="00952034" w:rsidRDefault="00287AB2" w:rsidP="00287AB2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3907,51 +4062,51 @@
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>. Nombre de la página. Recuperado el día-mes-año de https://url.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
             <w:pict w14:anchorId="71B04E07">
               <v:shape id="10 Cuadro de texto" style="position:absolute;left:0;text-align:left;margin-left:.7pt;margin-top:4.9pt;width:497.65pt;height:32.1pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1030" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDP9BgTmwIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x89CuoU2QpOgwo&#10;2mLp0LMiS4lRSdQkJXb260fJdpp2vXTYxZbExyfyieTlVaMV2QnnKzAFHQ5ySoThUFZmXdCfjzdf&#10;zinxgZmSKTCioHvh6dXs86fL2k7FCDagSuEIkhg/rW1BNyHYaZZ5vhGa+QFYYdAowWkWcOvWWelY&#10;jexaZaM8P81qcKV1wIX3eHrdGuks8UspeLiX0otAVEExtpC+Ln1X8ZvNLtl07ZjdVLwLg/1DFJpV&#10;Bi89UF2zwMjWVX9R6Yo78CDDgIPOQMqKi5QDZjPM32Sz3DArUi4ojrcHmfz/o+V3uwdHqhLfDuUx&#10;TOMbDXOy2LLSASkFCaIJEGWqrZ8iemkRH5qv0CCwP/d4GLNvpNPxj3kRtCPj/iAy8hCOh6fjUT4e&#10;jynhaJvkZ+cXJ5Eme/G2zodvAjSJi4I6fMSkLdvd+tBCe0i8zIOqyptKqbSJhSMWypEdwydXIcWI&#10;5K9QypA6RnKSJ+JXtkh98F8pxp+78I5QyKdMvE6kEuvCigq1SqRV2CsRMcr8EBIlToK8EyPjXJhD&#10;nAkdURIz+ohjh3+J6iPObR7okW4GEw7OujLgWpVeS1s+99LKFo9veJR3XIZm1aTamvSFsoJyj/Xj&#10;oG1Eb/lNhXrfMh8emMPOw5LBaRLu8SMV4CNBt6JkA+73e+cRjw2BVkpq7OSC+l9b5gQl6rvBVrkY&#10;Tiax9dNmcnI2wo07tqyOLWarF4CVM8S5ZXlaRnxQ/VI60E84dObxVjQxw/HugoZ+uQjtfMGhxcV8&#10;nkDY7JaFW7O0PFJHlWOdPTZPzNmuzmOn3UHf82z6ptxbbPQ0MN8GkFXqhahzq2qnPw6K1E3dUIuT&#10;6HifUC+jd/YHAAD//wMAUEsDBBQABgAIAAAAIQCc80Mf2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI7BTsMwEETvSPyDtUjcqFNUtUmIUwEqXDhREOdtvLWtxnYUu2n4e5YTHEczevOa7ex7MdGY&#10;XAwKlosCBIUuaheMgs+Pl7sSRMoYNPYxkIJvSrBtr68arHW8hHea9tkIhoRUowKb81BLmTpLHtMi&#10;DhS4O8bRY+Y4GqlHvDDc9/K+KNbSowv8YHGgZ0vdaX/2CnZPpjJdiaPdldq5af46vplXpW5v5scH&#10;EJnm/DeGX31Wh5adDvEcdBI95xUPFVTsz21VrTcgDgo2qwJk28j/+u0PAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAM/0GBObAgAAwgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAJzzQx/ZAAAABgEAAA8AAAAAAAAAAAAAAAAA9QQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" w14:anchorId="2AF0F3C6">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidRPr="00703D93" w:rsidR="00287AB2" w:rsidP="00287AB2" w:rsidRDefault="00287AB2" w14:paraId="0CD6D4D0" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00703D93">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Apellido, A., Apellido, B., y Apellido, C. (20 de mayo de 2020). </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00703D93">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:i/>
@@ -4499,51 +4654,77 @@
                               </w:rPr>
                               <w:t>Shell color pattern of </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="nfasis"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Drymaeus tripictus</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="Descripcin1"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>. A and B have some white or translucids dots on body whorl similar to </w:t>
+                              <w:t xml:space="preserve">. A and B have some white or translucids dots on body whorl </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00781342">
+                              <w:rPr>
+                                <w:rStyle w:val="Descripcin1"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>similar to</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00781342">
+                              <w:rPr>
+                                <w:rStyle w:val="Descripcin1"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="nfasis"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Drymaeus irazuensis</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="Descripcin1"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>. Mating was performed between the following color patterns: A with B., B. with C.</w:t>
                             </w:r>
@@ -4633,51 +4814,51 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:noProof/>
                           <w:szCs w:val="23"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DEBD8B5" wp14:editId="7BE54D06">
                             <wp:extent cx="1848400" cy="3708806"/>
                             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                             <wp:docPr id="31" name="0 Imagen"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="figura 2 gris reducida 06-feb-15.jpg"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId14" cstate="print">
+                                    <a:blip r:embed="rId15" cstate="print">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1847184" cy="3706366"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
@@ -5267,51 +5448,51 @@
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007F73CC">
                               <w:rPr>
                                 <w:noProof/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5223430B" wp14:editId="45706482">
                                   <wp:extent cx="5370195" cy="2371725"/>
                                   <wp:effectExtent l="0" t="0" r="1905" b="3175"/>
                                   <wp:docPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill rotWithShape="1">
-                                          <a:blip r:embed="rId15">
+                                          <a:blip r:embed="rId16">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch/>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5370195" cy="2371725"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                           <a:extLst>
                                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                             </a:ext>
                                           </a:extLst>
@@ -5385,51 +5566,51 @@
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>cia.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
             <w:pict w14:anchorId="253B1AC7">
               <v:shape id="2 Cuadro de texto" style="position:absolute;margin-left:9.15pt;margin-top:7.15pt;width:437.75pt;height:456.9pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1032" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeaH2inQIAAMEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0ibNaxUpKgrYpqE&#10;AK1MPLuOTSNsn2e7Tbq/fmcnKYXxwrSX5Oz77tfnuzu/aLUiO+F8Daak45MRJcJwqGrzWNKf91ef&#10;ppT4wEzFFBhR0r3w9GL+8cN5Y2cihw2oSjiCToyfNbakmxDsLMs83wjN/AlYYVApwWkW8Oges8qx&#10;Br1rleWj0WnWgKusAy68x9vLTknnyb+UgodbKb0IRJUUcwvp69J3Hb/Z/JzNHh2zm5r3abB/yEKz&#10;2mDQg6tLFhjZuvovV7rmDjzIcMJBZyBlzUWqAasZj15Vs9owK1ItSI63B5r8/3PLb3Z3jtRVSXNK&#10;DNP4RDlZblnlgFSCBNEGiCQ11s8Qu7KIDu1XaPGxh3uPl7H2Vjod/1gVQT3SvT9QjH4Ix8uiKM4m&#10;eUEJR10xHeWT6TT6yZ7NrfPhmwBNolBSh2+YqGW7ax866ACJ0TyourqqlUqH2DdiqRzZMXxxFVKS&#10;6PwFShnSlPT0czFKjl/oouuD/Vox/tSnd4RCf8rEcCJ1WJ9WpKijIklhr0TEKPNDSGQ4MfJGjoxz&#10;YQ55JnRESazoPYY9/jmr9xh3daBFigwmHIx1bcB1LL2ktnoaqJUdHt/wqO4ohnbdptY6HTplDdUe&#10;G8hBN4fe8qsa+b5mPtwxh4OHPYPLJNziRyrAR4JeomQD7vdb9xGP84BaShoc5JL6X1vmBCXqu8FJ&#10;ORtPJnHy02FSfMnx4I4162ON2eolYOeMcW1ZnsSID2oQpQP9gDtnEaOiihmOsUsaBnEZuvWCO4uL&#10;xSKBcNYtC9dmZXl0HVmOfXbfPjBn+z6Po3YDw8iz2at277DR0sBiG0DWaRYizx2rPf+4J9I09Tst&#10;LqLjc0I9b975HwAAAP//AwBQSwMEFAAGAAgAAAAhAEwvMXzZAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMTz1PwzAU3JH4D9arxEadtgg5IU4FqLAwURCzG7/aVmM7st00/HseE0yn053uo93OfmAT&#10;puxikLBaVsAw9FG7YCR8frzcCmC5qKDVEANK+MYM2+76qlWNjpfwjtO+GEYhITdKgi1lbDjPvUWv&#10;8jKOGEg7xuRVIZoM10ldKNwPfF1V99wrF6jBqhGfLfan/dlL2D2Z2vRCJbsT2rlp/jq+mVcpbxbz&#10;4wOwgnP5M8PvfJoOHW06xHPQmQ3ExYachHeEpIt6Q1cOEuq1WAHvWv7/QfcDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAnmh9op0CAADBBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEATC8xfNkAAAAJAQAADwAAAAAAAAAAAAAAAAD3BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" w14:anchorId="6C0FF0C8">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidRPr="002C0D51" w:rsidR="005B0658" w:rsidP="005B0658" w:rsidRDefault="002C0D51" w14:paraId="75500703" w14:textId="535E3BFB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
                       <w:r>
                         <w:t>F</w:t>
                       </w:r>
                       <w:r w:rsidRPr="002C0D51" w:rsidR="001A2658">
                         <w:t>iguras</w:t>
                       </w:r>
                       <w:r w:rsidRPr="002C0D51" w:rsidR="005B0658">
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidRPr="00C81240" w:rsidR="005B0658" w:rsidP="005B0658" w:rsidRDefault="002C0D51" w14:paraId="3CC1F6B8" w14:textId="0EB465B3">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
@@ -6224,169 +6405,168 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E48B868" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidRDefault="005B0658" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidSect="00B42EF9">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1440" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6936DC22" w14:textId="77777777" w:rsidR="000C3B59" w:rsidRDefault="000C3B59" w:rsidP="001E2C81">
+    <w:p w14:paraId="2D3EA605" w14:textId="77777777" w:rsidR="0007609A" w:rsidRDefault="0007609A" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CCCDAE9" w14:textId="77777777" w:rsidR="000C3B59" w:rsidRDefault="000C3B59" w:rsidP="001E2C81">
+    <w:p w14:paraId="105D99D1" w14:textId="77777777" w:rsidR="0007609A" w:rsidRDefault="0007609A" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1290270983"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="7AC633D7" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AF1575" w:rsidRDefault="00730B57" w:rsidP="00315399">
         <w:pPr>
           <w:pStyle w:val="Encabezado"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="8838"/>
             <w:tab w:val="left" w:pos="2580"/>
             <w:tab w:val="left" w:pos="2985"/>
           </w:tabs>
           <w:ind w:right="-518"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="4F81BD"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
@@ -6530,52 +6710,64 @@
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>UNED Research Journal</w:t>
         </w:r>
         <w:r w:rsidR="6B9219B8" w:rsidRPr="006932DF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> (</w:t>
         </w:r>
         <w:r w:rsidR="6B9219B8">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>e-ISSN 1659-441X), Vol. XX(X): eXXXX</w:t>
+          <w:t xml:space="preserve">e-ISSN 1659-441X), Vol. XX(X): </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="6B9219B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="808080"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>eXXXX</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="6B9219B8" w:rsidRPr="006932DF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="6B9219B8">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>XXXX</w:t>
         </w:r>
         <w:r w:rsidR="6B9219B8" w:rsidRPr="006932DF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
@@ -6590,51 +6782,51 @@
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>XX</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="20BFA922" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AB1E4A" w:rsidRDefault="00730B57" w:rsidP="00081322">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4419"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="430063FC" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AB1E4A" w:rsidRDefault="00730B57" w:rsidP="00081322">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8838"/>
       </w:tabs>
       <w:ind w:right="-518"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00081322">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58FB166F" wp14:editId="33987A8A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>647964</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-69215</wp:posOffset>
@@ -6756,51 +6948,73 @@
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>UNED Research Journal</w:t>
     </w:r>
     <w:r w:rsidR="6B9219B8" w:rsidRPr="006932DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
     <w:r w:rsidR="6B9219B8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>e-ISSN 1659-441X), Vol. XX(X): eXXXX,</w:t>
+      <w:t xml:space="preserve">e-ISSN 1659-441X), Vol. XX(X): </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="6B9219B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>eXXXX</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="6B9219B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="6B9219B8" w:rsidRPr="006932DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="6B9219B8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>XXXX</w:t>
     </w:r>
     <w:r w:rsidR="6B9219B8" w:rsidRPr="006932DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
@@ -6815,76 +7029,76 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>XX</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="01089C8F" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AB1E4A" w:rsidRDefault="00730B57" w:rsidP="00081322">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8838"/>
       </w:tabs>
       <w:ind w:right="-518"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="082A4AEA" w14:textId="77777777" w:rsidR="000C3B59" w:rsidRDefault="000C3B59" w:rsidP="001E2C81">
+    <w:p w14:paraId="3492F28B" w14:textId="77777777" w:rsidR="0007609A" w:rsidRDefault="0007609A" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C2DE048" w14:textId="77777777" w:rsidR="000C3B59" w:rsidRDefault="000C3B59" w:rsidP="001E2C81">
+    <w:p w14:paraId="44B31544" w14:textId="77777777" w:rsidR="0007609A" w:rsidRDefault="0007609A" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A7FA119" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="685CAB19" wp14:editId="461CC7F5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-458099</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-449580</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="78574" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="3 Rectángulo"/>
@@ -7025,51 +7239,51 @@
         </mc:Choice>
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="3CB22786">
             <v:rect id="Rectángulo 472" style="position:absolute;margin-left:-.25pt;margin-top:0;width:54.7pt;height:11in;z-index:-251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:spid="_x0000_s1035" fillcolor="#0e2786" stroked="f" w14:anchorId="592FCEBB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8lcBdOwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11u2zAMfh+wOwh6X+wEzp9RpyjSdhjQ&#10;bcW6HUCRZVuYLGqUEqe7zc6yi42S0zbb3ob5wRBF8tPHj+TF5bE37KDQa7AVn05yzpSVUGvbVvzL&#10;59s3K858ELYWBqyq+KPy/HLz+tXF4Eo1gw5MrZARiPXl4CreheDKLPOyU73wE3DKkrMB7EUgE9us&#10;RjEQem+yWZ4vsgGwdghSeU+316OTbxJ+0ygZPjaNV4GZihO3kP6Y/rv4zzYXomxRuE7LEw3xDyx6&#10;oS09+gx1LYJge9R/QfVaInhowkRCn0HTaKlSDVTNNP+jmodOOJVqIXG8e5bJ/z9Y+eFwj0zXFS+W&#10;M86s6KlJn0i2nz9suzfA4jWJNDhfUuyDu8dYpnd3IL96ZmHbCduqK0QYOiVqojaN8dlvCdHwlMp2&#10;w3uo6QWxD5D0OjbYR0BSgh1TWx6f26KOgUm6XKyLdVFwJsk1zfP5qshT4zJRPqU79OGtgp7FQ8WR&#10;Ckjw4nDnQ6QjyqeQRB+Mrm+1McnAdrc1yA4izsjNbLlajLnGdWK8nef0pbKo9DE8YfpzHGPZUPH1&#10;fDZP6RbiA2m+eh1oyI3uK76KSKexi3rd2DqFBKHNeCaqxp4EjJqN2ofj7kiBUcgd1I8kJcI4zLR8&#10;dOgAv3M20CBX3H/bC1ScmXeW2rGeFkWc/GQU8+WMDDz37M49wkqCqnjgbDxuw7gte4e67eil6am6&#10;K2pho5O4L6xOvGlYkz6nxYrbcG6nqJf13/wCAAD//wMAUEsDBBQABgAIAAAAIQAyP2tS4AAAAAwB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjctoRpRW3XdEL8u3FYQeKataYtS5yq&#10;SbfCp8c7sYtl69nP71dsZ2fFEcfQe9Jwt1QgkGrf9NRq+Hh/WaQgQjTUGOsJNfxggG15fVWYvPEn&#10;2uGxiq1gEwq50dDFOORShrpDZ8LSD0isffnRmcjj2MpmNCc2d1aulLqXzvTEHzoz4GOH9aGanAaZ&#10;TNNq/Xaw37/uNbPVZ3xWu0zr25v5acPlYQMi4hz/L+DMwPmh5GB7P1EThNWwSHhRA0OdRZVmIPbc&#10;JOlagSwLeQlR/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD8lcBdOwIAAEYEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyP2tS4AAAAAwBAAAP&#10;AAAAAAAAAAAAAAAAAJUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#10;">
               <v:fill opacity="32896f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00730B57" w:rsidP="007607B6" w:rsidRDefault="00730B57" w14:paraId="60061E4C" w14:textId="77777777">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7013D8C5" w14:textId="447003EA" w:rsidR="00947111" w:rsidRPr="00947111" w:rsidRDefault="00730B57" w:rsidP="00947111">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7827A54E" wp14:editId="23FDA895">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-460004</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-449580</wp:posOffset>
               </wp:positionV>
@@ -7110,51 +7324,51 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict w14:anchorId="38DCECA6">
             <v:rect id="12 Rectángulo" style="position:absolute;margin-left:-36.2pt;margin-top:-35.4pt;width:6.15pt;height:11in;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#ffce18" stroked="f" strokeweight="2pt" w14:anchorId="54593643" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7j527owIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7aDZM2COkWQLsOA&#10;oi3aDj0rshQbkEVNUv72NnuWvVgpyXazrthhmA8yKZIff0Ty4vLQKrIT1jWgS1qc5ZQIzaFq9Kak&#10;3x5XH6aUOM90xRRoUdKjcPRy/v7dxd7MxAhqUJWwBEG0m+1NSWvvzSzLHK9Fy9wZGKFRKMG2zCNr&#10;N1ll2R7RW5WN8vxjtgdbGQtcOIe3V0lI5xFfSsH9rZROeKJKirH5eNp4rsOZzS/YbGOZqRvehcH+&#10;IYqWNRqdDlBXzDOytc0fUG3DLTiQ/oxDm4GUDRcxB8ymyF9l81AzI2IuWBxnhjK5/wfLb3Z3ljQV&#10;vt2IEs1afKNiRO6xcL9+6s1WQSjR3rgZaj6YO9txDsmQ70HaNvwxE3KIZT0OZRUHTzhenk+LfEIJ&#10;R0mR55PpOI91z16sjXX+i4CWBKKkFr3HarLdtfPoEVV7leDMgWqqVaNUZOxmvVSW7Bg+8Wq1/FxM&#10;Q8ho8pua0kFZQzBL4nQjYpN0bkKeKbNI+aMSwUrpeyGxSJjLKMYV21MMXhnnQvsiiWpWiRTMJMev&#10;jyU0dLCIkUXAgCwxmgG7A+g1E0iPnWLu9INpCnwwzv8WWDIeLKJn0H4wbhsN9i0AhVl1npM+hn9S&#10;mkCuoTpiC1lIs+UMXzX4itfM+TtmcZhw7HBB+Fs8pIJ9SaGjKKnB/njrPuhjj6OUkj0OZ0nd9y2z&#10;ghL1VWP3fyrG4zDNkRlPzkfI2FPJ+lSit+0SsDkKXEWGRzLoe9WT0kL7hHtkEbyiiGmOvkvKve2Z&#10;pU9LAzcRF4tFVMMJNsxf6wfDA3ioaujSx8MTs6ZrZY9DcAP9ILPZq45OusFSw2LrQTax3V/q2tUb&#10;pz82Trepwno55aPWyz6dPwMAAP//AwBQSwMEFAAGAAgAAAAhALFkqorfAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHapnaQpVYhTIaQisWBBwwGceBpHxHYUO224PdMV7GY0&#10;T3/erw6rHdkF5zB4JyHdCGDoOq8H10v4ao7JHliIymk1eocSfjDAob6/q1Sp/dV94uUUe0YhLpRK&#10;golxKjkPnUGrwsZP6Oh29rNVkda553pWVwq3I8+E2HGrBkcfjJrw1WD3fVqshPYdo/iIRV7kW/62&#10;9MfGZEMj5ePD+vIMLOIa/2C46ZM61OTU+sXpwEYJyVO2JfQ2COpARLITKbCW0CLNM+B1xf+XqH8B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+4+du6MCAACXBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsWSqit8AAAAMAQAADwAAAAAAAAAAAAAA&#10;AAD9BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="715F103E" wp14:editId="258D9D5B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>-7620</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="694690" cy="10066020"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -7272,51 +7486,51 @@
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="31849B"/>
                         </a:solidFill>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict w14:anchorId="72DF2490">
             <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="5508F2A3">
               <v:path fillok="f" arrowok="t" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 4" style="position:absolute;margin-left:-85pt;margin-top:-35.75pt;width:791.1pt;height:0;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#31849b" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVZaPqIwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcE9tZ58uKs9raSS/b&#10;baTd/gAC2Ea1AQGJE1X97x1IHGXbS1X1ggfPzJs3M4/V46lr0ZEbK5TMcTKOMeKSKiZkneNvb9vR&#10;AiPriGSkVZLn+Mwtflx//LDqdcYnqlEt4wYBiLRZr3PcOKezKLK04R2xY6W5BGelTEccXE0dMUN6&#10;QO/aaBLHs6hXhmmjKLcW/pYXJ14H/Kri1H2tKssdanMM3Fw4TTj3/ozWK5LVhuhG0CsN8g8sOiIk&#10;FL1BlcQRdDDiD6hOUKOsqtyYqi5SVSUoDz1AN0n8WzevDdE89ALDsfo2Jvv/YOnLcWeQYDmeYyRJ&#10;Byt6OjgVKqPUj6fXNoOoQu6Mb5Ce5Kt+VvS7RVIVDZE1D8FvZw25ic+I3qX4i9VQZN9/UQxiCOCH&#10;WZ0q03lImAI6hZWcbyvhJ4co/EziOJ0t57A6Ojgjkg2Z2lj3masOeSPH1hki6sYVSkrYvDJJqEOO&#10;z9Z5XiQbEnxZqbaibYMAWon6HC+nk2lIsKoVzDt9mDX1vmgNOhKQ0EOySJefQpPguQ8z6iBZAGs4&#10;YZur7YhoLzYUb6XHg86AztW6aOTHMl5uFptFOkons80ojcty9LQt0tFsm8yn5UNZFGXy01NL0qwR&#10;jHHp2Q16TdK/08P15VyUdlPsbQzRe/QwLyA7fAPpsFq/zYsu9oqdd2ZYOUg0BF+fk38D93ew7x/9&#10;+hcAAAD//wMAUEsDBBQABgAIAAAAIQDbXb8J3gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8MwDIXvSPyHyEjctrQVbKg0nRAS3CZgoJ3TxrQVjdMlWRf+PZ6EBDfb7+n5e9Um2VHM6MPgSEG+&#10;zEAgtc4M1Cn4eH9a3IEIUZPRoyNU8I0BNvXlRaVL4070hvMudoJDKJRaQR/jVEoZ2h6tDks3IbH2&#10;6bzVkVffSeP1icPtKIssW0mrB+IPvZ7wscf2a3e0CtLWuhnjvD3sX6l5Tn5V7F8OSl1fpYd7EBFT&#10;/DPDGZ/RoWamxh3JBDEqWOTrjMtEntb5LYiz5SYvChDN70nWlfzfov4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAlWWj6iMCAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA212/Cd4AAAANAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00947111">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D0AC8D8" wp14:editId="71C7BED0">
           <wp:extent cx="1954530" cy="943424"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="996381313" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -7337,51 +7551,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1997400" cy="964117"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="186E5DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CCE0E8"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7961,128 +8175,131 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1880700548">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1321957051">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1414930986">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1665279488">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1153716569">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="68236675">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="152"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1134"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E2C81"/>
     <w:rsid w:val="00001655"/>
     <w:rsid w:val="00065F46"/>
     <w:rsid w:val="00074BB1"/>
     <w:rsid w:val="00075C8B"/>
+    <w:rsid w:val="0007609A"/>
+    <w:rsid w:val="00076E1F"/>
     <w:rsid w:val="00081322"/>
     <w:rsid w:val="00087599"/>
     <w:rsid w:val="00095D42"/>
     <w:rsid w:val="000C3B59"/>
     <w:rsid w:val="000C5156"/>
     <w:rsid w:val="000D297D"/>
     <w:rsid w:val="000D4B67"/>
     <w:rsid w:val="000D6F2C"/>
     <w:rsid w:val="000E6327"/>
     <w:rsid w:val="000E6C3F"/>
     <w:rsid w:val="000F0C9A"/>
     <w:rsid w:val="000F39DE"/>
     <w:rsid w:val="000F4BDE"/>
     <w:rsid w:val="000F6139"/>
     <w:rsid w:val="001043C8"/>
     <w:rsid w:val="0010682B"/>
     <w:rsid w:val="00107B45"/>
     <w:rsid w:val="00125180"/>
     <w:rsid w:val="00130E71"/>
     <w:rsid w:val="00142981"/>
     <w:rsid w:val="001535AB"/>
     <w:rsid w:val="00154AB7"/>
     <w:rsid w:val="00155B4F"/>
     <w:rsid w:val="0016090D"/>
     <w:rsid w:val="00174C8A"/>
     <w:rsid w:val="00182CF4"/>
     <w:rsid w:val="00194577"/>
     <w:rsid w:val="0019517E"/>
     <w:rsid w:val="001A2658"/>
     <w:rsid w:val="001A791C"/>
     <w:rsid w:val="001B3315"/>
     <w:rsid w:val="001B3641"/>
     <w:rsid w:val="001C784B"/>
     <w:rsid w:val="001E2C81"/>
     <w:rsid w:val="001E5022"/>
     <w:rsid w:val="001E774A"/>
     <w:rsid w:val="001F5806"/>
     <w:rsid w:val="001F73C0"/>
     <w:rsid w:val="001F762F"/>
     <w:rsid w:val="002006AF"/>
     <w:rsid w:val="00204B77"/>
     <w:rsid w:val="00213273"/>
     <w:rsid w:val="00215BD1"/>
     <w:rsid w:val="00216AF3"/>
     <w:rsid w:val="0022020B"/>
     <w:rsid w:val="002400FF"/>
     <w:rsid w:val="002461E9"/>
+    <w:rsid w:val="002549A6"/>
     <w:rsid w:val="00254BF4"/>
     <w:rsid w:val="00255A06"/>
     <w:rsid w:val="00256061"/>
     <w:rsid w:val="002823E9"/>
     <w:rsid w:val="002850E7"/>
     <w:rsid w:val="0028687E"/>
     <w:rsid w:val="00287AB2"/>
     <w:rsid w:val="00296835"/>
     <w:rsid w:val="002A2056"/>
     <w:rsid w:val="002A7B42"/>
     <w:rsid w:val="002B57FD"/>
     <w:rsid w:val="002C0D51"/>
     <w:rsid w:val="002C7002"/>
     <w:rsid w:val="002C7B7F"/>
     <w:rsid w:val="002D4CA9"/>
     <w:rsid w:val="002E05E8"/>
     <w:rsid w:val="002E102F"/>
     <w:rsid w:val="002F1999"/>
     <w:rsid w:val="002F2EF1"/>
     <w:rsid w:val="002F324C"/>
     <w:rsid w:val="00304429"/>
     <w:rsid w:val="00306A00"/>
     <w:rsid w:val="00311700"/>
     <w:rsid w:val="00315399"/>
     <w:rsid w:val="00321D55"/>
@@ -8396,59 +8613,59 @@
     <w:rsid w:val="25B6CC5F"/>
     <w:rsid w:val="69F40A38"/>
     <w:rsid w:val="6B9219B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="60185C99"/>
   <w15:docId w15:val="{360C9F37-F5A2-47A2-B031-9254DC4F7BF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9608,51 +9825,51 @@
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009A3C4F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00287AB2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="986864367">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1241984390">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9827,71 +10044,71 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="294258187">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https:/www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.uah.es/investigacion/documentos/Ejemplos-apa-buah.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddebibliotecas.org.co/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22458/urj.v10i1.2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https:/www.nature.com/nature-portfolio/for-authors/write___.Y3AxOnVuZWRjb3N0YXJpY2E6YzpvOjVlY2VmOWNmZDBiNGQ2ZTc1NGUwYWIwNzY3ZDE2NDFiOjc6MGQwNTo4NDk1M2JiMGMwMjMyODVkYjAxNmViZWEwMWFlZDZlMWRkM2EyNTVjNjlkNDAwN2YxMTVmOWI0ZTEzMzEyYzc0Omg6VDpO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.uah.es/investigacion/documentos/Ejemplos-apa-buah.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddebibliotecas.org.co/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22458/urj.v10i1.2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{45AAC010-5A5E-4441-8247-1426E3408457}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003C64B4" w:rsidRDefault="003C64B4" w:rsidP="003C64B4">
           <w:pPr>
             <w:pStyle w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
           </w:pPr>
           <w:r w:rsidRPr="00894D3C">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
@@ -10083,181 +10300,183 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9E5A0A9F-4C60-4557-BCDF-B585A15DB63E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E33F8C" w:rsidRDefault="008C3D03" w:rsidP="008C3D03">
           <w:pPr>
             <w:pStyle w:val="0A75681F6FEB47EE98ECCA1968CAB2BA"/>
           </w:pPr>
           <w:r w:rsidRPr="00894D3C">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F02316"/>
     <w:rsid w:val="00065F46"/>
+    <w:rsid w:val="00076E1F"/>
     <w:rsid w:val="000D15C2"/>
     <w:rsid w:val="000D4CB8"/>
+    <w:rsid w:val="00100161"/>
     <w:rsid w:val="001657EC"/>
     <w:rsid w:val="001B4F1C"/>
     <w:rsid w:val="001E5022"/>
     <w:rsid w:val="0028144A"/>
     <w:rsid w:val="002C5BAC"/>
     <w:rsid w:val="0030656D"/>
     <w:rsid w:val="00322373"/>
     <w:rsid w:val="003224B7"/>
     <w:rsid w:val="003A1C6D"/>
     <w:rsid w:val="003C64B4"/>
     <w:rsid w:val="003C79A8"/>
     <w:rsid w:val="0043566C"/>
     <w:rsid w:val="00456D00"/>
     <w:rsid w:val="004C6435"/>
     <w:rsid w:val="00501625"/>
     <w:rsid w:val="00543820"/>
     <w:rsid w:val="00564C1A"/>
     <w:rsid w:val="00577F47"/>
     <w:rsid w:val="005A1227"/>
     <w:rsid w:val="005B405E"/>
     <w:rsid w:val="005F0A6D"/>
     <w:rsid w:val="00691F42"/>
     <w:rsid w:val="00777018"/>
     <w:rsid w:val="00777869"/>
     <w:rsid w:val="00777E05"/>
@@ -10291,57 +10510,57 @@
     <w:rsid w:val="00E938A0"/>
     <w:rsid w:val="00EE4ACD"/>
     <w:rsid w:val="00EF2135"/>
     <w:rsid w:val="00F02316"/>
     <w:rsid w:val="00F30C86"/>
     <w:rsid w:val="00F92DBD"/>
     <w:rsid w:val="00FC08C0"/>
     <w:rsid w:val="00FC12A4"/>
     <w:rsid w:val="00FD5F4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CR" w:eastAsia="es-CR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10802,51 +11021,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="50E45266ACEDB24CBB319048588120CE">
     <w:name w:val="50E45266ACEDB24CBB319048588120CE"/>
     <w:rsid w:val="00E8772E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A75681F6FEB47EE98ECCA1968CAB2BA">
     <w:name w:val="0A75681F6FEB47EE98ECCA1968CAB2BA"/>
     <w:rsid w:val="008C3D03"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -11105,61 +11324,60 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2170BE1-CF79-488D-9785-2FD72382C9DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>9789</Characters>
+  <Pages>8</Pages>
+  <Words>2046</Words>
+  <Characters>11253</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>93</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11545</CharactersWithSpaces>
+  <CharactersWithSpaces>13273</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>