--- v0 (2026-03-11)
+++ v1 (2026-06-08)
@@ -1,30 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
@@ -106,67 +105,67 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007873DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>section</w:t>
       </w:r>
       <w:r w:rsidR="007873DC" w:rsidRPr="007873DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCD0F0F" w14:textId="2BAA448C" w:rsidR="00923854" w:rsidRPr="00DB6645" w:rsidRDefault="00966B51" w:rsidP="00B42EF9">
+    <w:p w14:paraId="4CCD0F0F" w14:textId="2BAA448C" w:rsidR="00923854" w:rsidRPr="003E21B8" w:rsidRDefault="00966B51" w:rsidP="00B42EF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DB6645">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E21B8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>COMMUNICATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73CD5F30" w14:textId="77777777" w:rsidR="00966B51" w:rsidRPr="007873DC" w:rsidRDefault="00966B51" w:rsidP="00B42EF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:alias w:val="Titulo articulo"/>
         <w:tag w:val="Titulo articulo"/>
         <w:id w:val="-636337328"/>
         <w:placeholder>
@@ -385,1411 +384,1434 @@
         </w:p>
         <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0F5524F2" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="008E1D49" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:alias w:val="Autor(es)"/>
         <w:id w:val="-1714334468"/>
         <w:placeholder>
           <w:docPart w:val="B775B138237940A094671931B5E4EB73"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="50771761" w14:textId="4F92CF8E" w:rsidR="00913CA7" w:rsidRPr="00CF320D" w:rsidRDefault="00CF320D" w:rsidP="00913CA7">
+        <w:p w14:paraId="50771761" w14:textId="4F92CF8E" w:rsidR="00913CA7" w:rsidRPr="007564E7" w:rsidRDefault="00CF320D" w:rsidP="00913CA7">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:outlineLvl w:val="0"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Author complete name</w:t>
+          </w:r>
+          <w:r w:rsidR="00913CA7" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:vertAlign w:val="superscript"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="00913CA7" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Author complete name</w:t>
+          </w:r>
+          <w:r w:rsidR="00913CA7" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:vertAlign w:val="superscript"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00913CA7" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Author complete name</w:t>
+          </w:r>
+          <w:r w:rsidR="00913CA7" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:vertAlign w:val="superscript"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidR="00913CA7" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> &amp; </w:t>
+          </w:r>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Author complete name</w:t>
+          </w:r>
+          <w:r w:rsidR="00913CA7" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:vertAlign w:val="superscript"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>4</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="03C8B850" w14:textId="2C7C3205" w:rsidR="00730B57" w:rsidRPr="00141272" w:rsidRDefault="00913CA7" w:rsidP="00730B57">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:outlineLvl w:val="0"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 1</w:t>
+          </w:r>
+          <w:r w:rsidR="007564E7" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">pt, </w:t>
+          </w:r>
+          <w:r w:rsidR="00CF320D" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>left aligned</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidR="00CF320D" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>bold</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">. </w:t>
+          </w:r>
+          <w:r w:rsidR="00CF320D" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The name of the authors </w:t>
+          </w:r>
+          <w:r w:rsidR="00EB1F75" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>is</w:t>
+          </w:r>
+          <w:r w:rsidR="00CF320D" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> written </w:t>
+          </w:r>
+          <w:r w:rsidR="00141272" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>in full, last name after the name or middle name.</w:t>
+          </w:r>
+          <w:r w:rsidR="00141272" w:rsidRPr="00141272">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-          </w:pPr>
-[...230 lines deleted...]
-            <w:t xml:space="preserve"> middle name. </w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="465380E5" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00141272" w:rsidRDefault="000E6C3F" w:rsidP="006B7AA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:alias w:val="Afiliaciones"/>
         <w:tag w:val="Afiliaciones"/>
         <w:id w:val="-1771922312"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="007F3B86" w14:textId="195F17AD" w:rsidR="00E26F5F" w:rsidRDefault="00E85866" w:rsidP="008A1BBF">
+        <w:p w14:paraId="007F3B86" w14:textId="06BE613A" w:rsidR="00E26F5F" w:rsidRPr="007564E7" w:rsidRDefault="00E85866" w:rsidP="008A1BBF">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E85866">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Affiliations </w:t>
           </w:r>
-          <w:r w:rsidR="00D94AC3" w:rsidRPr="003369CF">
-[...2 lines deleted...]
-              <w:szCs w:val="18"/>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
-          <w:r w:rsidR="00D94AC3" w:rsidRPr="003369CF">
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="007564E7">
             <w:rPr>
               <w:bCs/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Calibri 9pt</w:t>
+            <w:t>Calibri</w:t>
           </w:r>
-          <w:r w:rsidR="00D94AC3" w:rsidRPr="003369CF">
-[...2 lines deleted...]
-              <w:szCs w:val="18"/>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="007564E7" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>10</w:t>
+          </w:r>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>pt</w:t>
+          </w:r>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2BF5F3C9" w14:textId="528CBA0F" w:rsidR="00E85866" w:rsidRDefault="00E26F5F" w:rsidP="008A1BBF">
+        <w:p w14:paraId="2BF5F3C9" w14:textId="528CBA0F" w:rsidR="00E85866" w:rsidRPr="007564E7" w:rsidRDefault="00E26F5F" w:rsidP="008A1BBF">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>A</w:t>
           </w:r>
-          <w:r w:rsidR="00E85866" w:rsidRPr="00E85866">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00E85866" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">ddresses are numbered, </w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>finishing</w:t>
           </w:r>
-          <w:r w:rsidR="00E85866" w:rsidRPr="00E85866">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00E85866" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> with a “;”</w:t>
           </w:r>
-          <w:r w:rsidR="00152FD5">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00152FD5" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00E85866" w:rsidRPr="00E85866">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00E85866" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>followed by the email address (do not include the word "email") and the ORCID identification number</w:t>
           </w:r>
-          <w:r w:rsidR="00152FD5">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00152FD5" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">, </w:t>
+            <w:t>, separated by a comma.</w:t>
           </w:r>
-          <w:r w:rsidR="00152FD5" w:rsidRPr="00E85866">
-[...29 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="003B0E5D" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> When two or more authors share the same affiliation,</w:t>
           </w:r>
-          <w:r w:rsidR="00FD02E6">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00FD02E6" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> separate the next email address with a comma.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="37CFE346" w14:textId="37371B23" w:rsidR="00531B8C" w:rsidRPr="00B96F82" w:rsidRDefault="00E85866" w:rsidP="00531B8C">
+        <w:p w14:paraId="37CFE346" w14:textId="37371B23" w:rsidR="00531B8C" w:rsidRPr="007564E7" w:rsidRDefault="00E85866" w:rsidP="00531B8C">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
           </w:pPr>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00B96F82">
+          <w:r w:rsidRPr="007564E7">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>Example</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00531B8C" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00531B8C" w:rsidRPr="007564E7">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="29D0C19D" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00647383" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="29D0C19D" w14:textId="2F13D838" w:rsidR="00647383" w:rsidRPr="007564E7" w:rsidRDefault="00647383" w:rsidP="007564E7">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="9"/>
+            </w:numPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="709"/>
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00647383">
-[...9 lines deleted...]
-            <w:tab/>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:t>Instituto Nacional de Salud, Grupo de Microscopía y Análisis de Imágenes, Av. Calle 26 Nº 51-60 Bogotá, Colombia; lsarmiento@ins.gov.co, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="48A07DB9" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00647383" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="48A07DB9" w14:textId="672D9AC7" w:rsidR="00647383" w:rsidRPr="007564E7" w:rsidRDefault="00647383" w:rsidP="007564E7">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="9"/>
+            </w:numPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="709"/>
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00647383">
-[...9 lines deleted...]
-            <w:tab/>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:t>Universidad Estatal a Distancia, Vicerrectoría de Investigación, Laboratorio de Ecología Urbana, 2050 Sabanilla, San José, Costa Rica; cseas@uned.ac.cr, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="50040C4E" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00647383" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="50040C4E" w14:textId="5B97B954" w:rsidR="00647383" w:rsidRPr="007564E7" w:rsidRDefault="00647383" w:rsidP="007564E7">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="9"/>
+            </w:numPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="709"/>
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00647383">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>3.</w:t>
-[...6 lines deleted...]
-            <w:tab/>
             <w:t xml:space="preserve">University of Georgia, Costa Rica Campus. </w:t>
           </w:r>
-          <w:r w:rsidRPr="00647383">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Apartado 108-5655, Monteverde, Costa Rica; fabricio@uga.edu, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4658EDF8" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00647383" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="4658EDF8" w14:textId="66ADC113" w:rsidR="00647383" w:rsidRPr="007564E7" w:rsidRDefault="00647383" w:rsidP="007564E7">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="9"/>
+            </w:numPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="709"/>
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00647383">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>4.</w:t>
-[...6 lines deleted...]
-            <w:tab/>
             <w:t>Council on International Educational Exchange, Sustainability Center Monteverde, Costa Rica; kmasters@ciee.org, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5CAE1091" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00CA1AF6" w:rsidRDefault="00000000" w:rsidP="00D94AC3">
+        <w:p w14:paraId="5CAE1091" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="007564E7" w:rsidRDefault="00973C3E" w:rsidP="00D94AC3">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="426"/>
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1CBE83D6" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
+    <w:p w14:paraId="1CBE83D6" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="007564E7" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="177018821"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
+          <w:sz w:val="18"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="53D47791" w14:textId="59BDA1B0" w:rsidR="000E6C3F" w:rsidRPr="00B96F82" w:rsidRDefault="00182A66" w:rsidP="00B00208">
+        <w:p w14:paraId="53D47791" w14:textId="59BDA1B0" w:rsidR="000E6C3F" w:rsidRPr="007564E7" w:rsidRDefault="00182A66" w:rsidP="00B00208">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B96F82">
+          <w:r w:rsidRPr="007564E7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Please do not write here</w:t>
           </w:r>
-          <w:r w:rsidR="00531B8C" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00531B8C" w:rsidRPr="007564E7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00B96F82" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00B96F82" w:rsidRPr="007564E7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Re</w:t>
+            <w:t>Received</w:t>
           </w:r>
-          <w:r w:rsidR="00B96F82">
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="007564E7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>ceived</w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="007564E7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
+            <w:t>XX-XX-</w:t>
+          </w:r>
+          <w:r w:rsidR="00B00208" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>XXXX</w:t>
+          </w:r>
+          <w:r w:rsidR="000E6C3F" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00D94AC3" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="000E6C3F" w:rsidRPr="007564E7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:sym w:font="Wingdings 2" w:char="F096"/>
+          </w:r>
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>XX-XX-</w:t>
+            <w:t xml:space="preserve"> Corre</w:t>
           </w:r>
-          <w:r w:rsidR="00B00208" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00B96F82" w:rsidRPr="007564E7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>XXXX</w:t>
+            <w:t>cted</w:t>
           </w:r>
-          <w:r w:rsidR="000E6C3F" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="007564E7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="000E6C3F" w:rsidRPr="00D94AC3">
+          <w:r w:rsidR="00B00208" w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">XX-XX-XXXX </w:t>
+          </w:r>
+          <w:r w:rsidR="000E6C3F" w:rsidRPr="007564E7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:bCs/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:sym w:font="Wingdings 2" w:char="F096"/>
           </w:r>
-          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="007564E7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Corre</w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00B96F82" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00B96F82" w:rsidRPr="007564E7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>cted</w:t>
+            <w:t>Accepted</w:t>
           </w:r>
-          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="007564E7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00B00208" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00B00208" w:rsidRPr="007564E7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
-[...44 lines deleted...]
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>XX-XX-XXXX</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="18FBD2D0" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="007564E7">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>DOI:</w:t>
+          </w:r>
           <w:r w:rsidRPr="00D94AC3">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">DOI: </w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0FD346F0" w14:textId="77777777" w:rsidR="003C7F3B" w:rsidRDefault="003C7F3B" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44AD3CD5" w14:textId="77777777" w:rsidR="00444DDE" w:rsidRPr="002B1FC0" w:rsidRDefault="00444DDE" w:rsidP="00444DDE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1FC0">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>IMPORTANT NOTE (PLEASE DELETE THIS NOTE ONCE YOU INSERT YOUR MANUSCRIPT TEXT):</w:t>
       </w:r>
       <w:r w:rsidRPr="002B1FC0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The narrative style required by the journal is </w:t>
       </w:r>
       <w:r w:rsidRPr="002B1FC0">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>first-person, active voice</w:t>
       </w:r>
       <w:r w:rsidRPr="002B1FC0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. This applies to the entire text, including the abstracts. (For example, "we collected 80 samples" instead of the old style "80 samples were collected"). If you wish to update yourself in this area, we suggest reading: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="002B1FC0">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.nature.com/nature-portfolio/for-authors/write</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B1FC0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EBA57F3" w14:textId="77777777" w:rsidR="00444DDE" w:rsidRDefault="00444DDE" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22769F9B" w14:textId="77777777" w:rsidR="00444DDE" w:rsidRPr="0028602A" w:rsidRDefault="00444DDE" w:rsidP="00C45D99">
-      <w:pPr>
+    <w:p w14:paraId="22769F9B" w14:textId="796C7543" w:rsidR="00444DDE" w:rsidRPr="00973C3E" w:rsidRDefault="00444DDE" w:rsidP="00973C3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00444DDE">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
-      <w:r w:rsidRPr="0028602A">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. Calibri, 9pt, justified. The text will include the main objectives of the research, scope, methodology employed, main results and conclusions. The abstract must be clear, coherent and concise, for which it is suggested to review and verify data, syntax, spelling, do not include equations, figures, tables, or bibliographic references. It must accurately reflect the content of the article. It must be written in </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0028602A">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-        <w:t>first</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0028602A">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> person. It should be only one paragraph of 100-200 words.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="007564E7" w:rsidRPr="00973C3E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973C3E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pt, justified. The text will include the main objectives of the research, scope, methodology employed, main results and conclusions. The abstract must be clear, coherent and concise, for which it is suggested to review and verify data, syntax, spelling, do not include equations, figures, tables, or bibliographic references. It must accurately reflect the content of the article. It must be written in first person. It should be only one paragraph of 100-200 words.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD5CAA3" w14:textId="77777777" w:rsidR="00444DDE" w:rsidRPr="00973C3E" w:rsidRDefault="00444DDE" w:rsidP="00973C3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00444DDE">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CB9414" w14:textId="77777777" w:rsidR="00444DDE" w:rsidRPr="00444DDE" w:rsidRDefault="00444DDE" w:rsidP="00C45D99">
-      <w:pPr>
+    <w:p w14:paraId="13CB9414" w14:textId="77777777" w:rsidR="00444DDE" w:rsidRPr="00973C3E" w:rsidRDefault="00444DDE" w:rsidP="00973C3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00444DDE">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: Urbanization has affected the materials available for bird nesting, including anthropogenic materials that may be dangerous to the birds. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Objective</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: To quantify the materials used by several bird species in an urbanized environment. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Methods</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">and threads. The species with the highest percentage of anthropogenic nest weight was </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: We evaluated the composition of 20 nests in the campus of Universidad Nacional, Costa Rica. Results: 53% of nests contained anthropogenic waste, classified in 13 types; the most common were wool, strings and threads. The species with the highest percentage of anthropogenic nest weight was </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Campylorhynchus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>rufinucha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: There is a widespread use of anthropogenic materials in nests of urban Costa Rican birds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F9CD7C" w14:textId="77777777" w:rsidR="00444DDE" w:rsidRPr="00444DDE" w:rsidRDefault="00444DDE" w:rsidP="00C45D99">
-      <w:pPr>
+    <w:p w14:paraId="06F9CD7C" w14:textId="335B7EC7" w:rsidR="00444DDE" w:rsidRPr="00973C3E" w:rsidRDefault="00444DDE" w:rsidP="00973C3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00591597">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-        <w:t>: Calibri, 9pt, left aligned, lowercase and separated by commas, must include 5-7 words that describe the topic and that are not in the title, nor in the abstract.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00973C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00973C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E07812" w:rsidRPr="00973C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pt, left aligned, lowercase and separated by commas, must include 5-7 words that describe the topic and that are not in the title, nor in the abstract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146CCAD1" w14:textId="77777777" w:rsidR="00591597" w:rsidRPr="00973C3E" w:rsidRDefault="00591597" w:rsidP="00973C3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="384CC01A" w14:textId="0593DC08" w:rsidR="00444DDE" w:rsidRPr="00973C3E" w:rsidRDefault="00444DDE" w:rsidP="00973C3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00591597">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Include the title of the article in Spanish in between quotation marks “”. Follow the same structure, format and length as the abstract. It helps to identify the main topics or aspects of the article and is important for indexing in bibliographic databases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737265CE" w14:textId="77777777" w:rsidR="00444DDE" w:rsidRPr="00591597" w:rsidRDefault="00444DDE" w:rsidP="00C45D99">
-      <w:pPr>
+    <w:p w14:paraId="737265CE" w14:textId="77777777" w:rsidR="00444DDE" w:rsidRPr="00973C3E" w:rsidRDefault="00444DDE" w:rsidP="00973C3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00591597">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Ejemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B8912A" w14:textId="77777777" w:rsidR="00444DDE" w:rsidRPr="00444DDE" w:rsidRDefault="00444DDE" w:rsidP="00C45D99">
-      <w:pPr>
+    <w:p w14:paraId="06B8912A" w14:textId="77777777" w:rsidR="00444DDE" w:rsidRPr="00973C3E" w:rsidRDefault="00444DDE" w:rsidP="00973C3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00591597">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. “Materiales antropogénicos utilizados por aves para anidar en un paisaje urbano en Costa Rica”. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00591597">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: La urbanización ha afectado los materiales disponibles para la anidación de aves, incluidos los materiales antropogénicos que pueden ser peligrosos para ellas. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00591597">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Objetivo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: Cuantificar los materiales utilizados por varias especies de aves en un entorno urbanizado. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00591597">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Métodos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">: Evaluamos la composición de 20 nidos en el campus de la Universidad Nacional, Costa Rica. Resultados: 53% de los nidos contenían desechos antropogénicos, clasificados en 13 tipos; los más comunes fueron la lana, las cuerdas y el hilo. La especie con mayor porcentaje de peso antropogénico en sus nidos fue </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Evaluamos la composición de 20 nidos en el campus de la Universidad Nacional, Costa Rica. Resultados: 53% de los nidos contenían desechos antropogénicos, clasificados en 13 tipos; los más comunes fueron la lana, las cuerdas y el hilo. La especie con mayor porcentaje de peso antropogénico en sus nidos fue Campylorhynchus rufinucha. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00591597">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Conclusión</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: Existe un uso generalizado de materiales antropogénicos para anidar en estas aves urbanas costarricenses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A5BF83" w14:textId="77777777" w:rsidR="00444DDE" w:rsidRPr="00444DDE" w:rsidRDefault="00444DDE" w:rsidP="00C45D99">
-      <w:pPr>
+    <w:p w14:paraId="71A5BF83" w14:textId="7269F912" w:rsidR="00444DDE" w:rsidRPr="00973C3E" w:rsidRDefault="00444DDE" w:rsidP="00973C3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C45D99">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444DDE">
+      <w:r w:rsidRPr="00973C3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-        <w:t>: Calibri, 9pt, left aligned, lowercase and separated by commas, must include 5-7 words in Spanish that describe the topic and that are not in the title, nor in the abstract.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Calibri, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E07812" w:rsidRPr="00973C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pt, left aligned, lowercase and separated by commas, must include 5-7 words in Spanish that describe the topic and that are not in the title, nor in the abstract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C697C17" w14:textId="77777777" w:rsidR="00444DDE" w:rsidRDefault="00444DDE" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DB3AD3D" w14:textId="77777777" w:rsidR="00444DDE" w:rsidRPr="000E6C3F" w:rsidRDefault="00444DDE" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C5C11C1" w14:textId="77777777" w:rsidR="00585056" w:rsidRPr="000F180C" w:rsidRDefault="00585056" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -1928,58 +1950,56 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>it does not have the same</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A86D45">
                     <w:rPr>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> length </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>as an</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A86D45">
                     <w:rPr>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> article, which presents the results of a more in-depth study that leaves no loose ends and solves a scientific problem in a solid way. Follow the normal sequence of introduction, objective, methods, results and discussion, but do not put those subtitles: the communication does not </w:t>
                   </w:r>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r>
                     <w:rPr>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>uses</w:t>
                   </w:r>
-                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="00A86D45">
                     <w:rPr>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> them. Make a clear statement of the problem, based on the relevant literature; specifically indicate the place; duration of study; sample size; hypotheses to be evaluated, methods and results</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A86D45">
                     <w:rPr>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> In the discussion, compare your results with those already published in the literature (if your results are unexpected, analyze possible causes), and close with a concluding paragraph. Also, you can attach color images that illustrate your study.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7343E6FB" w14:textId="1C5AA175" w:rsidR="003455F1" w:rsidRPr="00B672C4" w:rsidRDefault="00B672C4" w:rsidP="00B672C4">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:firstLine="709"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
@@ -2073,109 +2093,119 @@
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> and</w:t>
           </w:r>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> provide detail</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>s</w:t>
           </w:r>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> to allow the work to be repeated by others. However, only truly new procedures should be described in detail, previously published procedures should be cited, and important modifications to previously published procedures should be briefly mentioned.</w:t>
+            <w:t xml:space="preserve"> to allow the work to be repeated by others. However, only truly new procedures should be </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0090265A">
+            <w:rPr>
+              <w:rStyle w:val="Estilo10"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:lastRenderedPageBreak/>
+            <w:t>described in detail, previously published procedures should be cited, and important modifications to previously published procedures should be briefly mentioned.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> F</w:t>
           </w:r>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>igures or maps</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>must be in</w:t>
           </w:r>
           <w:r w:rsidR="0049566D">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> color.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="resultados"/>
         <w:tag w:val="resultados"/>
         <w:id w:val="-1203553540"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="resultados"/>
             <w:tag w:val="resultados"/>
             <w:id w:val="-2036344147"/>
             <w:placeholder>
               <w:docPart w:val="CAD1A25429B56548930D0ACFC51BE38F"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="29AC837A" w14:textId="2881019B" w:rsidR="000E6C3F" w:rsidRPr="00B36C04" w:rsidRDefault="00B36C04" w:rsidP="00B36C04">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="002D7B42">
                 <w:rPr>
                   <w:rStyle w:val="Estilo10"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Estilo10"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>paragraphs referring to the results of the study</w:t>
               </w:r>
               <w:r w:rsidRPr="002D7B42">
@@ -2254,60 +2284,62 @@
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>must be in color</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Estilo10"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>. Follow the examples provided.</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Discusión"/>
         <w:tag w:val="Discusión"/>
         <w:id w:val="-1085525882"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Discusión"/>
             <w:tag w:val="Discusión"/>
             <w:id w:val="1476328115"/>
             <w:placeholder>
               <w:docPart w:val="1FF892CBDB3EDA45BCEB9060204A6D0C"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="28888497" w14:textId="03B2A5B5" w:rsidR="000E6C3F" w:rsidRPr="003829C3" w:rsidRDefault="00B36C04" w:rsidP="00B36C04">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>When discussing your findings, analyze</w:t>
               </w:r>
               <w:r w:rsidRPr="00302655">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> the results in relation to the hypotheses formulated in the introduction and the </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
@@ -2330,96 +2362,98 @@
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="18534AA8" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="003829C3" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="Agradecimientos"/>
         <w:tag w:val="Agradecimientos"/>
         <w:id w:val="-966889951"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="0450758E" w14:textId="77777777" w:rsidR="00B52EE5" w:rsidRDefault="00A54F7A" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A54F7A">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>ACKNOWLEDGMENT</w:t>
           </w:r>
           <w:r w:rsidR="005E30D0">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4E63D28B" w14:textId="72641397" w:rsidR="000E6C3F" w:rsidRPr="00BC1915" w:rsidRDefault="00000000" w:rsidP="000E6C3F">
+        <w:p w14:paraId="4E63D28B" w14:textId="72641397" w:rsidR="000E6C3F" w:rsidRPr="00BC1915" w:rsidRDefault="00973C3E" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Agradecimientos"/>
         <w:tag w:val="Agradecimientos"/>
         <w:id w:val="1205986564"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6474BB9C" w14:textId="77777777" w:rsidR="00835E63" w:rsidRDefault="005E30D0" w:rsidP="0040272D">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="708"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005E30D0">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>In this part of the article the author acknowledges the people or institutions that helped him</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> or her</w:t>
           </w:r>
           <w:r w:rsidRPr="005E30D0">
             <w:rPr>
               <w:lang w:val="en-US"/>
@@ -2537,61 +2571,63 @@
             </w:rPr>
             <w:t>ETHICS, CONFLICT OF INTEREST, AND FUNDING STATEMENT</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="250C311F" w14:textId="77777777" w:rsidR="009A55E7" w:rsidRPr="00BE0753" w:rsidRDefault="009A55E7" w:rsidP="001F762F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:id w:val="1024991288"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="472335871"/>
             <w:placeholder>
               <w:docPart w:val="E042FAC1A31C446DABCFE8090685BB1A"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="537D2958" w14:textId="77777777" w:rsidR="0048643E" w:rsidRPr="003455F1" w:rsidRDefault="0048643E" w:rsidP="0048643E">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="003455F1">
                 <w:rPr>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="0B557236" w14:textId="03A7ECDD" w:rsidR="0028540F" w:rsidRDefault="00F375FD" w:rsidP="00F375FD">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
@@ -2742,104 +2778,132 @@
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="19C544DA" w14:textId="77777777" w:rsidR="00A667B7" w:rsidRDefault="00A667B7" w:rsidP="00A667B7">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>REFERENCES</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3FEF18BE" w14:textId="77777777" w:rsidR="00A667B7" w:rsidRPr="007D5993" w:rsidRDefault="00000000" w:rsidP="00A667B7">
+        <w:p w14:paraId="3FEF18BE" w14:textId="77777777" w:rsidR="00A667B7" w:rsidRPr="007D5993" w:rsidRDefault="00973C3E" w:rsidP="00A667B7">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:alias w:val="Referencias"/>
         <w:tag w:val="Referencias"/>
         <w:id w:val="-2142408724"/>
         <w:placeholder>
           <w:docPart w:val="A9BD60A84DE44787A1E1B378720ED9C2"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="5294F7AE" w14:textId="77777777" w:rsidR="00A667B7" w:rsidRDefault="00A667B7" w:rsidP="00A667B7">
+        <w:p w14:paraId="5294F7AE" w14:textId="4931E121" w:rsidR="00A667B7" w:rsidRPr="00973C3E" w:rsidRDefault="00A667B7" w:rsidP="00A667B7">
           <w:pPr>
             <w:pStyle w:val="EndNoteBibliography"/>
             <w:spacing w:after="0"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
           </w:pPr>
-          <w:r w:rsidRPr="004A66FC">
+          <w:r w:rsidRPr="00973C3E">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof w:val="0"/>
-              <w:sz w:val="18"/>
-[...2 lines deleted...]
-            <w:t>Font Calibri, size 9pt, with a single line spacing between each reference and a hanging indent.  Place the references in alphabetical order and APA 7 Style.</w:t>
+            </w:rPr>
+            <w:t xml:space="preserve">Font </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00973C3E">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof w:val="0"/>
+            </w:rPr>
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00973C3E">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof w:val="0"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, size </w:t>
+          </w:r>
+          <w:r w:rsidR="00973C3E" w:rsidRPr="00973C3E">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof w:val="0"/>
+            </w:rPr>
+            <w:t>11</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00973C3E">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof w:val="0"/>
+            </w:rPr>
+            <w:t>pt, with a single line spacing between each reference and a hanging indent.  Place the references in alphabetical order and APA 7 Style.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="37EEB311" w14:textId="77777777" w:rsidR="00A667B7" w:rsidRPr="00316C3D" w:rsidRDefault="00A667B7" w:rsidP="00A667B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E44678D" w14:textId="77777777" w:rsidR="00A667B7" w:rsidRPr="00316C3D" w:rsidRDefault="00A667B7" w:rsidP="00E719CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0145804A" w14:textId="2F99CC94" w:rsidR="00A667B7" w:rsidRPr="007B70BB" w:rsidRDefault="00A667B7" w:rsidP="00A667B7">
       <w:pPr>
@@ -3028,115 +3092,105 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="3316ABF0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="6 Cuadro de texto" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.15pt;margin-top:3.3pt;width:489pt;height:21.2pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7WP0EmQIAALkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFPGzEMfp+0/xDlfdy1K92ouKKuiGkS&#10;AjSYeE5zSRuRxFmS9q779Ti5a2kZL0x7ubPjz479xfb5RWs02QgfFNiKDk5KSoTlUCu7rOivh6tP&#10;XykJkdmaabCiolsR6MX044fzxk3EEFaga+EJBrFh0riKrmJ0k6IIfCUMCyfghEWjBG9YRNUvi9qz&#10;BqMbXQzLclw04GvngYsQ8PSyM9Jpji+l4PFWyiAi0RXF3GL++vxdpG8xPWeTpWdupXifBvuHLAxT&#10;Fi/dh7pkkZG1V3+FMop7CCDjCQdTgJSKi1wDVjMoX1Vzv2JO5FqQnOD2NIX/F5bfbO48UXVFx5RY&#10;ZvCJxmS+ZrUHUgsSRRshkdS4MEHsvUN0bL9Bi4+9Ow94mGpvpTfpj1URtCPd2z3FGIdwPBwPB+W4&#10;PKWEo204PhuO8hsUL97Oh/hdgCFJqKjHJ8zMss11iJgJQneQdFkAreorpXVWUtuIufZkw/DBdcw5&#10;oscRSlvSYCafT8sc+MiWQu/9F5rxp1TlcQTUtE3XidxgfVqJoY6JLMWtFgmj7U8hkeBMyBs5Ms6F&#10;3eeZ0QklsaL3OPb4l6ze49zVgR75ZrBx72yUBd+xdExt/bSjVnZ4JOmg7iTGdtH2nbOAeouN46Gb&#10;v+D4lUKir1mId8zjwGGv4BKJt/iRGvB1oJcoWYH/89Z5wuMcoJWSBge4ouH3mnlBif5hcULOBiPs&#10;LRKzMjr9MkTFH1oWhxa7NnPAlhngunI8iwkf9U6UHswj7ppZuhVNzHK8u6JxJ85jt1ZwV3Exm2UQ&#10;zrhj8dreO55CJ3pTgz20j8y7vsHTiN3AbtTZ5FWfd9jkaWG2jiBVHoJEcMdqTzzuh9yn/S5LC+hQ&#10;z6iXjTt9BgAA//8DAFBLAwQUAAYACAAAACEAU3ysL9gAAAAGAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyOwU7DMBBE70j8g7VI3KhTQJETsqkAFS6cKIjzNnZtq7Ed2W4a/h5zguNoRm9et1ncyGYVkw0e&#10;Yb2qgCk/BGm9Rvj8eLkRwFImL2kMXiF8qwSb/vKio1aGs39X8y5rViA+tYRgcp5aztNglKO0CpPy&#10;pTuE6CiXGDWXkc4F7kZ+W1U1d2R9eTA0qWejhuPu5BC2T7rRg6BotkJaOy9fhzf9inh9tTw+AMtq&#10;yX9j+NUv6tAXp304eZnYiCDuyhChroGVthF1yXuE+6YC3nf8v37/AwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAHtY/QSZAgAAuQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAFN8rC/YAAAABgEAAA8AAAAAAAAAAAAAAAAA8wQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="6 Cuadro de texto" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.15pt;margin-top:3.3pt;width:489pt;height:21.2pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAH6m7cfgIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kabYGdYqsRYcB&#13;&#10;RVusHXpWZCkxKouaxMTOfn0p2Xl1vXTYRabEj6/PJM8v2tqwtfKhAlvwwUnOmbISysouCv7r8frT&#13;&#10;V84CClsKA1YVfKMCv5h+/HDeuIkawhJMqTwjJzZMGlfwJaKbZFmQS1WLcAJOWVJq8LVAuvpFVnrR&#13;&#10;kPfaZMM8H2cN+NJ5kCoEer3qlHya/GutJN5pHRQyU3DKDdPp0zmPZzY9F5OFF25ZyT4N8Q9Z1KKy&#13;&#10;FHTn6kqgYCtf/eWqrqSHABpPJNQZaF1JlWqgagb5q2oelsKpVAuRE9yOpvD/3Mrb9YO79wzbb9DS&#13;&#10;D4yENC5MAj3Gelrt6/ilTBnpicLNjjbVIpP0OB4O8nF+ypkk3XB8NhwlXrO9tfMBvyuoWRQK7um3&#13;&#10;JLbE+iYgRSToFhKDBTBVeV0Zky6xFdSl8Wwt6CcaTDmSxRHKWNZQJp9P8+T4SBdd7+znRsjnWOWx&#13;&#10;B7oZG8Op1DR9WnsmkoQboyLG2J9Ks6pMhLyRo5BS2V2eCR1Rmip6j2GP32f1HuOuDrJIkcHizriu&#13;&#10;LPiOpWNqy+cttbrDE0kHdUcR23nbd8gcyg01jodupoKT1xURfSMC3gtPQ0S9QosB7+jQBujvQC9x&#13;&#10;tgT/5633iKfeJi1nDQ1lwcPvlfCKM/PDUtefDUbUWwzTZXT6ZUgXf6iZH2rsqr4EapkBrSAnkxjx&#13;&#10;aLai9lA/0f6YxaikElZS7ILjVrzEblXQ/pFqNksgmlsn8MY+OBldR3pjgz22T8K7vsGRRuMWtuMr&#13;&#10;Jq/6vMNGSwuzFYKu0hBEgjtWe+Jp5lOf9vspLpXDe0Ltt+j0BQAA//8DAFBLAwQUAAYACAAAACEA&#13;&#10;Bc1jNN0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxow4PRU4ap+JRuHCi&#13;&#10;IM7b2LUtYjuy3TT8PcsJLiONZnce3WbxI5t1yi4GCderCpgOQ1QuGAkf789XAlguGBSOMWgJ3zrD&#13;&#10;pj8/67BV8RTe9LwrhpFJyC1KsKVMLed5sNpjXsVJB9IOMXksRJPhKuGJzP3Ib6qq5h5doASLk360&#13;&#10;evjaHb2E7YNpzCAw2a1Qzs3L5+HVvEh5ebE8rQnu18CKXsrfB/xuoP7QU7F9PAaV2ShB3NKhhLoG&#13;&#10;RmojauJ7CXdNBbzv+P8N/Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB+pu3H4CAACN&#13;&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABc1jNN0A&#13;&#10;AAALAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#13;&#10;AAAAAA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2DE843B2" w14:textId="77777777" w:rsidR="00A667B7" w:rsidRPr="00E11A4E" w:rsidRDefault="00A667B7" w:rsidP="00A667B7">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E11A4E">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Author, A., Author, B. &amp; Author, C. (2019). </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E11A4E">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Title of Article. Periodical Title</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E11A4E">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00E11A4E">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Volume</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E11A4E">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>(</w:t>
-[...8 lines deleted...]
-                        <w:t xml:space="preserve">Issue), page range. https://doi.org/xx.xxxxxxxxxx.    </w:t>
+                        <w:t xml:space="preserve">(Issue), page range. https://doi.org/xx.xxxxxxxxxx.    </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="71AB511F" w14:textId="77777777" w:rsidR="00A667B7" w:rsidRPr="007B70BB" w:rsidRDefault="00A667B7" w:rsidP="00A667B7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="693F52E9" w14:textId="77777777" w:rsidR="00A667B7" w:rsidRPr="00A667B7" w:rsidRDefault="00A667B7" w:rsidP="00A667B7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -3333,50 +3387,51 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Book</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339EF915" w14:textId="77777777" w:rsidR="00A667B7" w:rsidRPr="007C546C" w:rsidRDefault="00A667B7" w:rsidP="00A667B7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C546C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26A7A791" wp14:editId="2A050E26">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>52705</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>15240</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6085840" cy="218440"/>
                 <wp:effectExtent l="0" t="0" r="10160" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="4 Cuadro de texto"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6085840" cy="218440"/>
                         </a:xfrm>
@@ -3605,51 +3660,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FC6C812" w14:textId="5F75538F" w:rsidR="00A667B7" w:rsidRPr="00083D9B" w:rsidRDefault="00E11A4E" w:rsidP="00A667B7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C546C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CR" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C14FBFF" wp14:editId="7BC4BCAB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>22225</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>151130</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6085840" cy="228600"/>
                 <wp:effectExtent l="0" t="0" r="10160" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="5 Cuadro de texto"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6085840" cy="228600"/>
                         </a:xfrm>
@@ -4395,51 +4449,51 @@
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>.  Webpage name. https://url.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="047BA20E" id="10 Cuadro de texto" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.05pt;margin-top:4.45pt;width:497.65pt;height:26pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkIwOrnAIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7v5gELEBqVBVJVQ&#10;QYWKs+O1iYXtcW0nu+mv79i7GwLlQtXLru158zzzPDPnF63RZCt8UGArOjoqKRGWQ63sY0V/3l99&#10;OqUkRGZrpsGKiu5EoBfzjx/OGzcTY1iDroUnSGLDrHEVXcfoZkUR+FoYFo7ACYtGCd6wiFv/WNSe&#10;NchudDEuy5OiAV87D1yEgKeXnZHOM7+UgscbKYOIRFcUY4v56/N3lb7F/JzNHj1za8X7MNg/RGGY&#10;snjpnuqSRUY2Xv1FZRT3EEDGIw6mACkVFzkHzGZUvsrmbs2cyLmgOMHtZQr/j5Z/3956omp8O5TH&#10;MoNvNCrJcsNqD6QWJIo2QpKpcWGG6DuH+Nh+gRaBw3nAw5R9K71Jf8yLoB0Zd3uRkYdwPDyZjMvJ&#10;ZEIJR9tkfHY2OU00xbO38yF+FWBIWlTU4yNmbdn2OsQOOkDSZQG0qq+U1nmTCkcstSdbhk+uY44R&#10;yV+gtCVNiuS4zMQvbIl677/SjD/14R2gkE/bdJ3IJdaHlRTqlMiruNMiYbT9ISRKnAV5I0bGubD7&#10;ODM6oSRm9B7HHv8c1XucuzzQI98MNu6djbLgO5VeSls/DdLKDo9veJB3WsZ21ebamg6FsoJ6h/Xj&#10;oWvE4PiVQr2vWYi3zGPnYcngNIk3+JEa8JGgX1GyBv/7rfOEx4ZAKyUNdnJFw68N84IS/c1iq5yN&#10;ptPU+nkzPf48xo0/tKwOLXZjloCVM8K55XheJnzUw1J6MA84dBbpVjQxy/HuisZhuYzdfMGhxcVi&#10;kUHY7I7Fa3vneKJOKqc6u28fmHd9nadO+w5Dz7PZq3LvsMnTwmITQarcC0nnTtVefxwUuZv6oZYm&#10;0eE+o55H7/wPAAAA//8DAFBLAwQUAAYACAAAACEAInbDSdkAAAAGAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOwU7DMBBE70j8g7WVuFGnFSpxiFMBKlw4URDnbby1rcZ2ZLtp+HvMCY6jGb157XZ2A5so&#10;Jhu8hNWyAka+D8p6LeHz4+W2BpYyeoVD8CThmxJsu+urFhsVLv6dpn3WrEB8alCCyXlsOE+9IYdp&#10;GUbypTuG6DCXGDVXES8F7ga+rqoNd2h9eTA40rOh/rQ/Owm7Jy10X2M0u1pZO81fxzf9KuXNYn58&#10;AJZpzn9j+NUv6tAVp0M4e5XYIGG9KkMJtQBWWiHu74AdJGwqAbxr+X/97gcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCkIwOrnAIAAMIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAidsNJ2QAAAAYBAAAPAAAAAAAAAAAAAAAAAPYEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="047BA20E" id="10 Cuadro de texto" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.05pt;margin-top:4.45pt;width:497.65pt;height:26pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBJIYpcgQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtP3DAQvlfqf7B8L9kXFFZk0RZEVQkV&#13;&#10;VKg4ex2btXA8rj27yfbXd+xkH1AuVL0kY883r88zc37R1patVYgGXMmHRwPOlJNQGfdU8p8P159O&#13;&#10;OYsoXCUsOFXyjYr8Yvbxw3njp2oES7CVCoycuDhtfMmXiH5aFFEuVS3iEXjlSKkh1ALpGJ6KKoiG&#13;&#10;vNe2GA0GJ0UDofIBpIqRbq86JZ9l/1oribdaR4XMlpxyw/wN+btI32J2LqZPQfilkX0a4h+yqIVx&#13;&#10;FHTn6kqgYKtg/nJVGxkggsYjCXUBWhupcg1UzXDwqpr7pfAq10LkRL+jKf4/t/L7+t7fBYbtF2jp&#13;&#10;ARMhjY/TSJepnlaHOv0pU0Z6onCzo021yCRdnoxHg/F4zJkk3Xh0djY+TW6KvbUPEb8qqFkSSh7o&#13;&#10;WTJbYn0TsYNuISlYBGuqa2NtPqRWUJc2sLWgR7SYcyTnL1DWsSZlcjzIjl/okuud/cIK+dynd4Ai&#13;&#10;f9alcCo3TZ/Wnoks4caqhLHuh9LMVJmQN3IUUiq3yzOjE0pTRe8x7PH7rN5j3NVBFjkyONwZ18ZB&#13;&#10;6Fh6SW31vKVWd3h6w4O6k4jtoqXCSz7ZNsoCqg31T4ButKKX14b4vhER70SgWaKWof2At/TRFuiR&#13;&#10;oJc4W0L4/dZ9wlOLk5azhmaz5PHXSgTFmf3mqPnPhpNJGuZ8mBx/HtEhHGoWhxq3qi+BOmdIm8jL&#13;&#10;LCY82q2oA9SPtEbmKSqphJMUu+S4FS+x2xi0hqSazzOIxtcLvHH3XibXieXUZw/towi+73OkCfkO&#13;&#10;2ykW01ft3mGTpYP5CkGbPAuJ547Vnn8a/TxN/ZpKu+XwnFH7ZTr7AwAA//8DAFBLAwQUAAYACAAA&#13;&#10;ACEAdMcMUt4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo04rVOI0TsWj&#13;&#10;cOFEQZzdeGtbxOvIdtPw95gTXFYazWNn2u3sBzZhTC6QhOWiAobUB+3ISPh4f76pgaWsSKshEEr4&#13;&#10;xgTb7vKiVY0OZ3rDaZ8NKyGUGiXB5jw2nKfeoldpEUakwh1D9CoXGA3XUZ1LuB/4qqrW3CtH5YNV&#13;&#10;Iz5a7L/2Jy9h92CE6WsV7a7Wzk3z5/HVvEh5fTU/bcq53wDLOOc/B/xuKP2hK8UO4UQ6sUHCalmE&#13;&#10;EmoBrLBC3N0CO0hYVwJ41/L/G7ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#13;&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEkhilyB&#13;&#10;AgAAlAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHTH&#13;&#10;DFLeAAAACwEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#13;&#10;AADmBQAAAAA=&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="46C1F448" w14:textId="77777777" w:rsidR="00A667B7" w:rsidRPr="00E11A4E" w:rsidRDefault="00A667B7" w:rsidP="00A667B7">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E11A4E">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Author, A., Author, B., &amp; Author, C. (Date). </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E11A4E">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5230,51 +5284,51 @@
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>. Mating was performed between the following color patterns: A with B., B. with C.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="18AC85CE" id="1 Cuadro de texto" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:-.3pt;width:493.05pt;height:420.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMhvipmgIAAMEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L7sJSVoiNigNoqqE&#10;ABUqzo7XJha2x7Wd7Ka/vmPv5gHlQtXL7tjzzXjmm8f5RWs02QgfFNiKDk5KSoTlUCv7VNGfD1ef&#10;vlASIrM102BFRbci0IvZxw/njZuKIaxA18ITdGLDtHEVXcXopkUR+EoYFk7ACYtKCd6wiEf/VNSe&#10;Nejd6GJYlpOiAV87D1yEgLeXnZLOsn8pBY+3UgYRia4oxhbz1+fvMn2L2TmbPnnmVor3YbB/iMIw&#10;ZfHRvatLFhlZe/WXK6O4hwAynnAwBUipuMg5YDaD8lU29yvmRM4FyQluT1P4f275zebOE1Vj7Six&#10;zGCJBmSxZrUHUgsSRRshkdS4MEXsvUN0bL9Cmwz6+4CXKfdWepP+mBVBPdK93VOMfgjHy8lwMvh8&#10;OqaEo258OirLs0nyUxzMnQ/xmwBDklBRjzXM1LLNdYgddAdJrwXQqr5SWudD6hux0J5sGFZcxxwk&#10;On+B0pY0GMrpuMyOX+iS6739UjP+3Id3hEJ/2qbnRO6wPqxEUUdFluJWi4TR9oeQyHBm5I0YGefC&#10;7uPM6ISSmNF7DHv8Iar3GHd5oEV+GWzcGxtlwXcsvaS2ft5RKzs81vAo7yTGdtnm1soVTjdLqLfY&#10;QB66OQyOXynk+5qFeMc8Dh72DC6TeIsfqQGLBL1EyQr877fuEx7nAbWUNDjIFQ2/1swLSvR3i5Ny&#10;NhiN0uTnw2j8eYgHf6xZHmvs2iwAOwenAaPLYsJHvROlB/OIO2eeXkUVsxzfrmjciYvYrRfcWVzM&#10;5xmEs+5YvLb3jifXieXUZw/tI/Ou7/M0ajewG3k2fdXuHTZZWpivI0iVZ+HAas8/7ok8Tf1OS4vo&#10;+JxRh807+wMAAP//AwBQSwMEFAAGAAgAAAAhAP+PgLvdAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT8tOwzAQvCPxD9YicWsdUBXcNE7Fo3DhREGc3XhrW8R2ZLtp+HuWE1x2tZrZebTb2Q9swpRd&#10;DBJulhUwDH3ULhgJH+/PCwEsFxW0GmJACd+YYdtdXrSq0fEc3nDaF8NIJORGSbCljA3nubfoVV7G&#10;EQNhx5i8KnQmw3VSZxL3A7+tqpp75QI5WDXio8X+a3/yEnYPZm16oZLdCe3cNH8eX82LlNdX89OG&#10;xv0GWMG5/H3AbwfKDx0FO8RT0JkNEmriSVjQInAt6jtgBwliVa2Ady3/36H7AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAIyG+KmaAgAAwQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAP+PgLvdAAAACwEAAA8AAAAAAAAAAAAAAAAA9AQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="18AC85CE" id="1 Cuadro de texto" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:-.3pt;width:493.05pt;height:420.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAFg0gEgwIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykSboGdYqsRYYB&#13;&#10;RVssHXpWZKkRKouapMTOfn0p2Xl1vXTYxabEj69PJC+vmkqTjXBegSlov5dTIgyHUpnngv56nH/5&#13;&#10;SokPzJRMgxEF3QpPr6afP13WdiIGsAJdCkfQifGT2hZ0FYKdZJnnK1Ex3wMrDColuIoFPLrnrHSs&#13;&#10;Ru+VzgZ5Ps5qcKV1wIX3eHvTKuk0+ZdS8HAvpReB6IJibiF9Xfou4zebXrLJs2N2pXiXBvuHLCqm&#13;&#10;DAbdu7phgZG1U3+5qhR34EGGHocqAykVF6kGrKafv6lmsWJWpFqQHG/3NPn/55bfbRb2wZHQfIMG&#13;&#10;HzASUls/8XgZ62mkq+IfMyWoRwq3e9pEEwjHy/Fg3D8/G1HCUTc6G+b5xTj6yQ7m1vnwXUBFolBQ&#13;&#10;h++S6GKbWx9a6A4So3nQqpwrrdMh9oK41o5sGL6iDilJdH6C0obUmMrZKE+OT3TR9d5+qRl/6dI7&#13;&#10;QqE/bWI4kbqmS+tARZLCVouI0eankESViZF3cmScC7PPM6EjSmJFHzHs8IesPmLc1oEWKTKYsDeu&#13;&#10;lAHXsnRKbfmyo1a2eHzDo7qjGJplg4XjO+86ZQnlFhvIQTtb3vK5Qr5vmQ8PzOEwYc/gggj3+JEa&#13;&#10;8JGgkyhZgfvz3n3EY4+jlpIah7Og/veaOUGJ/mGw+y/6w2Gc5nQYjs4HeHDHmuWxxqyra8DO6eMq&#13;&#10;sjyJER/0TpQOqifcI7MYFVXMcIxd0LATr0O7MnAPcTGbJRDOr2Xh1iwsj64jy7HPHpsn5mzX5wFH&#13;&#10;5A52Y8wmb9q9xUZLA7N1AKnSLESeW1Y7/nH20zR1eyoul+NzQh226fQVAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQD/j4C73QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInFrHVAV3DRO&#13;&#10;xaNw4URBnN14a1vEdmS7afh7lhNcdrWa2Xm029kPbMKUXQwSbpYVMAx91C4YCR/vzwsBLBcVtBpi&#13;&#10;QAnfmGHbXV60qtHxHN5w2hfDSCTkRkmwpYwN57m36FVexhEDYceYvCp0JsN1UmcS9wO/raqae+UC&#13;&#10;OVg14qPF/mt/8hJ2D2ZteqGS3Qnt3DR/Hl/Ni5TXV/PThsb9BljBufx9wG8Hyg8dBTvEU9CZDRJq&#13;&#10;4klY0CJwLeo7YAcJYlWtgHct/9+h+wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFg0gE&#13;&#10;gwIAAJUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD/&#13;&#10;j4C73QAAAAsBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAA5wUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="64D5EB93" w14:textId="77777777" w:rsidR="00A7318D" w:rsidRPr="00A7318D" w:rsidRDefault="00A7318D" w:rsidP="00A7318D">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A7318D">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Photographs:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="12666BEA" w14:textId="30072887" w:rsidR="00A7318D" w:rsidRDefault="00A7318D" w:rsidP="00A7318D">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -5298,69 +5352,51 @@
                         </w:rPr>
                         <w:t>the files</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A7318D">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> are very large</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">, these </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A7318D">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">can be sent in separate files; in both cases they must be in JPG, ai, </w:t>
-[...17 lines deleted...]
-                        <w:t xml:space="preserve"> or TIFF format, at a minimum resolution of 300 dpi (high resolution</w:t>
+                        <w:t>can be sent in separate files; in both cases they must be in JPG, ai, psd or TIFF format, at a minimum resolution of 300 dpi (high resolution</w:t>
                       </w:r>
                       <w:r w:rsidR="00F95320">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>, you can</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A7318D">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> confirm</w:t>
                       </w:r>
                       <w:r w:rsidR="00F95320">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> this </w:t>
                       </w:r>
@@ -5479,51 +5515,51 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:noProof/>
                           <w:szCs w:val="23"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DEBD8B5" wp14:editId="7BE54D06">
                             <wp:extent cx="1848400" cy="3708806"/>
                             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                             <wp:docPr id="31" name="0 Imagen"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="figura 2 gris reducida 06-feb-15.jpg"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId14" cstate="print">
+                                    <a:blip r:embed="rId13" cstate="print">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1847184" cy="3706366"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
@@ -5588,168 +5624,86 @@
                         <w:rPr>
                           <w:rStyle w:val="label"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Shell color pattern of </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
-                          <w:rStyle w:val="Emphasis"/>
+                          <w:rStyle w:val="nfasis"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Drymaeus</w:t>
+                        <w:t>Drymaeus tripictus</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-[...25 lines deleted...]
-                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">. A and B have some white or </w:t>
+                        <w:t>. A and B have some white or translucids dots on body whorl similar to </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
-                          <w:rStyle w:val="Descripcin1"/>
+                          <w:rStyle w:val="nfasis"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>translucids</w:t>
+                        <w:t>Drymaeus irazuensis</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-[...51 lines deleted...]
-                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>. Mating was performed between the following color patterns: A with B., B. with C.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A449888" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00A7318D" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -6343,51 +6297,51 @@
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007F73CC">
                               <w:rPr>
                                 <w:noProof/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DDE3AA7" wp14:editId="417CE459">
                                   <wp:extent cx="5370195" cy="2371725"/>
                                   <wp:effectExtent l="0" t="0" r="1905" b="3175"/>
                                   <wp:docPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill rotWithShape="1">
-                                          <a:blip r:embed="rId15">
+                                          <a:blip r:embed="rId14">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch/>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5370195" cy="2371725"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                           <a:extLst>
                                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                             </a:ext>
                                           </a:extLst>
@@ -6451,51 +6405,51 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0EFAC19D" id="2 Cuadro de texto" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:437.75pt;height:404.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXLo1lnAIAAMEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hbGjYqUtQVMU1C&#10;gAYTz65jUwvb59luk+6v39lJSmG8MO0lOfu+O9999+PsvDWabIUPCmxFx0cjSoTlUCv7WNGf95ef&#10;vlASIrM102BFRXci0PP5xw9njZuJCaxB18ITdGLDrHEVXcfoZkUR+FoYFo7ACYtKCd6wiEf/WNSe&#10;Nejd6GIyGp0UDfjaeeAiBLy96JR0nv1LKXi8kTKISHRFMbaYvz5/V+lbzM/Y7NEzt1a8D4P9QxSG&#10;KYuP7l1dsMjIxqu/XBnFPQSQ8YiDKUBKxUXOAbMZj15lc7dmTuRckJzg9jSF/+eWX29vPVF1RSeU&#10;WGawRBOy3LDaA6kFiaKNkEhqXJgh9s4hOrZfocViD/cBL1PurfQm/TErgnqke7enGP0QjpdlWZ5O&#10;JyUlHHXl+PgzFjH5KZ7NnQ/xmwBDklBRjzXM1LLtVYgddICk1wJoVV8qrfMh9Y1Yak+2DCuuYw4S&#10;nb9AaUuaip4cl6Ps+IUuud7brzTjT314Byj0p216TuQO68NKFHVUZCnutEgYbX8IiQxnRt6IkXEu&#10;7D7OjE4oiRm9x7DHP0f1HuMuD7TIL4ONe2OjLPiOpZfU1k8DtbLDYw0P8k5ibFdtbq3PQ6esoN5h&#10;A3no5jA4fqmQ7ysW4i3zOHjYM7hM4g1+pAYsEvQSJWvwv9+6T3icB9RS0uAgVzT82jAvKNHfLU7K&#10;6Xg6TZOfD9MSG44Sf6hZHWrsxiwBO2eMa8vxLCZ81IMoPZgH3DmL9CqqmOX4dkXjIC5jt15wZ3Gx&#10;WGQQzrpj8creOZ5cJ5ZTn923D8y7vs/TqF3DMPJs9qrdO2yytLDYRJAqz0LiuWO15x/3RJ6mfqel&#10;RXR4zqjnzTv/AwAA//8DAFBLAwQUAAYACAAAACEAGcoTz90AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7VI3KhdpEKaxqn4KVw4URBnN97aVmM7st00vD0LF3oZ7Wq0s/M168n3&#10;bMSUXQwS5jMBDEMXtQtGwufHy00FLBcVtOpjQAnfmGHdXl40qtbxFN5x3BbDKCTkWkmwpQw157mz&#10;6FWexQEDefuYvCq0JsN1UicK9z2/FeKOe+UCfbBqwCeL3WF79BI2j2Zpukolu6m0c+P0tX8zr1Je&#10;X03PK5KHFbCCU/m/gF8G6g8tFdvFY9CZ9RKIpvwpedX9YgFsR4NYCuBtw88R2h8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAFy6NZZwCAADBBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAGcoTz90AAAAKAQAADwAAAAAAAAAAAAAAAAD2BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="0EFAC19D" id="2 Cuadro de texto" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:437.75pt;height:404.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBF3a8LgwIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykcbcGcYosRYcB&#13;&#10;RVssHXpWZCkRKouapMTOfv0o2Xl1vXTYxabEj69PJCfXTaXJVjivwBR00OtTIgyHUplVQX8+3X76&#13;&#10;QokPzJRMgxEF3QlPr6cfP0xqOxZDWIMuhSPoxPhxbQu6DsGOs8zztaiY74EVBpUSXMUCHt0qKx2r&#13;&#10;0Xuls2G/f5nV4ErrgAvv8famVdJp8i+l4OFBSi8C0QXF3EL6uvRdxm82nbDxyjG7VrxLg/1DFhVT&#13;&#10;BoMeXN2wwMjGqb9cVYo78CBDj0OVgZSKi1QDVjPov6pmsWZWpFqQHG8PNPn/55bfbxf20ZHQfIUG&#13;&#10;HzASUls/9ngZ62mkq+IfMyWoRwp3B9pEEwjHyzzPr0bDnBKOunxw8RkfJvrJjubW+fBNQEWiUFCH&#13;&#10;75LoYts7H1roHhKjedCqvFVap0PsBTHXjmwZvqIOKUl0fobShtQFvbzI+8nxmS66PtgvNeMvXXon&#13;&#10;KPSnTQwnUtd0aR2pSFLYaREx2vwQkqgyMfJGjoxzYQ55JnRESazoPYYd/pjVe4zbOtAiRQYTDsaV&#13;&#10;MuBals6pLV/21MoWj294UncUQ7NssHBket8pSyh32EAO2tnylt8q5PuO+fDIHA4T9gwuiPCAH6kB&#13;&#10;Hwk6iZI1uN9v3Uc89jhqKalxOAvqf22YE5To7wa7/2owGsVpTodRjg1HiTvVLE81ZlPNATtngKvI&#13;&#10;8iRGfNB7UTqonnGPzGJUVDHDMXZBw16ch3Zl4B7iYjZLIJxfy8KdWVgeXUeWY589Nc/M2a7PA47I&#13;&#10;PezHmI1ftXuLjZYGZpsAUqVZiDy3rHb84+ynaer2VFwup+eEOm7T6R8AAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQAZyhPP3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqF2kQprG&#13;&#10;qfgpXDhREGc33tpWYzuy3TS8PQsXehntarSz8zXryfdsxJRdDBLmMwEMQxe1C0bC58fLTQUsFxW0&#13;&#10;6mNACd+YYd1eXjSq1vEU3nHcFsMoJORaSbClDDXnubPoVZ7FAQN5+5i8KrQmw3VSJwr3Pb8V4o57&#13;&#10;5QJ9sGrAJ4vdYXv0EjaPZmm6SiW7qbRz4/S1fzOvUl5fTc8rkocVsIJT+b+AXwbqDy0V28Vj0Jn1&#13;&#10;Eoim/Cl51f1iAWxHg1gK4G3DzxHaHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBF3a8L&#13;&#10;gwIAAJUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAZ&#13;&#10;yhPP3QAAAAoBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAA5wUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="145240E4" w14:textId="77777777" w:rsidR="00B36C04" w:rsidRPr="00F57ABE" w:rsidRDefault="00B36C04" w:rsidP="00B36C04">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:bookmarkStart w:id="3" w:name="_Hlk58591089"/>
                       <w:r w:rsidRPr="00F57ABE">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Figures</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="32902559" w14:textId="77777777" w:rsidR="00B36C04" w:rsidRPr="00F95320" w:rsidRDefault="00B36C04" w:rsidP="00B36C04">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
@@ -6564,51 +6518,51 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007F73CC">
                         <w:rPr>
                           <w:noProof/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DDE3AA7" wp14:editId="417CE459">
                             <wp:extent cx="5370195" cy="2371725"/>
                             <wp:effectExtent l="0" t="0" r="1905" b="3175"/>
                             <wp:docPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill rotWithShape="1">
-                                    <a:blip r:embed="rId16">
+                                    <a:blip r:embed="rId14">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch/>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="5370195" cy="2371725"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                     <a:extLst>
                                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                       </a:ext>
                                     </a:extLst>
@@ -7256,100 +7210,100 @@
                           </w:p>
                           <w:p w14:paraId="63D95D38" w14:textId="77777777" w:rsidR="00B36C04" w:rsidRDefault="00B36C04" w:rsidP="00B36C04">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24DA0D2E" wp14:editId="5C385D66">
                                   <wp:extent cx="5567680" cy="1673225"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                                   <wp:docPr id="15" name="Picture 15" descr="Table&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="15" name="Picture 15" descr="Table&#10;&#10;Description automatically generated"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId17">
+                                          <a:blip r:embed="rId15">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5567680" cy="1673225"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0BA227BE" id="7 Cuadro de texto" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:453.3pt;height:381pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGS1HgngIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFPGzEMfp+0/xDlfVwLLZSKK+qKmCYh&#10;QIOJ5zSX0IgkzpK0d92vn5O7Ky3jhWkvd3b82bG/2L64bIwmG+GDAlvS4dGAEmE5VMo+l/Tn4/WX&#10;CSUhMlsxDVaUdCsCvZx9/nRRu6k4hhXoSniCQWyY1q6kqxjdtCgCXwnDwhE4YdEowRsWUfXPReVZ&#10;jdGNLo4Hg9OiBl85D1yEgKdXrZHOcnwpBY93UgYRiS4p5hbz1+fvMn2L2QWbPnvmVop3abB/yMIw&#10;ZfHSXagrFhlZe/VXKKO4hwAyHnEwBUipuMg1YDXDwZtqHlbMiVwLkhPcjqbw/8Ly2829J6oq6QnS&#10;Y5nBNzojizWrPJBKkCiaCIml2oUpgh8cwmPzFRp87f484GEqvpHepD+WRdCOAbc7jjEO4Xg4Phuf&#10;ng/RxNE2mpxMRoP8CsWru/MhfhNgSBJK6vERM7dscxMipoLQHpJuC6BVda20zkpqHLHQnmwYPrmO&#10;OUn0OEBpS+qSnp6MBznwgS2F3vkvNeMvqczDCKhpm64TucW6tBJFLRVZilstEkbbH0IixZmRd3Jk&#10;nAu7yzOjE0piRR9x7PCvWX3Eua0DPfLNYOPO2SgLvmXpkNrqpadWtngkaa/uJMZm2eTemvSdsoRq&#10;iw3koR3E4Pi1Qr5vWIj3zOPkYWPgNol3+JEa8JGgkyhZgf/93nnC40CglZIaJ7mk4deaeUGJ/m5x&#10;VM6HoxGGjVkZjc+OUfH7luW+xa7NArBzhri3HM9iwkfdi9KDecKlM0+3oolZjneXNPbiIrb7BZcW&#10;F/N5BuGwOxZv7IPjKXRiOfXZY/PEvOv6PI3aLfQzz6Zv2r3FJk8L83UEqfIsJJ5bVjv+cVHkdu2W&#10;WtpE+3pGva7e2R8AAAD//wMAUEsDBBQABgAIAAAAIQBFYdXL3QAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUjcqE0PIU3jVPwULpwoiPM2dm2L2I5sNw1vz8KFXkZajWZ2vnYz&#10;+4FNOmUXg4TbhQCmQx+VC0bCx/vzTQ0sFwwKhxi0hG+dYdNdXrTYqHgKb3raFcOoJOQGJdhSxobz&#10;3FvtMS/iqAN5h5g8FjqT4Srhicr9wJdCVNyjC/TB4qgfre6/dkcvYftgVqavMdltrZyb5s/Dq3mR&#10;8vpqflqT3K+BFT2X/wT8MtB+6GjYPh6DymyQQDTlT8lbiaoCtpdwVy0F8K7l5wjdDwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCGS1HgngIAAMIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBFYdXL3QAAAAoBAAAPAAAAAAAAAAAAAAAAAPgEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="0BA227BE" id="7 Cuadro de texto" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:453.3pt;height:381pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAAGiJ4hAIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwsEEoJYIkqUqlKU&#13;&#10;RCVVzsZrgxWvx7UNu/TXd+xdXmkuqXrxjj3fvL6dmclNXWqyFc4rMDntdbqUCMOhUGaV05/Pd19G&#13;&#10;lPjATME0GJHTnfD0Zvr506SyY9GHNehCOIJOjB9XNqfrEOw4yzxfi5L5DlhhUCnBlSzg1a2ywrEK&#13;&#10;vZc663e7l1kFrrAOuPAeX28bJZ0m/1IKHh6l9CIQnVPMLaTTpXMZz2w6YeOVY3ateJsG+4csSqYM&#13;&#10;Bj24umWBkY1Tf7kqFXfgQYYOhzIDKRUXqQasptd9U81izaxItSA53h5o8v/PLX/YLuyTI6H+CjX+&#13;&#10;wEhIZf3Y42Osp5aujF/MlKAeKdwdaBN1IBwfh1fDy+seqjjqBqOL0aCbiM2O5tb58E1ASaKQU4f/&#13;&#10;JdHFtvc+YEiE7iExmgetijuldbrEXhBz7ciW4V/UISWJFmcobUiV08uLYTc5PtNF1wf7pWb8NZZ5&#13;&#10;7gFv2sRwInVNm9aRiiSFnRYRo80PIYkqEiPv5Mg4F+aQZ0JHlMSKPmLY4o9ZfcS4qQMtUmQw4WBc&#13;&#10;KgOuYemc2uJ1T61s8EjSSd1RDPWyxsJzerXvlCUUO2wgB81secvvFPJ9z3x4Yg6HCRsDF0R4xENq&#13;&#10;wJ8ErUTJGtzv994jHnsctZRUOJw59b82zAlK9HeD3X/dGwziNKfLYHjVx4s71SxPNWZTzgE7p4er&#13;&#10;yPIkRnzQe1E6KF9wj8xiVFQxwzF2TsNenIdmZeAe4mI2SyCcX8vCvVlYHl1HlmOfPdcvzNm2zwOO&#13;&#10;yAPsx5iN37R7g42WBmabAFKlWYg8N6y2/OPsp3Zt91RcLqf3hDpu0+kfAAAA//8DAFBLAwQUAAYA&#13;&#10;CAAAACEARWHVy90AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhNDyFN&#13;&#10;41T8FC6cKIjzNnZti9iObDcNb8/ChV5GWo1mdr52M/uBTTplF4OE24UApkMflQtGwsf7800NLBcM&#13;&#10;CocYtIRvnWHTXV602Kh4Cm962hXDqCTkBiXYUsaG89xb7TEv4qgDeYeYPBY6k+Eq4YnK/cCXQlTc&#13;&#10;owv0weKoH63uv3ZHL2H7YFamrzHZba2cm+bPw6t5kfL6an5ak9yvgRU9l/8E/DLQfuho2D4eg8ps&#13;&#10;kEA05U/JW4mqAraXcFctBfCu5ecI3Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#13;&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#13;&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAABoi&#13;&#10;eIQCAACVBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#13;&#10;RWHVy90AAAAKAQAADwAAAAAAAAAAAAAAAADeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#13;&#10;8wAAAOgFAAAAAA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="650E2FA6" w14:textId="77777777" w:rsidR="00B36C04" w:rsidRPr="00962EF9" w:rsidRDefault="00B36C04" w:rsidP="00B36C04">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00962EF9">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Tables</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00962EF9">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
@@ -7501,219 +7455,220 @@
                     </w:p>
                     <w:p w14:paraId="63D95D38" w14:textId="77777777" w:rsidR="00B36C04" w:rsidRDefault="00B36C04" w:rsidP="00B36C04">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24DA0D2E" wp14:editId="5C385D66">
                             <wp:extent cx="5567680" cy="1673225"/>
                             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                             <wp:docPr id="15" name="Picture 15" descr="Table&#10;&#10;Description automatically generated"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="15" name="Picture 15" descr="Table&#10;&#10;Description automatically generated"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId18">
+                                    <a:blip r:embed="rId15">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="5567680" cy="1673225"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B36C04" w:rsidRPr="000E6C3F" w:rsidSect="00B42EF9">
-      <w:headerReference w:type="default" r:id="rId19"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1440" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4F4B212C" w14:textId="77777777" w:rsidR="00CE1591" w:rsidRDefault="00CE1591" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2BAD0E37" w14:textId="77777777" w:rsidR="00CE1591" w:rsidRDefault="00CE1591" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1290270983"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="7AC633D7" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AF1575" w:rsidRDefault="00730B57" w:rsidP="00315399">
         <w:pPr>
           <w:pStyle w:val="Encabezado"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="8838"/>
             <w:tab w:val="left" w:pos="2580"/>
             <w:tab w:val="left" w:pos="2985"/>
           </w:tabs>
           <w:ind w:right="-518"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="4F81BD"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
@@ -7896,64 +7851,52 @@
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
         <w:r w:rsidR="00BC1915">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>X</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve">): </w:t>
+          <w:t>): eXXXX</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="006932DF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="009A55E7">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>XXXX</w:t>
         </w:r>
         <w:r w:rsidRPr="006932DF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
@@ -8175,71 +8118,59 @@
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>X</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>):</w:t>
     </w:r>
     <w:r w:rsidR="00BC1915">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>eXXXX</w:t>
-[...10 lines deleted...]
-      <w:t>,</w:t>
+      <w:t>eXXXX,</w:t>
     </w:r>
     <w:r w:rsidRPr="006932DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009A55E7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>XXXX</w:t>
     </w:r>
     <w:r w:rsidRPr="006932DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
@@ -8388,51 +8319,51 @@
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="592FCEBB" wp14:editId="1A1AB5C6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>-3447</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="694944" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="472" name="Rectángulo 472"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="694944" cy="10058400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="0E2786">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
@@ -8465,58 +8396,114 @@
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="592FCEBB" id="Rectángulo 472" o:spid="_x0000_s1035" style="position:absolute;margin-left:-.25pt;margin-top:0;width:54.7pt;height:11in;z-index:-251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8lcBdOwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11u2zAMfh+wOwh6X+wEzp9RpyjSdhjQ&#10;bcW6HUCRZVuYLGqUEqe7zc6yi42S0zbb3ob5wRBF8tPHj+TF5bE37KDQa7AVn05yzpSVUGvbVvzL&#10;59s3K858ELYWBqyq+KPy/HLz+tXF4Eo1gw5MrZARiPXl4CreheDKLPOyU73wE3DKkrMB7EUgE9us&#10;RjEQem+yWZ4vsgGwdghSeU+316OTbxJ+0ygZPjaNV4GZihO3kP6Y/rv4zzYXomxRuE7LEw3xDyx6&#10;oS09+gx1LYJge9R/QfVaInhowkRCn0HTaKlSDVTNNP+jmodOOJVqIXG8e5bJ/z9Y+eFwj0zXFS+W&#10;M86s6KlJn0i2nz9suzfA4jWJNDhfUuyDu8dYpnd3IL96ZmHbCduqK0QYOiVqojaN8dlvCdHwlMp2&#10;w3uo6QWxD5D0OjbYR0BSgh1TWx6f26KOgUm6XKyLdVFwJsk1zfP5qshT4zJRPqU79OGtgp7FQ8WR&#10;Ckjw4nDnQ6QjyqeQRB+Mrm+1McnAdrc1yA4izsjNbLlajLnGdWK8nef0pbKo9DE8YfpzHGPZUPH1&#10;fDZP6RbiA2m+eh1oyI3uK76KSKexi3rd2DqFBKHNeCaqxp4EjJqN2ofj7kiBUcgd1I8kJcI4zLR8&#10;dOgAv3M20CBX3H/bC1ScmXeW2rGeFkWc/GQU8+WMDDz37M49wkqCqnjgbDxuw7gte4e67eil6am6&#10;K2pho5O4L6xOvGlYkz6nxYrbcG6nqJf13/wCAAD//wMAUEsDBBQABgAIAAAAIQAyP2tS4AAAAAwB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjctoRpRW3XdEL8u3FYQeKataYtS5yq&#10;SbfCp8c7sYtl69nP71dsZ2fFEcfQe9Jwt1QgkGrf9NRq+Hh/WaQgQjTUGOsJNfxggG15fVWYvPEn&#10;2uGxiq1gEwq50dDFOORShrpDZ8LSD0isffnRmcjj2MpmNCc2d1aulLqXzvTEHzoz4GOH9aGanAaZ&#10;TNNq/Xaw37/uNbPVZ3xWu0zr25v5acPlYQMi4hz/L+DMwPmh5GB7P1EThNWwSHhRA0OdRZVmIPbc&#10;JOlagSwLeQlR/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD8lcBdOwIAAEYEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyP2tS4AAAAAwBAAAP&#10;AAAAAAAAAAAAAAAAAJUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#10;" fillcolor="#0e2786" stroked="f">
               <v:fill opacity="32896f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="612AD4DC" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="007607B6">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62288522" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57">
+  <w:p w14:paraId="47885E2A" w14:textId="142A62E1" w:rsidR="00730B57" w:rsidRPr="003E21B8" w:rsidRDefault="003E21B8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69C9F577" wp14:editId="03DAC8F3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>3796665</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-218987</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1954530" cy="942975"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="996381313" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="996381313" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1954530" cy="942975"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00730B57">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7827A54E" wp14:editId="23FDA895">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-460004</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-449580</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="78105" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="12 Rectángulo"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
@@ -8555,143 +8542,73 @@
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="54593643" id="12 Rectángulo" o:spid="_x0000_s1026" style="position:absolute;margin-left:-36.2pt;margin-top:-35.4pt;width:6.15pt;height:11in;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7j527owIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7aDZM2COkWQLsOA&#10;oi3aDj0rshQbkEVNUv72NnuWvVgpyXazrthhmA8yKZIff0Ty4vLQKrIT1jWgS1qc5ZQIzaFq9Kak&#10;3x5XH6aUOM90xRRoUdKjcPRy/v7dxd7MxAhqUJWwBEG0m+1NSWvvzSzLHK9Fy9wZGKFRKMG2zCNr&#10;N1ll2R7RW5WN8vxjtgdbGQtcOIe3V0lI5xFfSsH9rZROeKJKirH5eNp4rsOZzS/YbGOZqRvehcH+&#10;IYqWNRqdDlBXzDOytc0fUG3DLTiQ/oxDm4GUDRcxB8ymyF9l81AzI2IuWBxnhjK5/wfLb3Z3ljQV&#10;vt2IEs1afKNiRO6xcL9+6s1WQSjR3rgZaj6YO9txDsmQ70HaNvwxE3KIZT0OZRUHTzhenk+LfEIJ&#10;R0mR55PpOI91z16sjXX+i4CWBKKkFr3HarLdtfPoEVV7leDMgWqqVaNUZOxmvVSW7Bg+8Wq1/FxM&#10;Q8ho8pua0kFZQzBL4nQjYpN0bkKeKbNI+aMSwUrpeyGxSJjLKMYV21MMXhnnQvsiiWpWiRTMJMev&#10;jyU0dLCIkUXAgCwxmgG7A+g1E0iPnWLu9INpCnwwzv8WWDIeLKJn0H4wbhsN9i0AhVl1npM+hn9S&#10;mkCuoTpiC1lIs+UMXzX4itfM+TtmcZhw7HBB+Fs8pIJ9SaGjKKnB/njrPuhjj6OUkj0OZ0nd9y2z&#10;ghL1VWP3fyrG4zDNkRlPzkfI2FPJ+lSit+0SsDkKXEWGRzLoe9WT0kL7hHtkEbyiiGmOvkvKve2Z&#10;pU9LAzcRF4tFVMMJNsxf6wfDA3ioaujSx8MTs6ZrZY9DcAP9ILPZq45OusFSw2LrQTax3V/q2tUb&#10;pz82Trepwno55aPWyz6dPwMAAP//AwBQSwMEFAAGAAgAAAAhALFkqorfAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHapnaQpVYhTIaQisWBBwwGceBpHxHYUO224PdMV7GY0&#10;T3/erw6rHdkF5zB4JyHdCGDoOq8H10v4ao7JHliIymk1eocSfjDAob6/q1Sp/dV94uUUe0YhLpRK&#10;golxKjkPnUGrwsZP6Oh29rNVkda553pWVwq3I8+E2HGrBkcfjJrw1WD3fVqshPYdo/iIRV7kW/62&#10;9MfGZEMj5ePD+vIMLOIa/2C46ZM61OTU+sXpwEYJyVO2JfQ2COpARLITKbCW0CLNM+B1xf+XqH8B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+4+du6MCAACXBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsWSqit8AAAAMAQAADwAAAAAAAAAAAAAA&#10;AAD9BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;" fillcolor="#ffce18" stroked="f" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...69 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00730B57">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="715F103E" wp14:editId="66FF1B40">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="715F103E" wp14:editId="15EBDA82">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>-7620</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="694690" cy="10066020"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rectángulo 472"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="694690" cy="10066020"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="0E2786">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
@@ -8701,68 +8618,68 @@
                       <w:txbxContent>
                         <w:p w14:paraId="5F01B41A" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="00923854">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="topMargin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="715F103E" id="_x0000_s1036" style="position:absolute;margin-left:0;margin-top:-.6pt;width:54.7pt;height:792.6pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUTIigPgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbfaZqqv1HT1aq7i5AW&#10;WLFwANdxEgvHY8Zu03IbzrIXY+x0lwJviDxYHs/M55nvG2d9dewMOyj0GmzJ89GYM2UlVNo2Jf/y&#10;+e7NkjMfhK2EAatKflKeX21ev1r3rlATaMFUChmBWF/0ruRtCK7IMi9b1Qk/AqcsOWvATgQysckq&#10;FD2hdyabjMfzrAesHIJU3tPpzeDkm4Rf10qGj3XtVWCm5FRbSCumdRfXbLMWRYPCtVqeyxD/UEUn&#10;tKVLX6BuRBBsj/ovqE5LBA91GEnoMqhrLVXqgbrJx39089gKp1IvRI53LzT5/wcrPxwekOmKtMs5&#10;s6IjjT4Ra08/bLM3wKaLSeSod76g0Ef3gLFL7+5BfvXMwrYVtlHXiNC3SlRUWR7js98SouEple36&#10;91DRDWIfINF1rLGLgEQEOyZVTi+qqGNgkg7nq+l8RdpJcuUk+Xw8SbplonhOd+jDWwUdi5uSIzWQ&#10;4MXh3odYjiieQ1L5YHR1p41JBja7rUF2EHFEbieL5XzINa4Vw+lsTF9qi1ofwhOmv8QxlvUlX80m&#10;s5RuIV6QxqvTgWbc6K7ky4h0nrrI162tUkgQ2gx7KtXYM4GRs4H7cNwdB5We1dhBdSJGEYaRpidI&#10;mxbwO2c9jXPJ/be9QMWZeWdJlVU+ncb5T8Z0tiAKGV56dpceYSVBlTxwNmy3YXgze4e6aemm/Nzk&#10;NSlZ68RxVHmo6lw+jWyi6fy84pu4tFPUr5/A5icAAAD//wMAUEsDBBQABgAIAAAAIQCz+Yo94QAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWrtRipo0ToX4u3FoQOLqJksS&#10;aq+j2GkDT8/2BJfVrkYzO1+xm50VJxxD70nDaqlAINW+6anV8P72vNiACNFQY6wn1PCNAXbl9VVh&#10;8safaY+nKraCQyjkRkMX45BLGeoOnQlLPyCx9ulHZyKfYyub0Zw53FmZKHUnnemJP3RmwIcO62M1&#10;OQ1yPU1J+nq0Xz/uJbPVR3xS+0zr25v5ccvjfgsi4hz/HHBh4P5QcrGDn6gJwmpgmqhhsUpAXFSV&#10;pSAOvKw3qQJZFvI/RfkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlEyIoD4CAABMBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAs/mKPeEAAAAN&#10;AQAADwAAAAAAAAAAAAAAAACYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="#0e2786" stroked="f">
+            <v:rect w14:anchorId="715F103E" id="_x0000_s1035" style="position:absolute;margin-left:0;margin-top:-.6pt;width:54.7pt;height:792.6pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBGWTMGIAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCJE2MOEWRtsOA&#13;&#10;bh3Q7QMUWY6FyaJGKbGzrx8lu2mw3Yb5YIii+PT4+LS57VvDTgq9Blvy6STnTFkJlbaHkn//9vhh&#13;&#10;xZkPwlbCgFUlPyvPb7fv3206V6gZNGAqhYxArC86V/ImBFdkmZeNaoWfgFOWkjVgKwKFeMgqFB2h&#13;&#10;tyab5fky6wArhyCV97R7PyT5NuHXtZLhua69CsyUnLiF9Mf038d/tt2I4oDCNVqONMQ/sGiFtnTp&#13;&#10;BepeBMGOqP+CarVE8FCHiYQ2g7rWUqUeqJtp/kc3L41wKvVC4nh3kcn/P1j55fTivmKk7t0TyB+e&#13;&#10;Wdg1wh7UHSJ0jRIVXTeNQmWd88WlIAaeStm++wwVjVYcAyQN+hrbCEjdsT5Jfb5IrfrAJG0u1/Pl&#13;&#10;mgYiKTWlOS7zWRpGJorXcoc+fFTQsrgoOdIsE7w4PfkQ6Yji9UiiD0ZXj9qYFOBhvzPITiLO/WF2&#13;&#10;s1oOtcY1Ythd5PSltqj14XjC9Nc4xrKu5OvFbJHKLcQLkmdaHci4RrclX0Wk0UpRrwdbpSNBaDOs&#13;&#10;iaqxo4BRs2hPX4R+3zNdjerGnT1UZ1IUYfApvStaNIC/OOvIoyX3P48CFWfmk6WprKfzeTR1CuaL&#13;&#10;G5KQ4XVmf50RVhJUyQNnw3IXhodwdKgPDd00HZu8o0nWOmn8xmqkTz5MMo1vJhr9Ok6n3l729jcA&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCz+Yo94QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#13;&#10;EITvSLyDtUjcWrtRipo0ToX4u3FoQOLqJksSaq+j2GkDT8/2BJfVrkYzO1+xm50VJxxD70nDaqlA&#13;&#10;INW+6anV8P72vNiACNFQY6wn1PCNAXbl9VVh8safaY+nKraCQyjkRkMX45BLGeoOnQlLPyCx9ulH&#13;&#10;ZyKfYyub0Zw53FmZKHUnnemJP3RmwIcO62M1OQ1yPU1J+nq0Xz/uJbPVR3xS+0zr25v5ccvjfgsi&#13;&#10;4hz/HHBh4P5QcrGDn6gJwmpgmqhhsUpAXFSVpSAOvKw3qQJZFvI/RfkLAAD//wMAUEsBAi0AFAAG&#13;&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#13;&#10;SwECLQAUAAYACAAAACEARlkzBiACAAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAs/mKPeEAAAANAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25y&#13;&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#13;&#10;" fillcolor="#0e2786" stroked="f">
               <v:fill opacity="32896f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="5F01B41A" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="00923854">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00730B57">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63C5427C" wp14:editId="21947FE4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1079500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-453868</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="10046970" cy="0"/>
               <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="AutoShape 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -8792,55 +8709,50 @@
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5508F2A3" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-85pt;margin-top:-35.75pt;width:791.1pt;height:0;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVZaPqIwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcE9tZ58uKs9raSS/b&#10;baTd/gAC2Ea1AQGJE1X97x1IHGXbS1X1ggfPzJs3M4/V46lr0ZEbK5TMcTKOMeKSKiZkneNvb9vR&#10;AiPriGSkVZLn+Mwtflx//LDqdcYnqlEt4wYBiLRZr3PcOKezKLK04R2xY6W5BGelTEccXE0dMUN6&#10;QO/aaBLHs6hXhmmjKLcW/pYXJ14H/Kri1H2tKssdanMM3Fw4TTj3/ozWK5LVhuhG0CsN8g8sOiIk&#10;FL1BlcQRdDDiD6hOUKOsqtyYqi5SVSUoDz1AN0n8WzevDdE89ALDsfo2Jvv/YOnLcWeQYDmeYyRJ&#10;Byt6OjgVKqPUj6fXNoOoQu6Mb5Ce5Kt+VvS7RVIVDZE1D8FvZw25ic+I3qX4i9VQZN9/UQxiCOCH&#10;WZ0q03lImAI6hZWcbyvhJ4co/EziOJ0t57A6Ojgjkg2Z2lj3masOeSPH1hki6sYVSkrYvDJJqEOO&#10;z9Z5XiQbEnxZqbaibYMAWon6HC+nk2lIsKoVzDt9mDX1vmgNOhKQ0EOySJefQpPguQ8z6iBZAGs4&#10;YZur7YhoLzYUb6XHg86AztW6aOTHMl5uFptFOkons80ojcty9LQt0tFsm8yn5UNZFGXy01NL0qwR&#10;jHHp2Q16TdK/08P15VyUdlPsbQzRe/QwLyA7fAPpsFq/zYsu9oqdd2ZYOUg0BF+fk38D93ew7x/9&#10;+hcAAAD//wMAUEsDBBQABgAIAAAAIQDbXb8J3gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8MwDIXvSPyHyEjctrQVbKg0nRAS3CZgoJ3TxrQVjdMlWRf+PZ6EBDfb7+n5e9Um2VHM6MPgSEG+&#10;zEAgtc4M1Cn4eH9a3IEIUZPRoyNU8I0BNvXlRaVL4070hvMudoJDKJRaQR/jVEoZ2h6tDks3IbH2&#10;6bzVkVffSeP1icPtKIssW0mrB+IPvZ7wscf2a3e0CtLWuhnjvD3sX6l5Tn5V7F8OSl1fpYd7EBFT&#10;/DPDGZ/RoWamxh3JBDEqWOTrjMtEntb5LYiz5SYvChDN70nWlfzfov4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAlWWj6iMCAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA212/Cd4AAAANAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" strokecolor="#31849b"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="47885E2A" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57">
-[...3 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="186E5DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CCE0E8"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -8916,50 +8828,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="271F1475"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F9CB456"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1149" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EEA0369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10AAA748"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9028,51 +9029,137 @@
     <w:lvl w:ilvl="7" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F54607D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1A41166"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41DD0D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E08E996"/>
     <w:lvl w:ilvl="0" w:tplc="440A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="440A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="440A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9114,51 +9201,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="440A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="440A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EB2534B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67C20986"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9227,51 +9314,51 @@
     <w:lvl w:ilvl="7" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58922857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C5C2292"/>
     <w:lvl w:ilvl="0" w:tplc="140A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9313,51 +9400,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70CB6F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F94A4214"/>
     <w:lvl w:ilvl="0" w:tplc="140A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9403,75 +9490,170 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="736D5DB1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22EAC83C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1513758607">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2048870206">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="168259841">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1891721414">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="695273084">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="58134666">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1834223698">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="201017375">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1503203076">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="182"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1134"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E2C81"/>
     <w:rsid w:val="00002212"/>
@@ -9537,70 +9719,72 @@
     <w:rsid w:val="002823E9"/>
     <w:rsid w:val="0028540F"/>
     <w:rsid w:val="00292728"/>
     <w:rsid w:val="00295734"/>
     <w:rsid w:val="00296835"/>
     <w:rsid w:val="002A2056"/>
     <w:rsid w:val="002A6A7E"/>
     <w:rsid w:val="002C2725"/>
     <w:rsid w:val="002C7002"/>
     <w:rsid w:val="002C7B7F"/>
     <w:rsid w:val="002D4CA9"/>
     <w:rsid w:val="002D7B42"/>
     <w:rsid w:val="002E05E8"/>
     <w:rsid w:val="002E102F"/>
     <w:rsid w:val="002E4497"/>
     <w:rsid w:val="002F184E"/>
     <w:rsid w:val="002F324C"/>
     <w:rsid w:val="00302655"/>
     <w:rsid w:val="00304429"/>
     <w:rsid w:val="00306A00"/>
     <w:rsid w:val="00311200"/>
     <w:rsid w:val="00311700"/>
     <w:rsid w:val="00315399"/>
     <w:rsid w:val="00316C3D"/>
     <w:rsid w:val="00321D55"/>
+    <w:rsid w:val="00322373"/>
     <w:rsid w:val="003301DF"/>
     <w:rsid w:val="0033256A"/>
     <w:rsid w:val="003369CF"/>
     <w:rsid w:val="0034439E"/>
     <w:rsid w:val="00344CD3"/>
     <w:rsid w:val="003455F1"/>
     <w:rsid w:val="00353920"/>
     <w:rsid w:val="00365465"/>
     <w:rsid w:val="00371F39"/>
     <w:rsid w:val="003727A4"/>
     <w:rsid w:val="00376997"/>
     <w:rsid w:val="00377F52"/>
     <w:rsid w:val="003829C3"/>
     <w:rsid w:val="003900C8"/>
     <w:rsid w:val="00394943"/>
     <w:rsid w:val="00395417"/>
     <w:rsid w:val="003A6304"/>
     <w:rsid w:val="003B0E5D"/>
     <w:rsid w:val="003C7F3B"/>
     <w:rsid w:val="003D0E41"/>
+    <w:rsid w:val="003E21B8"/>
     <w:rsid w:val="003F1D4D"/>
     <w:rsid w:val="0040272D"/>
     <w:rsid w:val="00411535"/>
     <w:rsid w:val="004259F6"/>
     <w:rsid w:val="004325B2"/>
     <w:rsid w:val="00444DDE"/>
     <w:rsid w:val="00444EDB"/>
     <w:rsid w:val="00456D00"/>
     <w:rsid w:val="00457541"/>
     <w:rsid w:val="004621E1"/>
     <w:rsid w:val="00472E95"/>
     <w:rsid w:val="0048643E"/>
     <w:rsid w:val="0049566D"/>
     <w:rsid w:val="004A1BA3"/>
     <w:rsid w:val="004A20B4"/>
     <w:rsid w:val="004B267A"/>
     <w:rsid w:val="004C4C4A"/>
     <w:rsid w:val="004D061D"/>
     <w:rsid w:val="004E4DA8"/>
     <w:rsid w:val="004F50A2"/>
     <w:rsid w:val="00507FB2"/>
     <w:rsid w:val="0051687E"/>
     <w:rsid w:val="00521D6E"/>
     <w:rsid w:val="00531B8C"/>
     <w:rsid w:val="005324BA"/>
@@ -9630,96 +9814,98 @@
     <w:rsid w:val="00647383"/>
     <w:rsid w:val="006576C1"/>
     <w:rsid w:val="00662013"/>
     <w:rsid w:val="00670E76"/>
     <w:rsid w:val="00672A89"/>
     <w:rsid w:val="006766E0"/>
     <w:rsid w:val="006919E6"/>
     <w:rsid w:val="006974CB"/>
     <w:rsid w:val="006B355A"/>
     <w:rsid w:val="006B3D7B"/>
     <w:rsid w:val="006B7AA3"/>
     <w:rsid w:val="006B7EB7"/>
     <w:rsid w:val="006D4CA4"/>
     <w:rsid w:val="006D5451"/>
     <w:rsid w:val="006D5C81"/>
     <w:rsid w:val="006D7111"/>
     <w:rsid w:val="006E65F6"/>
     <w:rsid w:val="006F5318"/>
     <w:rsid w:val="00712795"/>
     <w:rsid w:val="00717819"/>
     <w:rsid w:val="0072592A"/>
     <w:rsid w:val="00730B57"/>
     <w:rsid w:val="0074083D"/>
     <w:rsid w:val="007500D4"/>
     <w:rsid w:val="007520E7"/>
+    <w:rsid w:val="007564E7"/>
     <w:rsid w:val="007607B6"/>
     <w:rsid w:val="00762CDB"/>
     <w:rsid w:val="00783A91"/>
     <w:rsid w:val="007873DC"/>
     <w:rsid w:val="007976FB"/>
     <w:rsid w:val="007A06CC"/>
     <w:rsid w:val="007A7686"/>
     <w:rsid w:val="007B70BB"/>
     <w:rsid w:val="007C2DD8"/>
     <w:rsid w:val="007C546C"/>
     <w:rsid w:val="007C57A5"/>
     <w:rsid w:val="007D0551"/>
     <w:rsid w:val="007E1FDB"/>
     <w:rsid w:val="007F4D97"/>
     <w:rsid w:val="00807683"/>
     <w:rsid w:val="00813A15"/>
     <w:rsid w:val="00816FD1"/>
     <w:rsid w:val="008274C6"/>
     <w:rsid w:val="008314BA"/>
     <w:rsid w:val="00835E63"/>
     <w:rsid w:val="00836DD2"/>
     <w:rsid w:val="0084697F"/>
     <w:rsid w:val="00880004"/>
     <w:rsid w:val="008937BC"/>
     <w:rsid w:val="008A1BBF"/>
     <w:rsid w:val="008B38EE"/>
     <w:rsid w:val="008C19C5"/>
     <w:rsid w:val="008D422B"/>
     <w:rsid w:val="008D48CE"/>
     <w:rsid w:val="008D5D04"/>
     <w:rsid w:val="008D6442"/>
     <w:rsid w:val="008E1D49"/>
     <w:rsid w:val="008E5F95"/>
     <w:rsid w:val="008F4283"/>
     <w:rsid w:val="008F4B00"/>
     <w:rsid w:val="0090265A"/>
     <w:rsid w:val="00904AA1"/>
     <w:rsid w:val="00913CA7"/>
     <w:rsid w:val="00923854"/>
     <w:rsid w:val="00927263"/>
     <w:rsid w:val="00934708"/>
     <w:rsid w:val="00961EFC"/>
     <w:rsid w:val="00962EF9"/>
     <w:rsid w:val="00963FA2"/>
     <w:rsid w:val="00966B51"/>
     <w:rsid w:val="009708B5"/>
+    <w:rsid w:val="00973C3E"/>
     <w:rsid w:val="00975C5A"/>
     <w:rsid w:val="0098138A"/>
     <w:rsid w:val="00981DF3"/>
     <w:rsid w:val="009A26E2"/>
     <w:rsid w:val="009A3C4F"/>
     <w:rsid w:val="009A55E7"/>
     <w:rsid w:val="009B40BB"/>
     <w:rsid w:val="009B5D2F"/>
     <w:rsid w:val="009C6D13"/>
     <w:rsid w:val="009D3180"/>
     <w:rsid w:val="009F18F7"/>
     <w:rsid w:val="00A04AC6"/>
     <w:rsid w:val="00A10AAE"/>
     <w:rsid w:val="00A11425"/>
     <w:rsid w:val="00A54F7A"/>
     <w:rsid w:val="00A667B7"/>
     <w:rsid w:val="00A668A6"/>
     <w:rsid w:val="00A7318D"/>
     <w:rsid w:val="00A92C80"/>
     <w:rsid w:val="00AA5D66"/>
     <w:rsid w:val="00AA6BF0"/>
     <w:rsid w:val="00AB18C2"/>
     <w:rsid w:val="00AB1E36"/>
     <w:rsid w:val="00AB1E4A"/>
     <w:rsid w:val="00AB2392"/>
@@ -9782,50 +9968,51 @@
     <w:rsid w:val="00D215C3"/>
     <w:rsid w:val="00D264E4"/>
     <w:rsid w:val="00D27E4B"/>
     <w:rsid w:val="00D327D0"/>
     <w:rsid w:val="00D41AFD"/>
     <w:rsid w:val="00D47D33"/>
     <w:rsid w:val="00D51304"/>
     <w:rsid w:val="00D5173C"/>
     <w:rsid w:val="00D5458F"/>
     <w:rsid w:val="00D5787F"/>
     <w:rsid w:val="00D621F2"/>
     <w:rsid w:val="00D63A6D"/>
     <w:rsid w:val="00D70B2A"/>
     <w:rsid w:val="00D94AC3"/>
     <w:rsid w:val="00DB6645"/>
     <w:rsid w:val="00DC01F3"/>
     <w:rsid w:val="00DC2DCB"/>
     <w:rsid w:val="00DD24DA"/>
     <w:rsid w:val="00DE1233"/>
     <w:rsid w:val="00DE1241"/>
     <w:rsid w:val="00DE32B1"/>
     <w:rsid w:val="00DE35B1"/>
     <w:rsid w:val="00DE4189"/>
     <w:rsid w:val="00DF3A75"/>
     <w:rsid w:val="00DF3D71"/>
+    <w:rsid w:val="00E07812"/>
     <w:rsid w:val="00E10495"/>
     <w:rsid w:val="00E11A4E"/>
     <w:rsid w:val="00E1431C"/>
     <w:rsid w:val="00E22821"/>
     <w:rsid w:val="00E22AAB"/>
     <w:rsid w:val="00E26F5F"/>
     <w:rsid w:val="00E30D61"/>
     <w:rsid w:val="00E329BC"/>
     <w:rsid w:val="00E33318"/>
     <w:rsid w:val="00E33648"/>
     <w:rsid w:val="00E67F14"/>
     <w:rsid w:val="00E719CB"/>
     <w:rsid w:val="00E77DE8"/>
     <w:rsid w:val="00E85866"/>
     <w:rsid w:val="00EA4241"/>
     <w:rsid w:val="00EA6270"/>
     <w:rsid w:val="00EB0355"/>
     <w:rsid w:val="00EB1F75"/>
     <w:rsid w:val="00EB39DF"/>
     <w:rsid w:val="00EB750C"/>
     <w:rsid w:val="00EC3398"/>
     <w:rsid w:val="00ED582B"/>
     <w:rsid w:val="00EE2543"/>
     <w:rsid w:val="00EE5A82"/>
     <w:rsid w:val="00EF201B"/>
@@ -9862,51 +10049,51 @@
     <w:rsid w:val="00FE1C16"/>
     <w:rsid w:val="00FE5A0F"/>
     <w:rsid w:val="00FF244F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="60185C99"/>
   <w15:docId w15:val="{360C9F37-F5A2-47A2-B031-9254DC4F7BF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -11071,51 +11258,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009A3C4F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00A667B7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00444DDE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="398794338">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11396,63 +11583,63 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1996839461">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/nature-portfolio/for-authors/write" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.csudh.edu/citation/apa-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/620615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/nature-portfolio/for-authors/write" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.csudh.edu/citation/apa-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/620615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{45AAC010-5A5E-4441-8247-1426E3408457}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -11743,182 +11930,186 @@
         <w:guid w:val="{4268127F-27BF-426A-BB2F-D6111026117D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F005EE" w:rsidRDefault="004658A1" w:rsidP="004658A1">
           <w:pPr>
             <w:pStyle w:val="A9BD60A84DE44787A1E1B378720ED9C2"/>
           </w:pPr>
           <w:r w:rsidRPr="00894D3C">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F02316"/>
     <w:rsid w:val="00020887"/>
     <w:rsid w:val="00065F46"/>
     <w:rsid w:val="000B0C41"/>
     <w:rsid w:val="000D15C2"/>
     <w:rsid w:val="001268BB"/>
     <w:rsid w:val="001657EC"/>
     <w:rsid w:val="00170DC9"/>
     <w:rsid w:val="001C5C06"/>
     <w:rsid w:val="0024403A"/>
     <w:rsid w:val="002B07B6"/>
     <w:rsid w:val="002F6777"/>
+    <w:rsid w:val="00322373"/>
     <w:rsid w:val="003A6CE2"/>
     <w:rsid w:val="003C64B4"/>
     <w:rsid w:val="003D1F10"/>
     <w:rsid w:val="0043566C"/>
     <w:rsid w:val="00456D00"/>
     <w:rsid w:val="004658A1"/>
     <w:rsid w:val="0047553B"/>
     <w:rsid w:val="004C6435"/>
     <w:rsid w:val="00504916"/>
     <w:rsid w:val="00543820"/>
     <w:rsid w:val="00564C1A"/>
     <w:rsid w:val="00577F47"/>
     <w:rsid w:val="00586DC0"/>
     <w:rsid w:val="00610A53"/>
     <w:rsid w:val="00691F42"/>
     <w:rsid w:val="006A2734"/>
     <w:rsid w:val="00777018"/>
     <w:rsid w:val="00777869"/>
     <w:rsid w:val="00777E05"/>
     <w:rsid w:val="00842B93"/>
     <w:rsid w:val="00974277"/>
     <w:rsid w:val="009D17D4"/>
     <w:rsid w:val="009E3BDC"/>
     <w:rsid w:val="00A51CA5"/>
     <w:rsid w:val="00A57090"/>
@@ -11943,51 +12134,51 @@
     <w:rsid w:val="00EE4ACD"/>
     <w:rsid w:val="00EF2135"/>
     <w:rsid w:val="00F005EE"/>
     <w:rsid w:val="00F02316"/>
     <w:rsid w:val="00F30C86"/>
     <w:rsid w:val="00F620A7"/>
     <w:rsid w:val="00F62A82"/>
     <w:rsid w:val="00FC08C0"/>
     <w:rsid w:val="00FD5F4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CR" w:eastAsia="es-CR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12391,90 +12582,50 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004658A1"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="948B29ADA342477984A8E4BD2F8E35FE">
     <w:name w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
     <w:rsid w:val="003C64B4"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E97A94310DE44D8189E1AA3219ECCCC1">
-[...38 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F59B9BCBFD354C96827B911A2CC97E07">
     <w:name w:val="F59B9BCBFD354C96827B911A2CC97E07"/>
     <w:rsid w:val="003C64B4"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B775B138237940A094671931B5E4EB73">
     <w:name w:val="B775B138237940A094671931B5E4EB73"/>
     <w:rsid w:val="00065F46"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E042FAC1A31C446DABCFE8090685BB1A">
     <w:name w:val="E042FAC1A31C446DABCFE8090685BB1A"/>
     <w:rsid w:val="0043566C"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -12830,82 +12981,83 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F219038-FFE1-45D5-8406-A1A0E3B34294}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1581</Words>
-  <Characters>8696</Characters>
+  <Words>1580</Words>
+  <Characters>8690</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>72</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10257</CharactersWithSpaces>
+  <CharactersWithSpaces>10250</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>