--- v0 (2026-04-06)
+++ v1 (2026-08-10)
@@ -1,30 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
@@ -106,67 +105,67 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007873DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>section</w:t>
       </w:r>
       <w:r w:rsidR="007873DC" w:rsidRPr="007873DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCD0F0F" w14:textId="1C9BA31C" w:rsidR="00923854" w:rsidRPr="005F4822" w:rsidRDefault="000C3515" w:rsidP="00B42EF9">
+    <w:p w14:paraId="4CCD0F0F" w14:textId="1C9BA31C" w:rsidR="00923854" w:rsidRPr="00B5631B" w:rsidRDefault="000C3515" w:rsidP="00B42EF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005F4822">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5631B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>CASE STUDY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6784177F" w14:textId="77777777" w:rsidR="000C3515" w:rsidRPr="007873DC" w:rsidRDefault="000C3515" w:rsidP="00B42EF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:alias w:val="Titulo articulo"/>
         <w:tag w:val="Titulo articulo"/>
         <w:id w:val="-636337328"/>
         <w:placeholder>
@@ -204,51 +203,75 @@
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Title </w:t>
           </w:r>
           <w:r w:rsidR="002E4497" w:rsidRPr="00080BCA">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">of the article </w:t>
           </w:r>
           <w:r w:rsidR="00662013" w:rsidRPr="00080BCA">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">(Calibri 14pt, </w:t>
+            <w:t>(</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00662013" w:rsidRPr="00080BCA">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00662013" w:rsidRPr="00080BCA">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 14pt, </w:t>
           </w:r>
           <w:r w:rsidR="002E4497" w:rsidRPr="00080BCA">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>centered, bold</w:t>
           </w:r>
           <w:r w:rsidR="00662013" w:rsidRPr="00080BCA">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:r w:rsidR="003A6304" w:rsidRPr="00080BCA">
             <w:rPr>
@@ -385,1307 +408,1594 @@
         </w:p>
         <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0F5524F2" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="008E1D49" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:alias w:val="Autor(es)"/>
         <w:id w:val="-1714334468"/>
         <w:placeholder>
           <w:docPart w:val="B775B138237940A094671931B5E4EB73"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="50771761" w14:textId="4F92CF8E" w:rsidR="00913CA7" w:rsidRPr="00CF320D" w:rsidRDefault="00CF320D" w:rsidP="00913CA7">
+        <w:p w14:paraId="50771761" w14:textId="4F92CF8E" w:rsidR="00913CA7" w:rsidRPr="00B5631B" w:rsidRDefault="00CF320D" w:rsidP="00913CA7">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:outlineLvl w:val="0"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CF320D">
+          <w:r w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Author complete name</w:t>
           </w:r>
-          <w:r w:rsidR="00913CA7" w:rsidRPr="00CF320D">
+          <w:r w:rsidR="00913CA7" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:vertAlign w:val="superscript"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="00913CA7" w:rsidRPr="00CF320D">
+          <w:r w:rsidR="00913CA7" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:r w:rsidRPr="00CF320D">
+          <w:r w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Author complete name</w:t>
           </w:r>
-          <w:r w:rsidR="00913CA7" w:rsidRPr="00CF320D">
+          <w:r w:rsidR="00913CA7" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:vertAlign w:val="superscript"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidR="00913CA7" w:rsidRPr="00CF320D">
+          <w:r w:rsidR="00913CA7" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:r w:rsidRPr="00CF320D">
+          <w:r w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Author complete name</w:t>
           </w:r>
-          <w:r w:rsidR="00913CA7" w:rsidRPr="00CF320D">
+          <w:r w:rsidR="00913CA7" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:vertAlign w:val="superscript"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
-          <w:r w:rsidR="00913CA7" w:rsidRPr="00CF320D">
+          <w:r w:rsidR="00913CA7" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> &amp; </w:t>
           </w:r>
-          <w:r w:rsidRPr="00CF320D">
+          <w:r w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Author complete name</w:t>
           </w:r>
-          <w:r w:rsidR="00913CA7" w:rsidRPr="00CF320D">
+          <w:r w:rsidR="00913CA7" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:vertAlign w:val="superscript"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="03C8B850" w14:textId="435BAE44" w:rsidR="00730B57" w:rsidRPr="00141272" w:rsidRDefault="00913CA7" w:rsidP="00730B57">
+        <w:p w14:paraId="03C8B850" w14:textId="0DB6CC34" w:rsidR="00730B57" w:rsidRPr="00B5631B" w:rsidRDefault="00913CA7" w:rsidP="00730B57">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:outlineLvl w:val="0"/>
             <w:rPr>
               <w:b/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CF320D">
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidR="00CF320D" w:rsidRPr="00CF320D">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidRPr="00CF320D">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 1</w:t>
+          </w:r>
+          <w:r w:rsidR="00B5631B" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidR="00CF320D">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidRPr="00CF320D">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">pt, </w:t>
+          </w:r>
+          <w:r w:rsidR="00CF320D" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidR="00CF320D" w:rsidRPr="00141272">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>left aligned</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidR="00EB1F75" w:rsidRPr="00141272">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidR="00CF320D" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidR="00CF320D" w:rsidRPr="00141272">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>bold</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidR="00141272" w:rsidRPr="00141272">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">. </w:t>
+          </w:r>
+          <w:r w:rsidR="00CF320D" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidR="00141272">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The name of the authors </w:t>
+          </w:r>
+          <w:r w:rsidR="00EB1F75" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidR="00141272" w:rsidRPr="00141272">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>is</w:t>
+          </w:r>
+          <w:r w:rsidR="00CF320D" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:t xml:space="preserve"> middle name. </w:t>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> written </w:t>
+          </w:r>
+          <w:r w:rsidR="00141272" w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">in full, last name after the name or middle name. </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="465380E5" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00141272" w:rsidRDefault="000E6C3F" w:rsidP="006B7AA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:alias w:val="Afiliaciones"/>
         <w:tag w:val="Afiliaciones"/>
         <w:id w:val="-1771922312"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="007F3B86" w14:textId="195F17AD" w:rsidR="00E26F5F" w:rsidRDefault="00E85866" w:rsidP="008A1BBF">
+        <w:p w14:paraId="007F3B86" w14:textId="552B7DF2" w:rsidR="00E26F5F" w:rsidRPr="00B5631B" w:rsidRDefault="00E85866" w:rsidP="008A1BBF">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E85866">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Affiliations </w:t>
           </w:r>
-          <w:r w:rsidR="00D94AC3" w:rsidRPr="003369CF">
-[...2 lines deleted...]
-              <w:szCs w:val="18"/>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
-          <w:r w:rsidR="00D94AC3" w:rsidRPr="003369CF">
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:bCs/>
-              <w:sz w:val="18"/>
-[...8 lines deleted...]
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00B5631B" w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>10</w:t>
+          </w:r>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>pt</w:t>
+          </w:r>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2BF5F3C9" w14:textId="528CBA0F" w:rsidR="00E85866" w:rsidRDefault="00E26F5F" w:rsidP="008A1BBF">
+        <w:p w14:paraId="2BF5F3C9" w14:textId="528CBA0F" w:rsidR="00E85866" w:rsidRPr="00B5631B" w:rsidRDefault="00E26F5F" w:rsidP="008A1BBF">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>A</w:t>
           </w:r>
-          <w:r w:rsidR="00E85866" w:rsidRPr="00E85866">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00E85866" w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">ddresses are numbered, </w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>finishing</w:t>
           </w:r>
-          <w:r w:rsidR="00E85866" w:rsidRPr="00E85866">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00E85866" w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> with a “;”</w:t>
           </w:r>
-          <w:r w:rsidR="00152FD5">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00152FD5" w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00E85866" w:rsidRPr="00E85866">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00E85866" w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>followed by the email address (do not include the word "email") and the ORCID identification number</w:t>
           </w:r>
-          <w:r w:rsidR="00152FD5">
-[...36 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00152FD5" w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>, separated by a comma.</w:t>
+          </w:r>
+          <w:r w:rsidR="003B0E5D" w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> When two or more authors share the same affiliation,</w:t>
           </w:r>
-          <w:r w:rsidR="00FD02E6">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00FD02E6" w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> separate the next email address with a comma.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="37CFE346" w14:textId="37371B23" w:rsidR="00531B8C" w:rsidRPr="00B96F82" w:rsidRDefault="00E85866" w:rsidP="00531B8C">
+        <w:p w14:paraId="37CFE346" w14:textId="37371B23" w:rsidR="00531B8C" w:rsidRPr="00B5631B" w:rsidRDefault="00E85866" w:rsidP="00531B8C">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B96F82">
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>Example</w:t>
           </w:r>
-          <w:r w:rsidR="00531B8C" w:rsidRPr="00B96F82">
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00531B8C" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="29D0C19D" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00647383" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="29D0C19D" w14:textId="7488B585" w:rsidR="00647383" w:rsidRPr="00B5631B" w:rsidRDefault="00647383" w:rsidP="009609FA">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="709"/>
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00647383">
-[...9 lines deleted...]
-            <w:tab/>
+          <w:r w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:t>Instituto Nacional de Salud, Grupo de Microscopía y Análisis de Imágenes, Av. Calle 26 Nº 51-60 Bogotá, Colombia; lsarmiento@ins.gov.co, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="48A07DB9" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00647383" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="48A07DB9" w14:textId="56CBE0F6" w:rsidR="00647383" w:rsidRPr="00B5631B" w:rsidRDefault="00647383" w:rsidP="009609FA">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="709"/>
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00647383">
-[...9 lines deleted...]
-            <w:tab/>
+          <w:r w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:t>Universidad Estatal a Distancia, Vicerrectoría de Investigación, Laboratorio de Ecología Urbana, 2050 Sabanilla, San José, Costa Rica; cseas@uned.ac.cr, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="50040C4E" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00647383" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="50040C4E" w14:textId="6682146F" w:rsidR="00647383" w:rsidRPr="00B5631B" w:rsidRDefault="00647383" w:rsidP="009609FA">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="709"/>
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00647383">
-[...11 lines deleted...]
-            <w:tab/>
+          <w:r w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t xml:space="preserve">University of Georgia, Costa Rica Campus. </w:t>
           </w:r>
-          <w:r w:rsidRPr="00647383">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Apartado 108-5655, Monteverde, Costa Rica; fabricio@uga.edu, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4658EDF8" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00647383" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="4658EDF8" w14:textId="2756C2B6" w:rsidR="00647383" w:rsidRPr="00B5631B" w:rsidRDefault="00647383" w:rsidP="009609FA">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="709"/>
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00647383">
-[...11 lines deleted...]
-            <w:tab/>
+          <w:r w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t>Council on International Educational Exchange, Sustainability Center Monteverde, Costa Rica; kmasters@ciee.org, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5CAE1091" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00CA1AF6" w:rsidRDefault="00000000" w:rsidP="00D94AC3">
+        <w:p w14:paraId="5CAE1091" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00B5631B" w:rsidRDefault="00865413" w:rsidP="00D94AC3">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="426"/>
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1CBE83D6" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
+    <w:p w14:paraId="1CBE83D6" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00B5631B" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="177018821"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="53D47791" w14:textId="59BDA1B0" w:rsidR="000E6C3F" w:rsidRPr="00B96F82" w:rsidRDefault="00182A66" w:rsidP="00B00208">
+        <w:p w14:paraId="53D47791" w14:textId="59BDA1B0" w:rsidR="000E6C3F" w:rsidRPr="00B5631B" w:rsidRDefault="00182A66" w:rsidP="00B00208">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B96F82">
+          <w:r w:rsidRPr="00B5631B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Please do not write here</w:t>
           </w:r>
-          <w:r w:rsidR="00531B8C" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00531B8C" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00B96F82" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00B96F82" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Re</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="00B96F82">
+            <w:t>Received</w:t>
+          </w:r>
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>ceived</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B96F82">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
+            <w:t>XX-XX-</w:t>
+          </w:r>
+          <w:r w:rsidR="00B00208" w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>XXXX</w:t>
+          </w:r>
+          <w:r w:rsidR="000E6C3F" w:rsidRPr="00B5631B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00D94AC3" w:rsidRPr="00B96F82">
-[...26 lines deleted...]
-          <w:r w:rsidR="000E6C3F" w:rsidRPr="00D94AC3">
+          <w:r w:rsidR="000E6C3F" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:bCs/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:sym w:font="Wingdings 2" w:char="F096"/>
           </w:r>
-          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> Corre</w:t>
           </w:r>
-          <w:r w:rsidR="00B96F82" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00B96F82" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>cted</w:t>
           </w:r>
-          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00B00208" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00B00208" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">XX-XX-XXXX </w:t>
           </w:r>
-          <w:r w:rsidR="000E6C3F" w:rsidRPr="00D94AC3">
+          <w:r w:rsidR="000E6C3F" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:bCs/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:sym w:font="Wingdings 2" w:char="F096"/>
           </w:r>
-          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00B96F82" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00B96F82" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Accepted</w:t>
           </w:r>
-          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00B00208" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00B00208" w:rsidRPr="00B5631B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>XX-XX-XXXX</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="18FBD2D0" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
+        <w:p w14:paraId="18FBD2D0" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00B5631B" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D94AC3">
+          <w:r w:rsidRPr="00B5631B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">DOI: </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="175CD64B" w14:textId="77777777" w:rsidR="005F4822" w:rsidRPr="002B1FC0" w:rsidRDefault="005F4822" w:rsidP="005F4822">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk200737951"/>
       <w:r w:rsidRPr="002B1FC0">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>IMPORTANT NOTE (PLEASE DELETE THIS NOTE ONCE YOU INSERT YOUR MANUSCRIPT TEXT):</w:t>
       </w:r>
       <w:r w:rsidRPr="002B1FC0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The narrative style required by the journal is </w:t>
       </w:r>
       <w:r w:rsidRPr="002B1FC0">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>first-person, active voice</w:t>
       </w:r>
       <w:r w:rsidRPr="002B1FC0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. This applies to the entire text, including the abstracts. (For example, "we collected 80 samples" instead of the old style "80 samples were collected"). If you wish to update yourself in this area, we suggest reading: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="002B1FC0">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.nature.com/nature-portfolio/for-authors/write</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B1FC0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="0FD346F0" w14:textId="77777777" w:rsidR="003C7F3B" w:rsidRDefault="003C7F3B" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="526C5CAA" w14:textId="77777777" w:rsidR="005F4822" w:rsidRPr="00000E1B" w:rsidRDefault="005F4822" w:rsidP="005F4822">
-      <w:pPr>
+    <w:p w14:paraId="526C5CAA" w14:textId="2BC07351" w:rsidR="005F4822" w:rsidRPr="00865413" w:rsidRDefault="005F4822" w:rsidP="00865413">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ABSTRACT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009609FA" w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pt, justified. The text will include the main objectives of the research, scope, methodology employed, main results and conclusions. The abstract must be clear, coherent and concise, for which it is suggested to review and verify data, syntax, spelling, do not include equations, figures, tables, or bibliographic references. It must accurately reflect the content of the article. It must be written in first person. It should be only one paragraph of 100-250 words.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222BB880" w14:textId="77777777" w:rsidR="005F4822" w:rsidRPr="00865413" w:rsidRDefault="005F4822" w:rsidP="00865413">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0251C67E" w14:textId="77777777" w:rsidR="005F4822" w:rsidRPr="00865413" w:rsidRDefault="005F4822" w:rsidP="00865413">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ABSTRACT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The coral reefs of the Costa Rican South Pacific are disappearing due to anthropogenic pollution and sedimentation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Objective</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: To develop a coral nursery and establish its viability for local restoration of scleractinian corals. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Methods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Between December 2014 and May 2016 we kept a coral nursery in the middle of the water column in Punta Encanto, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Golfo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dulce.  The structure had fragments of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Porites</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lobata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Psammocora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>stellata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pavona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>varians</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on cement “cookies”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Phosphate concentration and high salinity adversely affected the growth of all the species, but the fragments of P. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>stellata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> produced acceptable results. Conclusion: coral gardening is feasible for ecological restoration in the South Pacific of Costa Rica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C237E9" w14:textId="2601719A" w:rsidR="005F4822" w:rsidRPr="00865413" w:rsidRDefault="005F4822" w:rsidP="00865413">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009609FA" w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pt, left aligned, lowercase and separated by commas, must include 5-7 words that describe the topic and that are not in the title, nor in the abstract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA29D0A" w14:textId="77777777" w:rsidR="003675E4" w:rsidRPr="00865413" w:rsidRDefault="003675E4" w:rsidP="00865413">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E79659" w14:textId="0EEB798C" w:rsidR="005F4822" w:rsidRPr="00865413" w:rsidRDefault="005F4822" w:rsidP="00865413">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>RESUMEN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Include the title of the article in Spanish in between quotation marks “”. Follow the same structure, format and length as the abstract. It helps to identify the main topics or aspects of the article and is important for indexing in bibliographic databases. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697FB0B7" w14:textId="77777777" w:rsidR="005F4822" w:rsidRPr="00865413" w:rsidRDefault="005F4822" w:rsidP="00865413">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Ejemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AB5B42" w14:textId="77777777" w:rsidR="005F4822" w:rsidRPr="00865413" w:rsidRDefault="005F4822" w:rsidP="00865413">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RESUMEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. “Jardinería para la restauración coralina en el Golfo Dulce, Costa Rica: una prueba práctica”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Introducción</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Los corales del Golfo Dulce del Pacífico Sur de Costa Rica están desapareciendo debido a la contaminación y sedimentación por origen antrópico. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Objetivo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Desarrollar una guardería de corales en Punta Encanto con el fin de establecer su viabilidad y replicarlo en otras partes del Pacífico costarricense, el estudio se realizó entre diciembre del 2014 y mayo del 2016. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Metodología</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Construimos una estructura de jardinería que colocamos a media columna de agua, utilizamos fragmentos de oportunidad de las especies de coral Porites lobata, Psammocora stellata y Pavona varians que colocamos en galletas de cemento y de esta forma realizamos una medición de su crecimiento en cm3 y tomamos además muestras de agua para su análisis físico químico. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Determinamos que la especie P. stellata fue la de mostró mejor crecimiento, la menor concentración de nutrientes tuvo lugar a media columna de agua, los silicatos fueron los más abundantes en todo el periodo del estudio. En general, podemos decir que los niveles concentración en nutrientes son normales respecto a los reportados en otros estudios similares. La alta concentración salina y de fosfato afectó negativamente el crecimiento en todas las especies evaluadas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conclusión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: El estudio demostró la factibilidad de realizar jardinerías de coral en el Golfo Dulce como una técnica de restauración ecológica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D8D9B4" w14:textId="7CC468AB" w:rsidR="005F4822" w:rsidRPr="00000E1B" w:rsidRDefault="005F4822" w:rsidP="00865413">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000E1B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00865413">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-        <w:t>ABSTRACT</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Palabras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7B3C" w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865413">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pt, left aligned, lowercase and separated by commas, must include 5-7 words in Spanish that describe the topic and that are not in the title, nor in the abstract</w:t>
       </w:r>
       <w:r w:rsidRPr="00000E1B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. Calibri, 9pt, justified. The text will include the main objectives of the research, scope, methodology employed, main results and conclusions. The abstract must be clear, coherent and concise, for which it is suggested to review and verify data, syntax, spelling, do not include equations, figures, tables, or bibliographic references. It must accurately reflect the content of the article. It must be written in first person. It should be only one paragraph of 100-250 words.</w:t>
-[...368 lines deleted...]
-        <w:t>: Calibri, 9pt, left aligned, lowercase and separated by commas, must include 5-7 words in Spanish that describe the topic and that are not in the title, nor in the abstract.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3424A95B" w14:textId="77777777" w:rsidR="005F4822" w:rsidRPr="0028602A" w:rsidRDefault="005F4822" w:rsidP="005F4822">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0151D701" w14:textId="77777777" w:rsidR="005F4822" w:rsidRDefault="005F4822" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D7A41DE" w14:textId="77777777" w:rsidR="005F4822" w:rsidRPr="000E6C3F" w:rsidRDefault="005F4822" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -1720,51 +2030,65 @@
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:p w14:paraId="714AA1DC" w14:textId="6D3813B3" w:rsidR="002777F3" w:rsidRPr="002777F3" w:rsidRDefault="002777F3" w:rsidP="002777F3">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="0090265A">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>T</w:t>
               </w:r>
               <w:r w:rsidRPr="002777F3">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve">he content of the article uses Calibri, 11, justified, each paragraph indented in the first line. </w:t>
+                <w:t xml:space="preserve">he content of the article uses </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="002777F3">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>Calibri</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="002777F3">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">, 11, justified, each paragraph indented in the first line. </w:t>
               </w:r>
               <w:r w:rsidR="00F43A76">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Use</w:t>
               </w:r>
               <w:r w:rsidRPr="002777F3">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> a maximum of </w:t>
               </w:r>
               <w:r w:rsidR="00E44B61">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>4</w:t>
               </w:r>
               <w:r w:rsidR="00F43A76">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
@@ -1919,51 +2243,58 @@
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>REFERENCES</w:t>
               </w:r>
               <w:r w:rsidR="001C0BF5">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> section. </w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1308AFC2" w14:textId="3C1857F2" w:rsidR="000E6C3F" w:rsidRPr="003829C3" w:rsidRDefault="002777F3" w:rsidP="00E44B61">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="002777F3">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make a clear statement of the problem, based on the relevant literature; specifically indicate the place; duration of study; sample size; methods and results; in the discussion compare your results with those already published in the literature (if your results are unexpected, analyze possible causes), and close with a concluding paragraph. </w:t>
+                <w:t xml:space="preserve">Make a clear statement of the problem, based on the relevant literature; specifically indicate the place; duration of study; sample size; methods and results; in the discussion compare your results with those already published in the literature (if your results are unexpected, analyze </w:t>
+              </w:r>
+              <w:r w:rsidRPr="002777F3">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t xml:space="preserve">possible causes), and close with a concluding paragraph. </w:t>
               </w:r>
               <w:r w:rsidRPr="0090265A">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In addition, you can </w:t>
               </w:r>
               <w:r w:rsidR="00E44B61">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>include</w:t>
               </w:r>
               <w:r w:rsidRPr="0090265A">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidR="00E44B61">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">figures and </w:t>
               </w:r>
@@ -1995,50 +2326,51 @@
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4F4B6444" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="003829C3" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="titulos"/>
         <w:tag w:val="Materiales y Métodos"/>
         <w:id w:val="1166982493"/>
         <w:placeholder>
           <w:docPart w:val="019015AC926843D2858E35B612EBBAD8"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="2D9D8351" w14:textId="77777777" w:rsidR="007D5993" w:rsidRDefault="003455F1" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96F82">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>MATERIA</w:t>
           </w:r>
           <w:r w:rsidR="002D7B42" w:rsidRPr="00B96F82">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>LS AND</w:t>
@@ -2062,114 +2394,122 @@
           <w:r w:rsidRPr="00B96F82">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>T</w:t>
           </w:r>
           <w:r w:rsidR="002D7B42" w:rsidRPr="00B96F82">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>H</w:t>
           </w:r>
           <w:r w:rsidRPr="00B96F82">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>ODS</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7343E6FB" w14:textId="0EC38834" w:rsidR="003455F1" w:rsidRPr="007D5993" w:rsidRDefault="00000000" w:rsidP="003455F1">
+        <w:p w14:paraId="7343E6FB" w14:textId="0EC38834" w:rsidR="003455F1" w:rsidRPr="007D5993" w:rsidRDefault="00865413" w:rsidP="003455F1">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Estilo10"/>
         </w:rPr>
         <w:alias w:val="Materiales y Métodos"/>
         <w:tag w:val="Materiales y Métodos"/>
         <w:id w:val="-2116827448"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Fuentedeprrafopredeter"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="27A4D584" w14:textId="18FBA609" w:rsidR="00A668A6" w:rsidRPr="00A668A6" w:rsidRDefault="00A668A6" w:rsidP="00A668A6">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Calibri 11pt, justified, each paragraph indented on the first line.</w:t>
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="0090265A">
+            <w:rPr>
+              <w:rStyle w:val="Estilo10"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 11pt, justified, each paragraph indented on the first line.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="193BBC65" w14:textId="6193280C" w:rsidR="0090265A" w:rsidRPr="0090265A" w:rsidRDefault="0090265A" w:rsidP="0090265A">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:lastRenderedPageBreak/>
             <w:t xml:space="preserve">This section should be </w:t>
           </w:r>
           <w:r w:rsidR="005407C7">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">thoroughly </w:t>
           </w:r>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>enough</w:t>
           </w:r>
           <w:r w:rsidR="00A668A6">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> and </w:t>
           </w:r>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
@@ -2324,111 +2664,122 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="568F81D6" w14:textId="77777777" w:rsidR="004E7D2B" w:rsidRPr="00B96F82" w:rsidRDefault="004E7D2B" w:rsidP="003455F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="Resultados"/>
         <w:tag w:val="Resultados"/>
         <w:id w:val="-726374256"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3CE1D049" w14:textId="77777777" w:rsidR="007D5993" w:rsidRDefault="00DF3A75" w:rsidP="007D5993">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002D7B42">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>RESULT</w:t>
           </w:r>
           <w:r w:rsidR="002D7B42" w:rsidRPr="002D7B42">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="25EBC1D6" w14:textId="6A4D91DE" w:rsidR="000E6C3F" w:rsidRPr="002D7B42" w:rsidRDefault="00000000" w:rsidP="007D5993">
+        <w:p w14:paraId="25EBC1D6" w14:textId="6A4D91DE" w:rsidR="000E6C3F" w:rsidRPr="002D7B42" w:rsidRDefault="00865413" w:rsidP="007D5993">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="resultados"/>
         <w:tag w:val="resultados"/>
         <w:id w:val="-1203553540"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="1C9D0CAE" w14:textId="4F427B98" w:rsidR="002D7B42" w:rsidRPr="002D7B42" w:rsidRDefault="002D7B42" w:rsidP="002D7B42">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Calibri 11pt, justified, each paragraph indented on the first line.</w:t>
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="0090265A">
+            <w:rPr>
+              <w:rStyle w:val="Estilo10"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 11pt, justified, each paragraph indented on the first line.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="24E9E135" w14:textId="77777777" w:rsidR="00064845" w:rsidRDefault="002D7B42" w:rsidP="00064845">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002D7B42">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>The results should be presented in a logical sequence</w:t>
@@ -2489,153 +2840,164 @@
             </w:rPr>
             <w:t>igures or maps</w:t>
           </w:r>
           <w:r w:rsidR="00F87816">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00F87816" w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>must be in color</w:t>
           </w:r>
           <w:r w:rsidR="00F87816">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0554FAAE" w14:textId="6A60F6D3" w:rsidR="000E6C3F" w:rsidRPr="00F87816" w:rsidRDefault="00000000" w:rsidP="00064845">
+        <w:p w14:paraId="0554FAAE" w14:textId="6A60F6D3" w:rsidR="000E6C3F" w:rsidRPr="00F87816" w:rsidRDefault="00865413" w:rsidP="00064845">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="Discusión"/>
         <w:tag w:val="Discusión"/>
         <w:id w:val="519131612"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="282189B4" w14:textId="38658B5B" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000E6C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>DISCUS</w:t>
           </w:r>
           <w:r w:rsidR="00F87816">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r w:rsidR="00C629B1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>I</w:t>
           </w:r>
           <w:r w:rsidR="00F87816">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>O</w:t>
           </w:r>
           <w:r w:rsidRPr="000E6C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>N</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="29AC837A" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="00000000" w:rsidP="003C7F3B">
+        <w:p w14:paraId="29AC837A" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="00865413" w:rsidP="003C7F3B">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Discusión"/>
         <w:tag w:val="Discusión"/>
         <w:id w:val="-1085525882"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="7C4E6DA6" w14:textId="77777777" w:rsidR="00F87816" w:rsidRPr="002D7B42" w:rsidRDefault="00F87816" w:rsidP="00F87816">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Calibri 11pt, justified, each paragraph indented on the first line.</w:t>
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="0090265A">
+            <w:rPr>
+              <w:rStyle w:val="Estilo10"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 11pt, justified, each paragraph indented on the first line.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="28888497" w14:textId="27810227" w:rsidR="000E6C3F" w:rsidRPr="003829C3" w:rsidRDefault="00302655" w:rsidP="00F479A6">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00302655">
             <w:rPr>
               <w:lang w:val="en-US"/>
@@ -2686,96 +3048,98 @@
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="18534AA8" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="003829C3" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="Agradecimientos"/>
         <w:tag w:val="Agradecimientos"/>
         <w:id w:val="-966889951"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="2B361406" w14:textId="77777777" w:rsidR="007D5993" w:rsidRDefault="00A54F7A" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A54F7A">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>ACKNOWLEDGMENT</w:t>
           </w:r>
           <w:r w:rsidR="005E30D0">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4E63D28B" w14:textId="3E0043CE" w:rsidR="000E6C3F" w:rsidRPr="00BC1915" w:rsidRDefault="00000000" w:rsidP="000E6C3F">
+        <w:p w14:paraId="4E63D28B" w14:textId="3E0043CE" w:rsidR="000E6C3F" w:rsidRPr="00BC1915" w:rsidRDefault="00865413" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Agradecimientos"/>
         <w:tag w:val="Agradecimientos"/>
         <w:id w:val="1205986564"/>
         <w:placeholder>
           <w:docPart w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6474BB9C" w14:textId="77777777" w:rsidR="00835E63" w:rsidRDefault="005E30D0" w:rsidP="0040272D">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="708"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005E30D0">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>In this part of the article the author acknowledges the people or institutions that helped him</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> or her</w:t>
           </w:r>
           <w:r w:rsidRPr="005E30D0">
             <w:rPr>
               <w:lang w:val="en-US"/>
@@ -2872,99 +3236,109 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="315BDDBE" w14:textId="77777777" w:rsidR="007D5993" w:rsidRDefault="00F375FD" w:rsidP="007D5993">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00353920">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>ETHICS, CONFLICT OF INTEREST, AND FUNDING STATEMENT</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="250C311F" w14:textId="3BE0925D" w:rsidR="009A55E7" w:rsidRPr="007D5993" w:rsidRDefault="00000000" w:rsidP="007D5993">
+        <w:p w14:paraId="250C311F" w14:textId="3BE0925D" w:rsidR="009A55E7" w:rsidRPr="007D5993" w:rsidRDefault="00865413" w:rsidP="007D5993">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:id w:val="1024991288"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="472335871"/>
             <w:placeholder>
               <w:docPart w:val="E042FAC1A31C446DABCFE8090685BB1A"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="537D2958" w14:textId="77777777" w:rsidR="0048643E" w:rsidRPr="003455F1" w:rsidRDefault="0048643E" w:rsidP="0048643E">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
               </w:pPr>
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="003455F1">
                 <w:rPr>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
-                <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
+                <w:t>Calibri</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="003455F1">
+                <w:rPr>
+                  <w:lang w:val="es-ES_tradnl"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="0B557236" w14:textId="03A7ECDD" w:rsidR="0028540F" w:rsidRDefault="00F375FD" w:rsidP="00F375FD">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="00F375FD">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This is an example, please use your initials and contributions, and adjust this paragraph to the characteristics of your work: </w:t>
               </w:r>
               <w:r w:rsidR="000F7A26" w:rsidRPr="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>The  author</w:t>
               </w:r>
               <w:r w:rsidR="000F7A26">
                 <w:rPr>
@@ -3012,50 +3386,51 @@
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">  have  fully  complied  with  all  pertinent  ethical  and  legal requirements,  both  during  the  study  and  in  the  production  of  the  manuscript;  that  there  are  no conflicts  of  interest  of  any  kind;  that  all  financial  sources  are  fully  and  clearly  stated  in  the acknowledgements section; and that they fully agree with the final edited version of the article. A signed document has been filed in the journal archives.</w:t>
               </w:r>
               <w:r w:rsidR="0028540F">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="02F0E7B8" w14:textId="513CBC9D" w:rsidR="002C7002" w:rsidRDefault="000F7A26" w:rsidP="008937BC">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
+                <w:lastRenderedPageBreak/>
                 <w:t xml:space="preserve">The statement of each author’s contribution to the manuscript is as follows: </w:t>
               </w:r>
               <w:r w:rsidR="00F375FD" w:rsidRPr="008937BC">
                 <w:rPr>
                   <w:color w:val="FF0000"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>J.G.A.R. and M.C.C.: Study design, data collection and analysis. V.P.M.: Data collection. All co-authors: preparation and final approval of the manuscript</w:t>
               </w:r>
               <w:r w:rsidR="00F375FD" w:rsidRPr="008937BC">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
               <w:r w:rsidR="008937BC" w:rsidRPr="008937BC">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
@@ -3100,104 +3475,132 @@
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="75A959AB" w14:textId="77777777" w:rsidR="005C0300" w:rsidRDefault="005C0300" w:rsidP="005C0300">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>REFERENCES</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7CE1F193" w14:textId="77777777" w:rsidR="005C0300" w:rsidRPr="007D5993" w:rsidRDefault="00000000" w:rsidP="005C0300">
+        <w:p w14:paraId="7CE1F193" w14:textId="77777777" w:rsidR="005C0300" w:rsidRPr="007D5993" w:rsidRDefault="00865413" w:rsidP="005C0300">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:alias w:val="Referencias"/>
         <w:tag w:val="Referencias"/>
         <w:id w:val="-2142408724"/>
         <w:placeholder>
           <w:docPart w:val="CE8B2A6416434EC4AFD64AB29323A216"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="02FD895F" w14:textId="77777777" w:rsidR="005C0300" w:rsidRDefault="005C0300" w:rsidP="005C0300">
+        <w:p w14:paraId="02FD895F" w14:textId="2FB061B7" w:rsidR="005C0300" w:rsidRPr="00865413" w:rsidRDefault="005C0300" w:rsidP="005C0300">
           <w:pPr>
             <w:pStyle w:val="EndNoteBibliography"/>
             <w:spacing w:after="0"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
           </w:pPr>
-          <w:r w:rsidRPr="004A66FC">
+          <w:r w:rsidRPr="00865413">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof w:val="0"/>
-              <w:sz w:val="18"/>
-[...2 lines deleted...]
-            <w:t>Font Calibri, size 9pt, with a single line spacing between each reference and a hanging indent.  Place the references in alphabetical order and APA 7 Style.</w:t>
+            </w:rPr>
+            <w:t xml:space="preserve">Font </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00865413">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof w:val="0"/>
+            </w:rPr>
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00865413">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof w:val="0"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, size </w:t>
+          </w:r>
+          <w:r w:rsidR="00865413" w:rsidRPr="00865413">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof w:val="0"/>
+            </w:rPr>
+            <w:t>11</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00865413">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof w:val="0"/>
+            </w:rPr>
+            <w:t>pt, with a single line spacing between each reference and a hanging indent.  Place the references in alphabetical order and APA 7 Style.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="10C0FC57" w14:textId="77777777" w:rsidR="005C0300" w:rsidRPr="005F4822" w:rsidRDefault="005C0300" w:rsidP="005C0300">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="569D555E" w14:textId="77777777" w:rsidR="005C0300" w:rsidRPr="007B70BB" w:rsidRDefault="005C0300" w:rsidP="005C0300">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3393,115 +3796,105 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6F8A67F4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="6 Cuadro de texto" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.15pt;margin-top:3.2pt;width:489pt;height:20pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBwTQDmQIAALkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3ayJNuCOkWWosOA&#10;oi2WDj0rstQIlURNUmJnXz9KdtKk66XDLjYpPlLkE8nzi9ZoshU+KLAVHZyVlAjLoVb2saI/768+&#10;fKYkRGZrpsGKiu5EoBez9+/OGzcVQ1iDroUnGMSGaeMquo7RTYsi8LUwLJyBExaNErxhEVX/WNSe&#10;NRjd6GJYlpOiAV87D1yEgKeXnZHOcnwpBY+3UgYRia4o5hbz1+fvKn2L2TmbPnrm1or3abB/yMIw&#10;ZfHSQ6hLFhnZePVXKKO4hwAynnEwBUipuMg1YDWD8kU1yzVzIteC5AR3oCn8v7D8ZnvniaorOqHE&#10;MoNPNCGLDas9kFqQKNoIiaTGhSlilw7Rsf0KLT72/jzgYaq9ld6kP1ZF0I507w4UYxzC8XAyHJST&#10;ckwJR9twPCrL/AbFs7fzIX4TYEgSKurxCTOzbHsdImaC0D0kXRZAq/pKaZ2V1DZioT3ZMnxwHXOO&#10;6HGC0pY0mMnHcZkDn9hS6IP/SjP+lKo8jYCatuk6kRusTysx1DGRpbjTImG0/SEkEpwJeSVHxrmw&#10;hzwzOqEkVvQWxx7/nNVbnLs60CPfDDYenI2y4DuWTqmtn/bUyg6PJB3VncTYrtq+c1ZQ77BxPHTz&#10;Fxy/Ukj0NQvxjnkcOOwVXCLxFj9SA74O9BIla/C/XztPeJwDtFLS4ABXNPzaMC8o0d8tTsiXwWiU&#10;Jj4ro/GnISr+2LI6ttiNWQC2zADXleNZTPio96L0YB5w18zTrWhiluPdFY17cRG7tYK7iov5PINw&#10;xh2L13bpeAqd6E0Ndt8+MO/6Bk8jdgP7UWfTF33eYZOnhfkmglR5CBLBHas98bgfcp/2uywtoGM9&#10;o5437uwPAAAA//8DAFBLAwQUAAYACAAAACEA+67LS9gAAAAGAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyOvU7DMBSFdyTewbpIbNQBqshN41SACgsTLWK+jV3bamxHtpuGt+cywXh+dM7XbmY/sEmn7GKQ&#10;cL+ogOnQR+WCkfC5f70TwHLBoHCIQUv41hk23fVVi42Kl/Chp10xjEZCblCCLWVsOM+91R7zIo46&#10;UHaMyWMhmQxXCS807gf+UFU19+gCPVgc9YvV/Wl39hK2z2ZleoHJboVybpq/ju/mTcrbm/lpDazo&#10;ufyV4Ref0KEjpkM8B5XZIEE8UlFCvQRG6UrUpA8SlmTwruX/8bsfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAEHBNAOZAgAAuQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAPuuy0vYAAAABgEAAA8AAAAAAAAAAAAAAAAA8wQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="6 Cuadro de texto" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.15pt;margin-top:3.2pt;width:489pt;height:20pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQA9c6fbfgIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkSbYFdYosRYYB&#13;&#10;QVusHXpWZCkRKouapMTOfv0o2Xl1vXTYRabEj6/PJK+um0qTnXBegSlov5dTIgyHUpl1QX8+Lj58&#13;&#10;psQHZkqmwYiC7oWn19P3765qOxED2IAuhSPoxPhJbQu6CcFOsszzjaiY74EVBpUSXMUCXt06Kx2r&#13;&#10;0Xuls0Gej7MaXGkdcOE9vt60SjpN/qUUPNxJ6UUguqCYW0inS+cqntn0ik3WjtmN4l0a7B+yqJgy&#13;&#10;GPTo6oYFRrZO/eWqUtyBBxl6HKoMpFRcpBqwmn7+opqHDbMi1YLkeHukyf8/t/x292DvHQnNV2jw&#13;&#10;B0ZCausnHh9jPY10VfxipgT1SOH+SJtoAuH4OB7083E+ooSjbjAa5nniNTtZW+fDNwEViUJBHf6W&#13;&#10;xBbbLX3AiAg9QGIwD1qVC6V1usRWEHPtyI7hT9Qh5YgWFyhtSI2ZfBzlyfGFLro+2q8048+xyksP&#13;&#10;eNMmhhOpabq0TkwkKey1iBhtfghJVJkIeSVHxrkwxzwTOqIkVvQWww5/yuotxm0daJEigwlH40oZ&#13;&#10;cC1Ll9SWzwdqZYtHks7qjmJoVk3XISso99g4DtqZ8pYvFBK9ZD7cM4dDhL2CiyHc4SE14N+BTqJk&#13;&#10;A+73a+8Rj72NWkpqHMqC+l9b5gQl+rvBrv/SHw7jFKfLcPRpgBd3rlmda8y2mgO2TB9XkOVJjPig&#13;&#10;D6J0UD3h/pjFqKhihmPsgoaDOA/tqsD9w8VslkA4t5aFpXmwPLqO9MYGe2yemLNdgwccjVs4jC+b&#13;&#10;vOjzFhstDcy2AaRKQxAJblntiMeZT33a7ae4VM7vCXXaotM/AAAA//8DAFBLAwQUAAYACAAAACEA&#13;&#10;rR8EUNwAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxow5QRW4ap+JRuHCi&#13;&#10;IM5u7NoW8Tqy3TT8PcuJXlaand15tJs5DGwyKfuIEm4XFTCDfdQerYTPj5cbASwXhVoNEY2EH5Nh&#13;&#10;011etKrR8YTvZtoVy0gEc6MkuFLGhvPcOxNUXsTRIHGHmIIqBJPlOqkTiYeB31VVzYPySA5OjebJ&#13;&#10;mf57dwwSto92ZXuhktsK7f00fx3e7KuU11fz85rGwxpYMXP5/4C/DpQfOgq2j0fUmQ0SxD0dSqiX&#13;&#10;wIhdiZrwXsKSFrxr+XmH7hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#13;&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA9c6fbfgIAAI0F&#13;&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCtHwRQ3AAA&#13;&#10;AAsBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#13;&#10;AAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3C6DE2F2" w14:textId="77777777" w:rsidR="005C0300" w:rsidRPr="00843819" w:rsidRDefault="005C0300" w:rsidP="005C0300">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00843819">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Author, A., Author, B. &amp; Author, C. (2019). </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00843819">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Title of Article. Periodical Title</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00843819">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00843819">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Volume</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00843819">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>(</w:t>
-[...8 lines deleted...]
-                        <w:t xml:space="preserve">Issue), page range. https://doi.org/xx.xxxxxxxxxx.    </w:t>
+                        <w:t xml:space="preserve">(Issue), page range. https://doi.org/xx.xxxxxxxxxx.    </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0351443B" w14:textId="77777777" w:rsidR="005C0300" w:rsidRPr="007B70BB" w:rsidRDefault="005C0300" w:rsidP="005C0300">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02905CE5" w14:textId="77777777" w:rsidR="005C0300" w:rsidRPr="005C0300" w:rsidRDefault="005C0300" w:rsidP="005C0300">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -3571,51 +3964,139 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F4B367D" w14:textId="77777777" w:rsidR="005C0300" w:rsidRPr="00843819" w:rsidRDefault="005C0300" w:rsidP="005C0300">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00843819">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Horn, S. P., Johanson, E. N., Haberyan, K. A., Boehm, M. S., Johanson, J. L., Sánchez P., M., &amp; Hernández V., M. (2018). Initial limnological observations at five small lakes in southern Pacific Costa Rica. </w:t>
+        <w:t xml:space="preserve">Horn, S. P., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00843819">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Johanson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00843819">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E. N., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00843819">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Haberyan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00843819">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00843819">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Boehm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00843819">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00843819">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Johanson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00843819">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. L., Sánchez P., M., &amp; Hernández V., M. (2018). Initial limnological observations at five small lakes in southern Pacific Costa Rica. </w:t>
       </w:r>
       <w:r w:rsidRPr="00843819">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>UNED Research Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00843819">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00843819">
         <w:rPr>
@@ -3908,56 +4389,65 @@
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="354A84BC" w14:textId="77777777" w:rsidR="005C0300" w:rsidRPr="007C546C" w:rsidRDefault="005C0300" w:rsidP="005C0300">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E80AAB8" w14:textId="4E00D2CF" w:rsidR="005C0300" w:rsidRPr="00843819" w:rsidRDefault="005C0300" w:rsidP="005C0300">
       <w:pPr>
         <w:pStyle w:val="Contenido1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00843819">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sapolsky, R. M. (2017). </w:t>
+        <w:t>Sapolsky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00843819">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R. M. (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="00843819">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Behave: The biology of humans at our best and worst</w:t>
       </w:r>
       <w:r w:rsidRPr="00843819">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. Penguin Books.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29224CBB" w14:textId="3AA76956" w:rsidR="005C0300" w:rsidRDefault="005C0300" w:rsidP="005C0300">
       <w:pPr>
         <w:pStyle w:val="Contenido1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -4205,73 +4695,117 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3836C0CC" w14:textId="77777777" w:rsidR="005C0300" w:rsidRPr="00843819" w:rsidRDefault="005C0300" w:rsidP="005C0300">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00843819">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dillard, J. P. (2020). Currents in the study of persuasion. In M.B. Oliver, A.A. Raney, &amp; J. Bryant (Eds.), </w:t>
+        <w:t xml:space="preserve">Dillard, J. P. (2020). Currents in the study of persuasion. In M.B. Oliver, A.A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00843819">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Raney</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00843819">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; J. Bryant (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00843819">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Media effects: Advances in theory and research</w:t>
       </w:r>
       <w:r w:rsidRPr="00843819">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (4th ed., pp. 115-129). Routledge.</w:t>
+        <w:t xml:space="preserve"> (4th ed., pp. 115-129). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00843819">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Routledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00843819">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="278F2774" w14:textId="77777777" w:rsidR="005C0300" w:rsidRPr="00B96F82" w:rsidRDefault="005C0300" w:rsidP="005C0300">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39E962B6" w14:textId="77777777" w:rsidR="005C0300" w:rsidRPr="004E7D2B" w:rsidRDefault="005C0300" w:rsidP="005C0300">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4495,58 +5029,69 @@
     </w:p>
     <w:p w14:paraId="7CE5B9B5" w14:textId="77777777" w:rsidR="005C0300" w:rsidRPr="004E7D2B" w:rsidRDefault="005C0300" w:rsidP="005C0300">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14123DF5" w14:textId="77777777" w:rsidR="005C0300" w:rsidRPr="005F4822" w:rsidRDefault="005C0300" w:rsidP="005C0300">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00843819">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zambrano-Vázquez, L. (2016). </w:t>
+        <w:t>Zambrano-Vázquez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00843819">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. (2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="00843819">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The interaction of state and trait worry on response monitoring in those with worry and obsessive-compulsive symptoms</w:t>
       </w:r>
       <w:r w:rsidRPr="00843819">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Doctoral dissertation, University of Arizona]. </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4822">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -4718,51 +5263,51 @@
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>.  Webpage name. https://url.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6511B1F0" id="10 Cuadro de texto" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.95pt;margin-top:4.5pt;width:497.65pt;height:20.4pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFOvPTnAIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+082rVBnSJL0WFA&#10;0RZrh54VWUqEyqImKbGzX19KtvPoeumwi02KHynyE8nLq6bSZCOcV2AKOjjJKRGGQ6nMsqC/nm6+&#10;nFPiAzMl02BEQbfC06vp50+XtZ2IIaxAl8IRDGL8pLYFXYVgJ1nm+UpUzJ+AFQaNElzFAqpumZWO&#10;1Ri90tkwz8+yGlxpHXDhPZ5et0Y6TfGlFDzcS+lFILqgmFtIX5e+i/jNppdssnTMrhTv0mD/kEXF&#10;lMFLd6GuWWBk7dRfoSrFHXiQ4YRDlYGUiotUA1YzyN9U87hiVqRakBxvdzT5/xeW320eHFElvh3S&#10;Y1iFbzTIyXzNSgekFCSIJkCkqbZ+guhHi/jQfIMGgf25x8NYfSNdFf9YF0E7RtzuSMY4hOPh2WiY&#10;j0YjSjjahqcX+Xl6hWzvbZ0P3wVUJAoFdfiIiVu2ufUBM0FoD4mXedCqvFFaJyU2jphrRzYMn1yH&#10;lCN6HKG0IXXM5DRPgY9sMfTOf6EZf4lVHkdATZt4nUgt1qUVGWqZSFLYahEx2vwUEilOhLyTI+Nc&#10;mF2eCR1REiv6iGOH32f1Eee2DvRIN4MJO+dKGXAtS8fUli89tbLFI0kHdUcxNIsm9da4b5QFlFvs&#10;HwftIHrLbxTyfct8eGAOJw9bBrdJuMeP1ICPBJ1EyQrcn/fOIx4HAq2U1DjJBfW/18wJSvQPg6Ny&#10;MRiP4+gnZXz6dYiKO7QsDi1mXc0BO2eAe8vyJEZ80L0oHVTPuHRm8VY0McPx7oKGXpyHdr/g0uJi&#10;NksgHHbLwq15tDyGjizHPntqnpmzXZ/HSbuDfubZ5E27t9joaWC2DiBVmoXIc8tqxz8uitSu3VKL&#10;m+hQT6j96p2+AgAA//8DAFBLAwQUAAYACAAAACEALcBUcNgAAAAGAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KhDhSAOcSpAhQsnCuK8jbd2RGxHtpuGv2c5wXE0o5k37Wbxo5gp&#10;5SEGDderCgSFPpohWA0f789XNYhcMBgcYyAN35Rh052ftdiYeApvNO+KFVwScoMaXClTI2XuHXnM&#10;qzhRYO8Qk8fCMllpEp643I9yXVW30uMQeMHhRE+O+q/d0WvYPlpl+xqT29ZmGObl8/BqX7S+vFge&#10;7kEUWspfGH7xGR06ZtrHYzBZjKwVBzUoPsSuUndrEHsNN6oG2bXyP373AwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAEU689OcAgAAwgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAC3AVHDYAAAABgEAAA8AAAAAAAAAAAAAAAAA9gQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="6511B1F0" id="10 Cuadro de texto" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.95pt;margin-top:4.5pt;width:497.65pt;height:20.4pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCoOHokggIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82rVBnCJrkWFA&#13;&#10;0RZLh54VWWqEyqImKbGzX19Kdl5dLx12kSnx4+szyclVU2myEc4rMAXt93JKhOFQKvNc0F+P8y8X&#13;&#10;lPjATMk0GFHQrfD0avr506S2YzGAFehSOIJOjB/XtqCrEOw4yzxfiYr5HlhhUCnBVSzg1T1npWM1&#13;&#10;eq90Nsjz86wGV1oHXHiPrzetkk6TfykFD/dSehGILijmFtLp0rmMZzadsPGzY3aleJcG+4csKqYM&#13;&#10;Bt27umGBkbVTf7mqFHfgQYYehyoDKRUXqQaspp+/qWaxYlakWpAcb/c0+f/nlt9tFvbBkdB8gwZ/&#13;&#10;YCSktn7s8THW00hXxS9mSlCPFG73tIkmEI6P58NBPhwOKeGoG5xd5heJ1+xgbZ0P3wVUJAoFdfhb&#13;&#10;Eltsc+sDRkToDhKDedCqnCut0yW2grjWjmwY/kQdUo5ocYLShtQxk7M8OT7RRdd7+6Vm/CVWeeoB&#13;&#10;b9rEcCI1TZfWgYkkha0WEaPNTyGJKhMh7+TIOBdmn2dCR5TEij5i2OEPWX3EuK0DLVJkMGFvXCkD&#13;&#10;rmXplNryZUetbPFI0lHdUQzNssHCCzraNcoSyi32j4N2tLzlc4V83zIfHpjDWcKWwf0Q7vGQGvAn&#13;&#10;QSdRsgL35733iMcWRy0lNc5mQf3vNXOCEv3DYPNf9kejOMzpMjr7OsCLO9YsjzVmXV0Ddk4fN5Hl&#13;&#10;SYz4oHeidFA94RqZxaioYoZj7IKGnXgd2o2Ba4iL2SyBcHwtC7dmYXl0HVmOffbYPDFnuz4POCF3&#13;&#10;sJtiNn7T7i02WhqYrQNIlWYh8tyy2vGPo5/atVtTcbcc3xPqsEynrwAAAP//AwBQSwMEFAAGAAgA&#13;&#10;AAAhAHtxm2veAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4UgTuNU&#13;&#10;/BQunCioZzfe2lZjO7LdNLw9ywkuK41md3a+dj37gU2YsotBwu2iAoahj9oFI+Hr8/WmBpaLCloN&#13;&#10;MaCEb8yw7i4vWtXoeA4fOG2LYRQScqMk2FLGhvPcW/QqL+KIgbxDTF4VkslwndSZwv3Al1V1z71y&#13;&#10;gT5YNeKzxf64PXkJmycjTF+rZDe1dm6ad4d38ybl9dX8sqLxuAJWcC5/F/DLQP2ho2L7eAo6s4G0&#13;&#10;oEUJgqjIFeJhCWwv4U7UwLuW/2fofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCoOHok&#13;&#10;ggIAAJQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB7&#13;&#10;cZtr3gAAAAsBAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAA5wUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5600BEEC" w14:textId="77777777" w:rsidR="005C0300" w:rsidRPr="00843819" w:rsidRDefault="005C0300" w:rsidP="005C0300">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00843819">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Author, A., Author, B., &amp; Author, C. (Date). </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00843819">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5647,119 +6192,201 @@
                               <w:rPr>
                                 <w:rStyle w:val="label"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="Descripcin1"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Shell color pattern of </w:t>
                             </w:r>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="nfasis"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>Drymaeus tripictus</w:t>
+                              <w:t>Drymaeus</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00781342">
+                              <w:rPr>
+                                <w:rStyle w:val="nfasis"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00781342">
+                              <w:rPr>
+                                <w:rStyle w:val="nfasis"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>tripictus</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="Descripcin1"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>. A and B have some white or translucids dots on body whorl similar to </w:t>
+                              <w:t xml:space="preserve">. A and B have some white or </w:t>
                             </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00781342">
+                              <w:rPr>
+                                <w:rStyle w:val="Descripcin1"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>translucids</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00781342">
+                              <w:rPr>
+                                <w:rStyle w:val="Descripcin1"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> dots on body whorl similar to </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="nfasis"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>Drymaeus irazuensis</w:t>
+                              <w:t>Drymaeus</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00781342">
+                              <w:rPr>
+                                <w:rStyle w:val="nfasis"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00781342">
+                              <w:rPr>
+                                <w:rStyle w:val="nfasis"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>irazuensis</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="Descripcin1"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>. Mating was performed between the following color patterns: A with B., B. with C.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="18AC85CE" id="1 Cuadro de texto" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:-.3pt;width:493.05pt;height:420.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMhvipmgIAAMEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L7sJSVoiNigNoqqE&#10;ABUqzo7XJha2x7Wd7Ka/vmPv5gHlQtXL7tjzzXjmm8f5RWs02QgfFNiKDk5KSoTlUCv7VNGfD1ef&#10;vlASIrM102BFRbci0IvZxw/njZuKIaxA18ITdGLDtHEVXcXopkUR+EoYFk7ACYtKCd6wiEf/VNSe&#10;Nejd6GJYlpOiAV87D1yEgLeXnZLOsn8pBY+3UgYRia4oxhbz1+fvMn2L2TmbPnnmVor3YbB/iMIw&#10;ZfHRvatLFhlZe/WXK6O4hwAynnAwBUipuMg5YDaD8lU29yvmRM4FyQluT1P4f275zebOE1Vj7Six&#10;zGCJBmSxZrUHUgsSRRshkdS4MEXsvUN0bL9Cmwz6+4CXKfdWepP+mBVBPdK93VOMfgjHy8lwMvh8&#10;OqaEo258OirLs0nyUxzMnQ/xmwBDklBRjzXM1LLNdYgddAdJrwXQqr5SWudD6hux0J5sGFZcxxwk&#10;On+B0pY0GMrpuMyOX+iS6739UjP+3Id3hEJ/2qbnRO6wPqxEUUdFluJWi4TR9oeQyHBm5I0YGefC&#10;7uPM6ISSmNF7DHv8Iar3GHd5oEV+GWzcGxtlwXcsvaS2ft5RKzs81vAo7yTGdtnm1soVTjdLqLfY&#10;QB66OQyOXynk+5qFeMc8Dh72DC6TeIsfqQGLBL1EyQr877fuEx7nAbWUNDjIFQ2/1swLSvR3i5Ny&#10;NhiN0uTnw2j8eYgHf6xZHmvs2iwAOwenAaPLYsJHvROlB/OIO2eeXkUVsxzfrmjciYvYrRfcWVzM&#10;5xmEs+5YvLb3jifXieXUZw/tI/Ou7/M0ajewG3k2fdXuHTZZWpivI0iVZ+HAas8/7ok8Tf1OS4vo&#10;+JxRh807+wMAAP//AwBQSwMEFAAGAAgAAAAhAKk+T6DaAAAABgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMjjFPwzAUhHck/oP1kNhap6gKbshLBaiwMFEQ82vs2lZjO7LdNPx7zATT6XSnu6/dzm5gk4rJ&#10;Bo+wWlbAlO+DtF4jfH68LASwlMlLGoJXCN8qwba7vmqpkeHi39W0z5qVEZ8aQjA5jw3nqTfKUVqG&#10;UfmSHUN0lIuNmstIlzLuBn5XVTV3ZH15MDSqZ6P60/7sEHZPeqN7QdHshLR2mr+Ob/oV8fZmfnwA&#10;ltWc/8rwi1/QoStMh3D2MrEBoS49hEWREm5EfQ/sgCDW1Rp41/L/+N0PAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAIyG+KmaAgAAwQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKk+T6DaAAAABgEAAA8AAAAAAAAAAAAAAAAA9AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="18AC85CE" id="1 Cuadro de texto" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:-.3pt;width:493.05pt;height:420.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAFg0gEgwIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykSboGdYqsRYYB&#13;&#10;RVssHXpWZKkRKouapMTOfn0p2Xl1vXTYxabEj69PJC+vmkqTjXBegSlov5dTIgyHUpnngv56nH/5&#13;&#10;SokPzJRMgxEF3QpPr6afP13WdiIGsAJdCkfQifGT2hZ0FYKdZJnnK1Ex3wMrDColuIoFPLrnrHSs&#13;&#10;Ru+VzgZ5Ps5qcKV1wIX3eHvTKuk0+ZdS8HAvpReB6IJibiF9Xfou4zebXrLJs2N2pXiXBvuHLCqm&#13;&#10;DAbdu7phgZG1U3+5qhR34EGGHocqAykVF6kGrKafv6lmsWJWpFqQHG/3NPn/55bfbRb2wZHQfIMG&#13;&#10;HzASUls/8XgZ62mkq+IfMyWoRwq3e9pEEwjHy/Fg3D8/G1HCUTc6G+b5xTj6yQ7m1vnwXUBFolBQ&#13;&#10;h++S6GKbWx9a6A4So3nQqpwrrdMh9oK41o5sGL6iDilJdH6C0obUmMrZKE+OT3TR9d5+qRl/6dI7&#13;&#10;QqE/bWI4kbqmS+tARZLCVouI0eankESViZF3cmScC7PPM6EjSmJFHzHs8IesPmLc1oEWKTKYsDeu&#13;&#10;lAHXsnRKbfmyo1a2eHzDo7qjGJplg4XjO+86ZQnlFhvIQTtb3vK5Qr5vmQ8PzOEwYc/gggj3+JEa&#13;&#10;8JGgkyhZgfvz3n3EY4+jlpIah7Og/veaOUGJ/mGw+y/6w2Gc5nQYjs4HeHDHmuWxxqyra8DO6eMq&#13;&#10;sjyJER/0TpQOqifcI7MYFVXMcIxd0LATr0O7MnAPcTGbJRDOr2Xh1iwsj64jy7HPHpsn5mzX5wFH&#13;&#10;5A52Y8wmb9q9xUZLA7N1AKnSLESeW1Y7/nH20zR1eyoul+NzQh226fQVAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQD/j4C73QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInFrHVAV3DRO&#13;&#10;xaNw4URBnN14a1vEdmS7afh7lhNcdrWa2Xm029kPbMKUXQwSbpYVMAx91C4YCR/vzwsBLBcVtBpi&#13;&#10;QAnfmGHbXV60qtHxHN5w2hfDSCTkRkmwpYwN57m36FVexhEDYceYvCp0JsN1UmcS9wO/raqae+UC&#13;&#10;OVg14qPF/mt/8hJ2D2ZteqGS3Qnt3DR/Hl/Ni5TXV/PThsb9BljBufx9wG8Hyg8dBTvEU9CZDRJq&#13;&#10;4klY0CJwLeo7YAcJYlWtgHct/9+h+wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFg0gE&#13;&#10;gwIAAJUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD/&#13;&#10;j4C73QAAAAsBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAA5wUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="64D5EB93" w14:textId="77777777" w:rsidR="00A7318D" w:rsidRPr="00A7318D" w:rsidRDefault="00A7318D" w:rsidP="00A7318D">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A7318D">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Photographs:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="12666BEA" w14:textId="30072887" w:rsidR="00A7318D" w:rsidRDefault="00A7318D" w:rsidP="00A7318D">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -5946,51 +6573,51 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:noProof/>
                           <w:szCs w:val="23"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DEBD8B5" wp14:editId="7BE54D06">
                             <wp:extent cx="1848400" cy="3708806"/>
                             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                             <wp:docPr id="31" name="0 Imagen"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="figura 2 gris reducida 06-feb-15.jpg"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId14" cstate="print">
+                                    <a:blip r:embed="rId13" cstate="print">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1847184" cy="3706366"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
@@ -6055,86 +6682,168 @@
                         <w:rPr>
                           <w:rStyle w:val="label"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Shell color pattern of </w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="nfasis"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Drymaeus tripictus</w:t>
+                        <w:t>Drymaeus</w:t>
                       </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00781342">
+                        <w:rPr>
+                          <w:rStyle w:val="nfasis"/>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00781342">
+                        <w:rPr>
+                          <w:rStyle w:val="nfasis"/>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>tripictus</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>. A and B have some white or translucids dots on body whorl similar to </w:t>
+                        <w:t xml:space="preserve">. A and B have some white or </w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00781342">
+                        <w:rPr>
+                          <w:rStyle w:val="Descripcin1"/>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>translucids</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00781342">
+                        <w:rPr>
+                          <w:rStyle w:val="Descripcin1"/>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> dots on body whorl similar to </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="nfasis"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Drymaeus irazuensis</w:t>
+                        <w:t>Drymaeus</w:t>
                       </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00781342">
+                        <w:rPr>
+                          <w:rStyle w:val="nfasis"/>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00781342">
+                        <w:rPr>
+                          <w:rStyle w:val="nfasis"/>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>irazuensis</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>. Mating was performed between the following color patterns: A with B., B. with C.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A449888" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00A7318D" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -6618,51 +7327,51 @@
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007F73CC">
                               <w:rPr>
                                 <w:noProof/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C79D7F3" wp14:editId="495E7CB6">
                                   <wp:extent cx="5370195" cy="2371725"/>
                                   <wp:effectExtent l="0" t="0" r="1905" b="3175"/>
                                   <wp:docPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill rotWithShape="1">
-                                          <a:blip r:embed="rId15">
+                                          <a:blip r:embed="rId14">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch/>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5370195" cy="2371725"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                           <a:extLst>
                                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                             </a:ext>
                                           </a:extLst>
@@ -6750,112 +7459,112 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6C0FF0C8" id="2 Cuadro de texto" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:9.5pt;margin-top:7.2pt;width:437.75pt;height:404.5pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXLo1lnAIAAMEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hbGjYqUtQVMU1C&#10;gAYTz65jUwvb59luk+6v39lJSmG8MO0lOfu+O9999+PsvDWabIUPCmxFx0cjSoTlUCv7WNGf95ef&#10;vlASIrM102BFRXci0PP5xw9njZuJCaxB18ITdGLDrHEVXcfoZkUR+FoYFo7ACYtKCd6wiEf/WNSe&#10;Nejd6GIyGp0UDfjaeeAiBLy96JR0nv1LKXi8kTKISHRFMbaYvz5/V+lbzM/Y7NEzt1a8D4P9QxSG&#10;KYuP7l1dsMjIxqu/XBnFPQSQ8YiDKUBKxUXOAbMZj15lc7dmTuRckJzg9jSF/+eWX29vPVF1RSeU&#10;WGawRBOy3LDaA6kFiaKNkEhqXJgh9s4hOrZfocViD/cBL1PurfQm/TErgnqke7enGP0QjpdlWZ5O&#10;JyUlHHXl+PgzFjH5KZ7NnQ/xmwBDklBRjzXM1LLtVYgddICk1wJoVV8qrfMh9Y1Yak+2DCuuYw4S&#10;nb9AaUuaip4cl6Ps+IUuud7brzTjT314Byj0p216TuQO68NKFHVUZCnutEgYbX8IiQxnRt6IkXEu&#10;7D7OjE4oiRm9x7DHP0f1HuMuD7TIL4ONe2OjLPiOpZfU1k8DtbLDYw0P8k5ibFdtbq3PQ6esoN5h&#10;A3no5jA4fqmQ7ysW4i3zOHjYM7hM4g1+pAYsEvQSJWvwv9+6T3icB9RS0uAgVzT82jAvKNHfLU7K&#10;6Xg6TZOfD9MSG44Sf6hZHWrsxiwBO2eMa8vxLCZ81IMoPZgH3DmL9CqqmOX4dkXjIC5jt15wZ3Gx&#10;WGQQzrpj8creOZ5cJ5ZTn923D8y7vs/TqF3DMPJs9qrdO2yytLDYRJAqz0LiuWO15x/3RJ6mfqel&#10;RXR4zqjnzTv/AwAA//8DAFBLAwQUAAYACAAAACEAqzl669wAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU/DMAyF70j8h8hI3FjKKKgtTSdAgwsnBuLsNVka0ThVknXl32NOcLKfnvX8vXaz+FHM&#10;JiYXSMH1qgBhqA/akVXw8f58VYFIGUnjGMgo+DYJNt35WYuNDid6M/MuW8EhlBpUMOQ8NVKmfjAe&#10;0ypMhtg7hOgxs4xW6ognDvejXBfFnfToiD8MOJmnwfRfu6NXsH20te0rjMO20s7Ny+fh1b4odXmx&#10;PNyDyGbJf8fwi8/o0DHTPhxJJzGyrrlK5lmWINiv6vIWxJ6X9U0Jsmvl/wbdDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAXLo1lnAIAAMEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCrOXrr3AAAAAkBAAAPAAAAAAAAAAAAAAAAAPYEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="6C0FF0C8" id="2 Cuadro de texto" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:9.5pt;margin-top:7.2pt;width:437.75pt;height:404.5pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBF3a8LgwIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykcbcGcYosRYcB&#13;&#10;RVssHXpWZCkRKouapMTOfv0o2Xl1vXTYxabEj69PJCfXTaXJVjivwBR00OtTIgyHUplVQX8+3X76&#13;&#10;QokPzJRMgxEF3QlPr6cfP0xqOxZDWIMuhSPoxPhxbQu6DsGOs8zztaiY74EVBpUSXMUCHt0qKx2r&#13;&#10;0Xuls2G/f5nV4ErrgAvv8famVdJp8i+l4OFBSi8C0QXF3EL6uvRdxm82nbDxyjG7VrxLg/1DFhVT&#13;&#10;BoMeXN2wwMjGqb9cVYo78CBDj0OVgZSKi1QDVjPov6pmsWZWpFqQHG8PNPn/55bfbxf20ZHQfIUG&#13;&#10;HzASUls/9ngZ62mkq+IfMyWoRwp3B9pEEwjHyzzPr0bDnBKOunxw8RkfJvrJjubW+fBNQEWiUFCH&#13;&#10;75LoYts7H1roHhKjedCqvFVap0PsBTHXjmwZvqIOKUl0fobShtQFvbzI+8nxmS66PtgvNeMvXXon&#13;&#10;KPSnTQwnUtd0aR2pSFLYaREx2vwQkqgyMfJGjoxzYQ55JnRESazoPYYd/pjVe4zbOtAiRQYTDsaV&#13;&#10;MuBals6pLV/21MoWj294UncUQ7NssHBket8pSyh32EAO2tnylt8q5PuO+fDIHA4T9gwuiPCAH6kB&#13;&#10;Hwk6iZI1uN9v3Uc89jhqKalxOAvqf22YE5To7wa7/2owGsVpTodRjg1HiTvVLE81ZlPNATtngKvI&#13;&#10;8iRGfNB7UTqonnGPzGJUVDHDMXZBw16ch3Zl4B7iYjZLIJxfy8KdWVgeXUeWY589Nc/M2a7PA47I&#13;&#10;PezHmI1ftXuLjZYGZpsAUqVZiDy3rHb84+ynaer2VFwup+eEOm7T6R8AAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQBqK0513gAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjTktASRqn&#13;&#10;4lG4cKIgzm7s2lbjdWS7afh7lhNcdnc02nm0m9kPbNIxuYAClosCmMY+KIdGwOfHy00FLGWJSg4B&#13;&#10;tYBvnWDTXV60slHhjO962mXDSARTIwXYnMeG89Rb7WVahFEjcYcQvcwEo+EqyjOJ+4GviuKee+mQ&#13;&#10;HKwc9ZPV/XF38gK2j6Y2fSWj3VbKuWn+OryZVyGur+bnNY2HNbCs5/z3Ab8dKD90FGwfTqgSGwjX&#13;&#10;1CfTLktgxFd1eQdsT8fqtgTetfx/je4HAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#13;&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#13;&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARd2v&#13;&#10;C4MCAACVBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#13;&#10;aitOdd4AAAAOAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#13;&#10;8wAAAOgFAAAAAA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="07F84672" w14:textId="35EB2F65" w:rsidR="005B0658" w:rsidRPr="00F57ABE" w:rsidRDefault="00F95320" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="3" w:name="_Hlk58591089"/>
+                      <w:bookmarkStart w:id="4" w:name="_Hlk58591089"/>
                       <w:r w:rsidRPr="00F57ABE">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Figures</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5AB32FB2" w14:textId="11896476" w:rsidR="005B0658" w:rsidRPr="00F95320" w:rsidRDefault="00F95320" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F57ABE">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Figures </w:t>
                       </w:r>
                       <w:r w:rsidR="00904AA1">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>must</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F57ABE">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> be in color</w:t>
                       </w:r>
                       <w:r w:rsidR="00292728">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>. The title of the figure must be centered and have a period at the end.</w:t>
                       </w:r>
                     </w:p>
-                    <w:bookmarkEnd w:id="3"/>
+                    <w:bookmarkEnd w:id="4"/>
                     <w:p w14:paraId="2739A6EB" w14:textId="3C838C43" w:rsidR="005B0658" w:rsidRPr="007F4D97" w:rsidRDefault="005B0658" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="1282473A" w14:textId="77777777" w:rsidR="007F4D97" w:rsidRPr="007F4D97" w:rsidRDefault="007F4D97" w:rsidP="007F4D97">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="2AF33ADD" w14:textId="77777777" w:rsidR="007F4D97" w:rsidRDefault="007F4D97" w:rsidP="007F4D97">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
@@ -6863,51 +7572,51 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007F73CC">
                         <w:rPr>
                           <w:noProof/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C79D7F3" wp14:editId="495E7CB6">
                             <wp:extent cx="5370195" cy="2371725"/>
                             <wp:effectExtent l="0" t="0" r="1905" b="3175"/>
                             <wp:docPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill rotWithShape="1">
-                                    <a:blip r:embed="rId16">
+                                    <a:blip r:embed="rId14">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch/>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="5370195" cy="2371725"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                     <a:extLst>
                                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                       </a:ext>
                                     </a:extLst>
@@ -7707,100 +8416,100 @@
                           </w:p>
                           <w:p w14:paraId="68B8F14E" w14:textId="1C24966F" w:rsidR="005B0658" w:rsidRDefault="00FE5A0F" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42ABE9D4" wp14:editId="0A06F4AE">
                                   <wp:extent cx="5567680" cy="1673225"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                                   <wp:docPr id="15" name="Picture 15" descr="Table&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="15" name="Picture 15" descr="Table&#10;&#10;Description automatically generated"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId17">
+                                          <a:blip r:embed="rId15">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5567680" cy="1673225"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="04EBED17" id="7 Cuadro de texto" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:15.3pt;margin-top:6.05pt;width:453.3pt;height:381pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGS1HgngIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFPGzEMfp+0/xDlfVwLLZSKK+qKmCYh&#10;QIOJ5zSX0IgkzpK0d92vn5O7Ky3jhWkvd3b82bG/2L64bIwmG+GDAlvS4dGAEmE5VMo+l/Tn4/WX&#10;CSUhMlsxDVaUdCsCvZx9/nRRu6k4hhXoSniCQWyY1q6kqxjdtCgCXwnDwhE4YdEowRsWUfXPReVZ&#10;jdGNLo4Hg9OiBl85D1yEgKdXrZHOcnwpBY93UgYRiS4p5hbz1+fvMn2L2QWbPnvmVop3abB/yMIw&#10;ZfHSXagrFhlZe/VXKKO4hwAyHnEwBUipuMg1YDXDwZtqHlbMiVwLkhPcjqbw/8Ly2829J6oq6QnS&#10;Y5nBNzojizWrPJBKkCiaCIml2oUpgh8cwmPzFRp87f484GEqvpHepD+WRdCOAbc7jjEO4Xg4Phuf&#10;ng/RxNE2mpxMRoP8CsWru/MhfhNgSBJK6vERM7dscxMipoLQHpJuC6BVda20zkpqHLHQnmwYPrmO&#10;OUn0OEBpS+qSnp6MBznwgS2F3vkvNeMvqczDCKhpm64TucW6tBJFLRVZilstEkbbH0IixZmRd3Jk&#10;nAu7yzOjE0piRR9x7PCvWX3Eua0DPfLNYOPO2SgLvmXpkNrqpadWtngkaa/uJMZm2eTemvSdsoRq&#10;iw3koR3E4Pi1Qr5vWIj3zOPkYWPgNol3+JEa8JGgkyhZgf/93nnC40CglZIaJ7mk4deaeUGJ/m5x&#10;VM6HoxGGjVkZjc+OUfH7luW+xa7NArBzhri3HM9iwkfdi9KDecKlM0+3oolZjneXNPbiIrb7BZcW&#10;F/N5BuGwOxZv7IPjKXRiOfXZY/PEvOv6PI3aLfQzz6Zv2r3FJk8L83UEqfIsJJ5bVjv+cVHkdu2W&#10;WtpE+3pGva7e2R8AAAD//wMAUEsDBBQABgAIAAAAIQAfxCxl3QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqJMUNWkapwJUuHCiIM5uvLWtxusodtPw95gTPc7OaOZts51d&#10;zyYcg/UkIF9kwJA6ryxpAV+frw8VsBAlKdl7QgE/GGDb3t40slb+Qh847aNmqYRCLQWYGIea89AZ&#10;dDIs/ICUvKMfnYxJjpqrUV5Suet5kWUr7qSltGDkgC8Gu9P+7ATsnvVad5Ucza5S1k7z9/Fdvwlx&#10;fzc/bYBFnON/GP7wEzq0iengz6QC6wUss1VKpnuRA0v+elkWwA4CyvIxB942/PqD9hcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCGS1HgngIAAMIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAfxCxl3QAAAAkBAAAPAAAAAAAAAAAAAAAAAPgEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="04EBED17" id="7 Cuadro de texto" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:15.3pt;margin-top:6.05pt;width:453.3pt;height:381pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAAGiJ4hAIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwsEEoJYIkqUqlKU&#13;&#10;RCVVzsZrgxWvx7UNu/TXd+xdXmkuqXrxjj3fvL6dmclNXWqyFc4rMDntdbqUCMOhUGaV05/Pd19G&#13;&#10;lPjATME0GJHTnfD0Zvr506SyY9GHNehCOIJOjB9XNqfrEOw4yzxfi5L5DlhhUCnBlSzg1a2ywrEK&#13;&#10;vZc663e7l1kFrrAOuPAeX28bJZ0m/1IKHh6l9CIQnVPMLaTTpXMZz2w6YeOVY3ateJsG+4csSqYM&#13;&#10;Bj24umWBkY1Tf7kqFXfgQYYOhzIDKRUXqQasptd9U81izaxItSA53h5o8v/PLX/YLuyTI6H+CjX+&#13;&#10;wEhIZf3Y42Osp5aujF/MlKAeKdwdaBN1IBwfh1fDy+seqjjqBqOL0aCbiM2O5tb58E1ASaKQU4f/&#13;&#10;JdHFtvc+YEiE7iExmgetijuldbrEXhBz7ciW4V/UISWJFmcobUiV08uLYTc5PtNF1wf7pWb8NZZ5&#13;&#10;7gFv2sRwInVNm9aRiiSFnRYRo80PIYkqEiPv5Mg4F+aQZ0JHlMSKPmLY4o9ZfcS4qQMtUmQw4WBc&#13;&#10;KgOuYemc2uJ1T61s8EjSSd1RDPWyxsJzerXvlCUUO2wgB81secvvFPJ9z3x4Yg6HCRsDF0R4xENq&#13;&#10;wJ8ErUTJGtzv994jHnsctZRUOJw59b82zAlK9HeD3X/dGwziNKfLYHjVx4s71SxPNWZTzgE7p4er&#13;&#10;yPIkRnzQe1E6KF9wj8xiVFQxwzF2TsNenIdmZeAe4mI2SyCcX8vCvVlYHl1HlmOfPdcvzNm2zwOO&#13;&#10;yAPsx5iN37R7g42WBmabAFKlWYg8N6y2/OPsp3Zt91RcLqf3hDpu0+kfAAAA//8DAFBLAwQUAAYA&#13;&#10;CAAAACEA3tYY++EAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo05S1KRp&#13;&#10;nIpH4dITBXF2Y9e2iNdR7Kbh71lOcFlpd2bn0Wxn37NJj9EFFJAvMmAau6AcGgEf7y93FbCYJCrZ&#13;&#10;B9QCvnWEbXt91chahQu+6emQDCMRjLUUYFMaas5jZ7WXcREGjYSdwuhlonU0XI3yQuK+50WWrbiX&#13;&#10;DsnBykE/Wd19Hc5ewO7RrE1XydHuKuXcNH+e9uZViNub+XlD42EDLOk5/X3AbwfKDy0FO4Yzqsh6&#13;&#10;ActsRUy6FzkwwtfLsgB2FFCW9znwtuH/a7Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#13;&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#13;&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#13;&#10;AAAaIniEAgAAlQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#13;&#10;AAAhAN7WGPvhAAAADgEAAA8AAAAAAAAAAAAAAAAA3gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#13;&#10;BAAEAPMAAADsBQAAAAA=&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3C76D9AB" w14:textId="15998D7A" w:rsidR="00962EF9" w:rsidRPr="00962EF9" w:rsidRDefault="00962EF9" w:rsidP="00962EF9">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00962EF9">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Tables</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00962EF9">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
@@ -7952,51 +8661,51 @@
                     </w:p>
                     <w:p w14:paraId="68B8F14E" w14:textId="1C24966F" w:rsidR="005B0658" w:rsidRDefault="00FE5A0F" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42ABE9D4" wp14:editId="0A06F4AE">
                             <wp:extent cx="5567680" cy="1673225"/>
                             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                             <wp:docPr id="15" name="Picture 15" descr="Table&#10;&#10;Description automatically generated"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="15" name="Picture 15" descr="Table&#10;&#10;Description automatically generated"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId18">
+                                    <a:blip r:embed="rId15">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="5567680" cy="1673225"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
@@ -8069,183 +8778,184 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C37A885" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00A7318D" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E48B868" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidRDefault="005B0658" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidSect="00B42EF9">
-      <w:headerReference w:type="default" r:id="rId19"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1440" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0F88FC2F" w14:textId="77777777" w:rsidR="002251DD" w:rsidRDefault="002251DD" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="380A95AC" w14:textId="77777777" w:rsidR="002251DD" w:rsidRDefault="002251DD" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1290270983"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="7AC633D7" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AF1575" w:rsidRDefault="00730B57" w:rsidP="00315399">
         <w:pPr>
           <w:pStyle w:val="Encabezado"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="8838"/>
             <w:tab w:val="left" w:pos="2580"/>
             <w:tab w:val="left" w:pos="2985"/>
           </w:tabs>
           <w:ind w:right="-518"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="4F81BD"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:color w:val="808080"/>
             <w:sz w:val="20"/>
@@ -8896,51 +9606,51 @@
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="592FCEBB" wp14:editId="1A1AB5C6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>-3447</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="694944" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="472" name="Rectángulo 472"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="694944" cy="10058400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="0E2786">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
@@ -8973,58 +9683,114 @@
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="592FCEBB" id="Rectángulo 472" o:spid="_x0000_s1035" style="position:absolute;margin-left:-.25pt;margin-top:0;width:54.7pt;height:11in;z-index:-251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8lcBdOwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11u2zAMfh+wOwh6X+wEzp9RpyjSdhjQ&#10;bcW6HUCRZVuYLGqUEqe7zc6yi42S0zbb3ob5wRBF8tPHj+TF5bE37KDQa7AVn05yzpSVUGvbVvzL&#10;59s3K858ELYWBqyq+KPy/HLz+tXF4Eo1gw5MrZARiPXl4CreheDKLPOyU73wE3DKkrMB7EUgE9us&#10;RjEQem+yWZ4vsgGwdghSeU+316OTbxJ+0ygZPjaNV4GZihO3kP6Y/rv4zzYXomxRuE7LEw3xDyx6&#10;oS09+gx1LYJge9R/QfVaInhowkRCn0HTaKlSDVTNNP+jmodOOJVqIXG8e5bJ/z9Y+eFwj0zXFS+W&#10;M86s6KlJn0i2nz9suzfA4jWJNDhfUuyDu8dYpnd3IL96ZmHbCduqK0QYOiVqojaN8dlvCdHwlMp2&#10;w3uo6QWxD5D0OjbYR0BSgh1TWx6f26KOgUm6XKyLdVFwJsk1zfP5qshT4zJRPqU79OGtgp7FQ8WR&#10;Ckjw4nDnQ6QjyqeQRB+Mrm+1McnAdrc1yA4izsjNbLlajLnGdWK8nef0pbKo9DE8YfpzHGPZUPH1&#10;fDZP6RbiA2m+eh1oyI3uK76KSKexi3rd2DqFBKHNeCaqxp4EjJqN2ofj7kiBUcgd1I8kJcI4zLR8&#10;dOgAv3M20CBX3H/bC1ScmXeW2rGeFkWc/GQU8+WMDDz37M49wkqCqnjgbDxuw7gte4e67eil6am6&#10;K2pho5O4L6xOvGlYkz6nxYrbcG6nqJf13/wCAAD//wMAUEsDBBQABgAIAAAAIQB0wq/p3AAAAAcB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWrtVg5IQp0IIuHFoisTVTZYkrb2O&#10;YqcNfD3bE9xmNaOZt8V2dlaccQy9Jw2rpQKBVPump1bDx/51kYII0VBjrCfU8I0BtuXtTWHyxl9o&#10;h+cqtoJLKORGQxfjkEsZ6g6dCUs/ILH35UdnIp9jK5vRXLjcWblW6kE60xMvdGbA5w7rUzU5DTKZ&#10;pvXm/WSPP+4ts9VnfFG7TOv7u/npEUTEOf6F4YrP6FAy08FP1ARhNSwSDmrgf66mSjMQBxZJulEg&#10;y0L+5y9/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPyVwF07AgAARgQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHTCr+ncAAAABwEAAA8AAAAA&#10;AAAAAAAAAAAAlQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="#0e2786" stroked="f">
               <v:fill opacity="32896f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="612AD4DC" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="007607B6">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62288522" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57">
+  <w:p w14:paraId="47885E2A" w14:textId="15BDE95E" w:rsidR="00730B57" w:rsidRPr="00B5631B" w:rsidRDefault="00B5631B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="138A487D" wp14:editId="3B0BAEF0">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>3796665</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-218987</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1954530" cy="942975"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="996381313" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="996381313" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1954530" cy="942975"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00730B57">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7827A54E" wp14:editId="23FDA895">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-460004</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-449580</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="78105" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="12 Rectángulo"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
@@ -9063,143 +9829,73 @@
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="54593643" id="12 Rectángulo" o:spid="_x0000_s1026" style="position:absolute;margin-left:-36.2pt;margin-top:-35.4pt;width:6.15pt;height:11in;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7j527owIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7aDZM2COkWQLsOA&#10;oi3aDj0rshQbkEVNUv72NnuWvVgpyXazrthhmA8yKZIff0Ty4vLQKrIT1jWgS1qc5ZQIzaFq9Kak&#10;3x5XH6aUOM90xRRoUdKjcPRy/v7dxd7MxAhqUJWwBEG0m+1NSWvvzSzLHK9Fy9wZGKFRKMG2zCNr&#10;N1ll2R7RW5WN8vxjtgdbGQtcOIe3V0lI5xFfSsH9rZROeKJKirH5eNp4rsOZzS/YbGOZqRvehcH+&#10;IYqWNRqdDlBXzDOytc0fUG3DLTiQ/oxDm4GUDRcxB8ymyF9l81AzI2IuWBxnhjK5/wfLb3Z3ljQV&#10;vt2IEs1afKNiRO6xcL9+6s1WQSjR3rgZaj6YO9txDsmQ70HaNvwxE3KIZT0OZRUHTzhenk+LfEIJ&#10;R0mR55PpOI91z16sjXX+i4CWBKKkFr3HarLdtfPoEVV7leDMgWqqVaNUZOxmvVSW7Bg+8Wq1/FxM&#10;Q8ho8pua0kFZQzBL4nQjYpN0bkKeKbNI+aMSwUrpeyGxSJjLKMYV21MMXhnnQvsiiWpWiRTMJMev&#10;jyU0dLCIkUXAgCwxmgG7A+g1E0iPnWLu9INpCnwwzv8WWDIeLKJn0H4wbhsN9i0AhVl1npM+hn9S&#10;mkCuoTpiC1lIs+UMXzX4itfM+TtmcZhw7HBB+Fs8pIJ9SaGjKKnB/njrPuhjj6OUkj0OZ0nd9y2z&#10;ghL1VWP3fyrG4zDNkRlPzkfI2FPJ+lSit+0SsDkKXEWGRzLoe9WT0kL7hHtkEbyiiGmOvkvKve2Z&#10;pU9LAzcRF4tFVMMJNsxf6wfDA3ioaujSx8MTs6ZrZY9DcAP9ILPZq45OusFSw2LrQTax3V/q2tUb&#10;pz82Trepwno55aPWyz6dPwMAAP//AwBQSwMEFAAGAAgAAAAhALFkqorfAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHapnaQpVYhTIaQisWBBwwGceBpHxHYUO224PdMV7GY0&#10;T3/erw6rHdkF5zB4JyHdCGDoOq8H10v4ao7JHliIymk1eocSfjDAob6/q1Sp/dV94uUUe0YhLpRK&#10;golxKjkPnUGrwsZP6Oh29rNVkda553pWVwq3I8+E2HGrBkcfjJrw1WD3fVqshPYdo/iIRV7kW/62&#10;9MfGZEMj5ePD+vIMLOIa/2C46ZM61OTU+sXpwEYJyVO2JfQ2COpARLITKbCW0CLNM+B1xf+XqH8B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+4+du6MCAACXBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsWSqit8AAAAMAQAADwAAAAAAAAAAAAAA&#10;AAD9BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;" fillcolor="#ffce18" stroked="f" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...69 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00730B57">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="715F103E" wp14:editId="66FF1B40">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="715F103E" wp14:editId="45D84AE4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>-7620</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="694690" cy="10066020"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rectángulo 472"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="694690" cy="10066020"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="0E2786">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
@@ -9209,68 +9905,68 @@
                       <w:txbxContent>
                         <w:p w14:paraId="5F01B41A" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="00923854">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="topMargin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="715F103E" id="_x0000_s1036" style="position:absolute;margin-left:0;margin-top:-.6pt;width:54.7pt;height:792.6pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUTIigPgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbfaZqqv1HT1aq7i5AW&#10;WLFwANdxEgvHY8Zu03IbzrIXY+x0lwJviDxYHs/M55nvG2d9dewMOyj0GmzJ89GYM2UlVNo2Jf/y&#10;+e7NkjMfhK2EAatKflKeX21ev1r3rlATaMFUChmBWF/0ruRtCK7IMi9b1Qk/AqcsOWvATgQysckq&#10;FD2hdyabjMfzrAesHIJU3tPpzeDkm4Rf10qGj3XtVWCm5FRbSCumdRfXbLMWRYPCtVqeyxD/UEUn&#10;tKVLX6BuRBBsj/ovqE5LBA91GEnoMqhrLVXqgbrJx39089gKp1IvRI53LzT5/wcrPxwekOmKtMs5&#10;s6IjjT4Ra08/bLM3wKaLSeSod76g0Ef3gLFL7+5BfvXMwrYVtlHXiNC3SlRUWR7js98SouEple36&#10;91DRDWIfINF1rLGLgEQEOyZVTi+qqGNgkg7nq+l8RdpJcuUk+Xw8SbplonhOd+jDWwUdi5uSIzWQ&#10;4MXh3odYjiieQ1L5YHR1p41JBja7rUF2EHFEbieL5XzINa4Vw+lsTF9qi1ofwhOmv8QxlvUlX80m&#10;s5RuIV6QxqvTgWbc6K7ky4h0nrrI162tUkgQ2gx7KtXYM4GRs4H7cNwdB5We1dhBdSJGEYaRpidI&#10;mxbwO2c9jXPJ/be9QMWZeWdJlVU+ncb5T8Z0tiAKGV56dpceYSVBlTxwNmy3YXgze4e6aemm/Nzk&#10;NSlZ68RxVHmo6lw+jWyi6fy84pu4tFPUr5/A5icAAAD//wMAUEsDBBQABgAIAAAAIQDr2Y6i3QAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSP0HaytxA5soIJLGQVXVcuuBtFKvJt4m&#10;KfY6ih1I+/U1J7jNalYzb4rdZA074+A7RxJWSwEMqXa6o0bC58fbYgvMB0VaGUco4Rc97MqHWaFy&#10;7S50wHMVGhZDyOdKQhtCn3Pu6xat8kvXI0Xv2w1WhXgODdeDusRwa3gixIZb1VFsaFWPLy3Wp2q0&#10;Evh6HJP0/WR+/uw+M9VXeBWHTMr54/T8BCzgFG7PcMWP6FBGpqMbSXtmJMQhQcJilQC7uiJLgR2j&#10;WG9TAbws+P2A8h8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCUTIigPgIAAEwEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDr2Y6i3QAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAJgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#10;" fillcolor="#0e2786" stroked="f">
+            <v:rect w14:anchorId="715F103E" id="_x0000_s1035" style="position:absolute;margin-left:0;margin-top:-.6pt;width:54.7pt;height:792.6pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBGWTMGIAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCJE2MOEWRtsOA&#13;&#10;bh3Q7QMUWY6FyaJGKbGzrx8lu2mw3Yb5YIii+PT4+LS57VvDTgq9Blvy6STnTFkJlbaHkn//9vhh&#13;&#10;xZkPwlbCgFUlPyvPb7fv3206V6gZNGAqhYxArC86V/ImBFdkmZeNaoWfgFOWkjVgKwKFeMgqFB2h&#13;&#10;tyab5fky6wArhyCV97R7PyT5NuHXtZLhua69CsyUnLiF9Mf038d/tt2I4oDCNVqONMQ/sGiFtnTp&#13;&#10;BepeBMGOqP+CarVE8FCHiYQ2g7rWUqUeqJtp/kc3L41wKvVC4nh3kcn/P1j55fTivmKk7t0TyB+e&#13;&#10;Wdg1wh7UHSJ0jRIVXTeNQmWd88WlIAaeStm++wwVjVYcAyQN+hrbCEjdsT5Jfb5IrfrAJG0u1/Pl&#13;&#10;mgYiKTWlOS7zWRpGJorXcoc+fFTQsrgoOdIsE7w4PfkQ6Yji9UiiD0ZXj9qYFOBhvzPITiLO/WF2&#13;&#10;s1oOtcY1Ythd5PSltqj14XjC9Nc4xrKu5OvFbJHKLcQLkmdaHci4RrclX0Wk0UpRrwdbpSNBaDOs&#13;&#10;iaqxo4BRs2hPX4R+3zNdjerGnT1UZ1IUYfApvStaNIC/OOvIoyX3P48CFWfmk6WprKfzeTR1CuaL&#13;&#10;G5KQ4XVmf50RVhJUyQNnw3IXhodwdKgPDd00HZu8o0nWOmn8xmqkTz5MMo1vJhr9Ok6n3l729jcA&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCz+Yo94QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#13;&#10;EITvSLyDtUjcWrtRipo0ToX4u3FoQOLqJksSaq+j2GkDT8/2BJfVrkYzO1+xm50VJxxD70nDaqlA&#13;&#10;INW+6anV8P72vNiACNFQY6wn1PCNAXbl9VVh8safaY+nKraCQyjkRkMX45BLGeoOnQlLPyCx9ulH&#13;&#10;ZyKfYyub0Zw53FmZKHUnnemJP3RmwIcO62M1OQ1yPU1J+nq0Xz/uJbPVR3xS+0zr25v5ccvjfgsi&#13;&#10;4hz/HHBh4P5QcrGDn6gJwmpgmqhhsUpAXFSVpSAOvKw3qQJZFvI/RfkLAAD//wMAUEsBAi0AFAAG&#13;&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#13;&#10;SwECLQAUAAYACAAAACEARlkzBiACAAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAs/mKPeEAAAANAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25y&#13;&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#13;&#10;" fillcolor="#0e2786" stroked="f">
               <v:fill opacity="32896f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="5F01B41A" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="00923854">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00730B57">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63C5427C" wp14:editId="21947FE4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1079500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-453868</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="10046970" cy="0"/>
               <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="AutoShape 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -9300,55 +9996,50 @@
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5508F2A3" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-85pt;margin-top:-35.75pt;width:791.1pt;height:0;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVZaPqIwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcE9tZ58uKs9raSS/b&#10;baTd/gAC2Ea1AQGJE1X97x1IHGXbS1X1ggfPzJs3M4/V46lr0ZEbK5TMcTKOMeKSKiZkneNvb9vR&#10;AiPriGSkVZLn+Mwtflx//LDqdcYnqlEt4wYBiLRZr3PcOKezKLK04R2xY6W5BGelTEccXE0dMUN6&#10;QO/aaBLHs6hXhmmjKLcW/pYXJ14H/Kri1H2tKssdanMM3Fw4TTj3/ozWK5LVhuhG0CsN8g8sOiIk&#10;FL1BlcQRdDDiD6hOUKOsqtyYqi5SVSUoDz1AN0n8WzevDdE89ALDsfo2Jvv/YOnLcWeQYDmeYyRJ&#10;Byt6OjgVKqPUj6fXNoOoQu6Mb5Ce5Kt+VvS7RVIVDZE1D8FvZw25ic+I3qX4i9VQZN9/UQxiCOCH&#10;WZ0q03lImAI6hZWcbyvhJ4co/EziOJ0t57A6Ojgjkg2Z2lj3masOeSPH1hki6sYVSkrYvDJJqEOO&#10;z9Z5XiQbEnxZqbaibYMAWon6HC+nk2lIsKoVzDt9mDX1vmgNOhKQ0EOySJefQpPguQ8z6iBZAGs4&#10;YZur7YhoLzYUb6XHg86AztW6aOTHMl5uFptFOkons80ojcty9LQt0tFsm8yn5UNZFGXy01NL0qwR&#10;jHHp2Q16TdK/08P15VyUdlPsbQzRe/QwLyA7fAPpsFq/zYsu9oqdd2ZYOUg0BF+fk38D93ew7x/9&#10;+hcAAAD//wMAUEsDBBQABgAIAAAAIQDbXb8J3gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8MwDIXvSPyHyEjctrQVbKg0nRAS3CZgoJ3TxrQVjdMlWRf+PZ6EBDfb7+n5e9Um2VHM6MPgSEG+&#10;zEAgtc4M1Cn4eH9a3IEIUZPRoyNU8I0BNvXlRaVL4070hvMudoJDKJRaQR/jVEoZ2h6tDks3IbH2&#10;6bzVkVffSeP1icPtKIssW0mrB+IPvZ7wscf2a3e0CtLWuhnjvD3sX6l5Tn5V7F8OSl1fpYd7EBFT&#10;/DPDGZ/RoWamxh3JBDEqWOTrjMtEntb5LYiz5SYvChDN70nWlfzfov4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAlWWj6iMCAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA212/Cd4AAAANAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" strokecolor="#31849b"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="47885E2A" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57">
-[...3 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="186E5DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CCE0E8"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -9623,50 +10314,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="440A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="440A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="434A2C33"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C378843C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EB2534B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67C20986"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9735,51 +10512,51 @@
     <w:lvl w:ilvl="7" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58922857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C5C2292"/>
     <w:lvl w:ilvl="0" w:tplc="140A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9821,51 +10598,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AAF0EC3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1129402"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="1140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70CB6F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F94A4214"/>
     <w:lvl w:ilvl="0" w:tplc="140A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9918,67 +10784,74 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="409233627">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1374111156">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="809984274">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1963682804">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1256785690">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="876159663">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="172064361">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1983727989">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="200"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1134"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E2C81"/>
     <w:rsid w:val="00000E1B"/>
@@ -10000,92 +10873,94 @@
     <w:rsid w:val="000F180C"/>
     <w:rsid w:val="000F39DE"/>
     <w:rsid w:val="000F6139"/>
     <w:rsid w:val="000F7A26"/>
     <w:rsid w:val="001043C8"/>
     <w:rsid w:val="0010682B"/>
     <w:rsid w:val="00107B45"/>
     <w:rsid w:val="00110FE5"/>
     <w:rsid w:val="00125180"/>
     <w:rsid w:val="00130E71"/>
     <w:rsid w:val="00141272"/>
     <w:rsid w:val="00142981"/>
     <w:rsid w:val="00151E54"/>
     <w:rsid w:val="00152FD5"/>
     <w:rsid w:val="001535AB"/>
     <w:rsid w:val="00154AB7"/>
     <w:rsid w:val="00161AAC"/>
     <w:rsid w:val="00173E00"/>
     <w:rsid w:val="00182A66"/>
     <w:rsid w:val="00182CF4"/>
     <w:rsid w:val="00194577"/>
     <w:rsid w:val="0019517E"/>
     <w:rsid w:val="001A791C"/>
     <w:rsid w:val="001B3315"/>
     <w:rsid w:val="001B3641"/>
+    <w:rsid w:val="001B7B3C"/>
     <w:rsid w:val="001C0BF5"/>
     <w:rsid w:val="001C784B"/>
     <w:rsid w:val="001E2C81"/>
     <w:rsid w:val="001E774A"/>
     <w:rsid w:val="001F762F"/>
     <w:rsid w:val="00204B77"/>
     <w:rsid w:val="0021158A"/>
     <w:rsid w:val="00213273"/>
     <w:rsid w:val="00213660"/>
     <w:rsid w:val="0021552A"/>
     <w:rsid w:val="002251DD"/>
     <w:rsid w:val="00226904"/>
     <w:rsid w:val="00227674"/>
     <w:rsid w:val="002461E9"/>
     <w:rsid w:val="00254BF4"/>
     <w:rsid w:val="00255A06"/>
     <w:rsid w:val="00256061"/>
     <w:rsid w:val="0026674D"/>
     <w:rsid w:val="002777F3"/>
     <w:rsid w:val="002823E9"/>
     <w:rsid w:val="0028540F"/>
     <w:rsid w:val="00292728"/>
     <w:rsid w:val="00296835"/>
     <w:rsid w:val="002A2056"/>
     <w:rsid w:val="002A6A7E"/>
     <w:rsid w:val="002C2725"/>
     <w:rsid w:val="002C7002"/>
     <w:rsid w:val="002C7B7F"/>
     <w:rsid w:val="002D4CA9"/>
     <w:rsid w:val="002D7B42"/>
     <w:rsid w:val="002E05E8"/>
     <w:rsid w:val="002E102F"/>
     <w:rsid w:val="002E4497"/>
     <w:rsid w:val="002F184E"/>
     <w:rsid w:val="002F324C"/>
     <w:rsid w:val="00302655"/>
     <w:rsid w:val="00304429"/>
     <w:rsid w:val="00306A00"/>
     <w:rsid w:val="00311200"/>
     <w:rsid w:val="00311700"/>
     <w:rsid w:val="00315399"/>
     <w:rsid w:val="00321D55"/>
+    <w:rsid w:val="00322373"/>
     <w:rsid w:val="003301DF"/>
     <w:rsid w:val="0033256A"/>
     <w:rsid w:val="003369CF"/>
     <w:rsid w:val="0034439E"/>
     <w:rsid w:val="00344CD3"/>
     <w:rsid w:val="003455F1"/>
     <w:rsid w:val="00353920"/>
     <w:rsid w:val="00365465"/>
     <w:rsid w:val="003675E4"/>
     <w:rsid w:val="00371F39"/>
     <w:rsid w:val="003727A4"/>
     <w:rsid w:val="00376997"/>
     <w:rsid w:val="00377F52"/>
     <w:rsid w:val="003829C3"/>
     <w:rsid w:val="003900C8"/>
     <w:rsid w:val="00394943"/>
     <w:rsid w:val="00395417"/>
     <w:rsid w:val="003A6304"/>
     <w:rsid w:val="003B0E5D"/>
     <w:rsid w:val="003C7F3B"/>
     <w:rsid w:val="003D0E41"/>
     <w:rsid w:val="003F1D4D"/>
     <w:rsid w:val="0040272D"/>
     <w:rsid w:val="00411535"/>
     <w:rsid w:val="004325B2"/>
@@ -10157,117 +11032,120 @@
     <w:rsid w:val="007520E7"/>
     <w:rsid w:val="007607B6"/>
     <w:rsid w:val="00762CDB"/>
     <w:rsid w:val="007704C5"/>
     <w:rsid w:val="00783A91"/>
     <w:rsid w:val="007873DC"/>
     <w:rsid w:val="007976FB"/>
     <w:rsid w:val="007A06CC"/>
     <w:rsid w:val="007A7686"/>
     <w:rsid w:val="007B70BB"/>
     <w:rsid w:val="007C2DD8"/>
     <w:rsid w:val="007C546C"/>
     <w:rsid w:val="007D0551"/>
     <w:rsid w:val="007D5993"/>
     <w:rsid w:val="007E1FDB"/>
     <w:rsid w:val="007F4D97"/>
     <w:rsid w:val="00807683"/>
     <w:rsid w:val="00813A15"/>
     <w:rsid w:val="00816FD1"/>
     <w:rsid w:val="008274C6"/>
     <w:rsid w:val="008314BA"/>
     <w:rsid w:val="00835E63"/>
     <w:rsid w:val="00836DD2"/>
     <w:rsid w:val="00843819"/>
     <w:rsid w:val="0084697F"/>
+    <w:rsid w:val="00865413"/>
     <w:rsid w:val="00880004"/>
     <w:rsid w:val="00885051"/>
     <w:rsid w:val="008937BC"/>
     <w:rsid w:val="008A1BBF"/>
     <w:rsid w:val="008B38EE"/>
     <w:rsid w:val="008C19C5"/>
     <w:rsid w:val="008D48CE"/>
     <w:rsid w:val="008D5D04"/>
     <w:rsid w:val="008E1D49"/>
     <w:rsid w:val="008E5F95"/>
     <w:rsid w:val="008F4283"/>
     <w:rsid w:val="008F4B00"/>
     <w:rsid w:val="0090265A"/>
     <w:rsid w:val="00904AA1"/>
     <w:rsid w:val="00913CA7"/>
     <w:rsid w:val="00923854"/>
     <w:rsid w:val="00927263"/>
     <w:rsid w:val="00934708"/>
     <w:rsid w:val="00947B5C"/>
     <w:rsid w:val="00953859"/>
+    <w:rsid w:val="009609FA"/>
     <w:rsid w:val="00961EFC"/>
     <w:rsid w:val="00962EF9"/>
     <w:rsid w:val="009708B5"/>
     <w:rsid w:val="00975C5A"/>
     <w:rsid w:val="0098138A"/>
     <w:rsid w:val="00981DF3"/>
     <w:rsid w:val="009A3C4F"/>
     <w:rsid w:val="009A55E7"/>
     <w:rsid w:val="009B40BB"/>
     <w:rsid w:val="009B5D2F"/>
     <w:rsid w:val="009C6D13"/>
     <w:rsid w:val="009D3180"/>
     <w:rsid w:val="009F18F7"/>
     <w:rsid w:val="00A04AC6"/>
     <w:rsid w:val="00A10AAE"/>
     <w:rsid w:val="00A11425"/>
     <w:rsid w:val="00A54F7A"/>
     <w:rsid w:val="00A668A6"/>
     <w:rsid w:val="00A7318D"/>
     <w:rsid w:val="00A92C80"/>
     <w:rsid w:val="00AA2F9B"/>
     <w:rsid w:val="00AA5D66"/>
     <w:rsid w:val="00AA6BF0"/>
     <w:rsid w:val="00AB18C2"/>
     <w:rsid w:val="00AB1E36"/>
     <w:rsid w:val="00AB1E4A"/>
     <w:rsid w:val="00AB2392"/>
     <w:rsid w:val="00AB2F97"/>
     <w:rsid w:val="00AB4E89"/>
     <w:rsid w:val="00AB5FE5"/>
     <w:rsid w:val="00AB7C1D"/>
     <w:rsid w:val="00AC105A"/>
     <w:rsid w:val="00AC6E33"/>
     <w:rsid w:val="00AD4F41"/>
     <w:rsid w:val="00AD73FD"/>
     <w:rsid w:val="00AE633D"/>
     <w:rsid w:val="00AF2082"/>
     <w:rsid w:val="00B00208"/>
     <w:rsid w:val="00B02CDC"/>
     <w:rsid w:val="00B230B6"/>
     <w:rsid w:val="00B24D68"/>
     <w:rsid w:val="00B30525"/>
     <w:rsid w:val="00B36AC6"/>
     <w:rsid w:val="00B42EF9"/>
     <w:rsid w:val="00B44E08"/>
     <w:rsid w:val="00B5555D"/>
     <w:rsid w:val="00B55588"/>
+    <w:rsid w:val="00B5631B"/>
     <w:rsid w:val="00B56EAE"/>
     <w:rsid w:val="00B65F82"/>
     <w:rsid w:val="00B66BBF"/>
     <w:rsid w:val="00B768FE"/>
     <w:rsid w:val="00B96F82"/>
     <w:rsid w:val="00BA2C74"/>
     <w:rsid w:val="00BB58C9"/>
     <w:rsid w:val="00BC0FB9"/>
     <w:rsid w:val="00BC1915"/>
     <w:rsid w:val="00BD1FF8"/>
     <w:rsid w:val="00BD412E"/>
     <w:rsid w:val="00BE0753"/>
     <w:rsid w:val="00BE1E69"/>
     <w:rsid w:val="00BE6C4C"/>
     <w:rsid w:val="00BF213B"/>
     <w:rsid w:val="00BF59AF"/>
     <w:rsid w:val="00BF660A"/>
     <w:rsid w:val="00C10EF1"/>
     <w:rsid w:val="00C126E9"/>
     <w:rsid w:val="00C174AA"/>
     <w:rsid w:val="00C22C84"/>
     <w:rsid w:val="00C26491"/>
     <w:rsid w:val="00C35CC2"/>
     <w:rsid w:val="00C629B1"/>
     <w:rsid w:val="00C93FDC"/>
@@ -10366,51 +11244,51 @@
     <w:rsid w:val="00FE1C16"/>
     <w:rsid w:val="00FE5A0F"/>
     <w:rsid w:val="00FF244F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="60185C99"/>
   <w15:docId w15:val="{360C9F37-F5A2-47A2-B031-9254DC4F7BF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -11575,51 +12453,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009A3C4F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="005C0300"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="005F4822"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="374234575">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11913,63 +12791,63 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1996839461">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/nature-portfolio/for-authors/write" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.csudh.edu/citation/apa-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/620615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/nature-portfolio/for-authors/write" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.csudh.edu/citation/apa-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/620615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{45AAC010-5A5E-4441-8247-1426E3408457}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -12202,183 +13080,187 @@
         <w:guid w:val="{71393B37-C3EE-42A0-9090-96CC3D8FB5BF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="001241F8" w:rsidRDefault="00687B19" w:rsidP="00687B19">
           <w:pPr>
             <w:pStyle w:val="CE8B2A6416434EC4AFD64AB29323A216"/>
           </w:pPr>
           <w:r w:rsidRPr="00894D3C">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F02316"/>
     <w:rsid w:val="0000758B"/>
     <w:rsid w:val="00020887"/>
     <w:rsid w:val="00065F46"/>
     <w:rsid w:val="000B0C41"/>
     <w:rsid w:val="000D15C2"/>
     <w:rsid w:val="000F2710"/>
     <w:rsid w:val="001241F8"/>
     <w:rsid w:val="001268BB"/>
     <w:rsid w:val="00150CE8"/>
     <w:rsid w:val="001657EC"/>
     <w:rsid w:val="001D7B51"/>
     <w:rsid w:val="00236057"/>
+    <w:rsid w:val="00322373"/>
     <w:rsid w:val="003A6CE2"/>
     <w:rsid w:val="003C64B4"/>
     <w:rsid w:val="00407AD3"/>
     <w:rsid w:val="0043566C"/>
     <w:rsid w:val="00455533"/>
     <w:rsid w:val="00456D00"/>
     <w:rsid w:val="004C6435"/>
     <w:rsid w:val="00504916"/>
     <w:rsid w:val="00543820"/>
     <w:rsid w:val="00564C1A"/>
     <w:rsid w:val="00577F47"/>
     <w:rsid w:val="00586DC0"/>
     <w:rsid w:val="00610A53"/>
     <w:rsid w:val="00687B19"/>
     <w:rsid w:val="00691F42"/>
     <w:rsid w:val="006A2734"/>
     <w:rsid w:val="00777018"/>
     <w:rsid w:val="00777869"/>
     <w:rsid w:val="00777E05"/>
     <w:rsid w:val="00842B93"/>
     <w:rsid w:val="00974277"/>
     <w:rsid w:val="009831F3"/>
     <w:rsid w:val="00991C59"/>
     <w:rsid w:val="009E3BDC"/>
     <w:rsid w:val="00A51CA5"/>
@@ -12398,51 +13280,51 @@
     <w:rsid w:val="00E31EC4"/>
     <w:rsid w:val="00EE4ACD"/>
     <w:rsid w:val="00EF2135"/>
     <w:rsid w:val="00F02316"/>
     <w:rsid w:val="00F30C86"/>
     <w:rsid w:val="00F620A7"/>
     <w:rsid w:val="00FA5A0B"/>
     <w:rsid w:val="00FC08C0"/>
     <w:rsid w:val="00FD5F4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CR" w:eastAsia="es-CR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12846,90 +13728,50 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00687B19"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="948B29ADA342477984A8E4BD2F8E35FE">
     <w:name w:val="948B29ADA342477984A8E4BD2F8E35FE"/>
     <w:rsid w:val="003C64B4"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E97A94310DE44D8189E1AA3219ECCCC1">
-[...38 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F59B9BCBFD354C96827B911A2CC97E07">
     <w:name w:val="F59B9BCBFD354C96827B911A2CC97E07"/>
     <w:rsid w:val="003C64B4"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="019015AC926843D2858E35B612EBBAD8">
     <w:name w:val="019015AC926843D2858E35B612EBBAD8"/>
     <w:rsid w:val="003C64B4"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B775B138237940A094671931B5E4EB73">
     <w:name w:val="B775B138237940A094671931B5E4EB73"/>
     <w:rsid w:val="00065F46"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -13259,82 +14101,83 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F219038-FFE1-45D5-8406-A1A0E3B34294}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1743</Words>
-  <Characters>9588</Characters>
+  <Words>1742</Words>
+  <Characters>9582</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11309</CharactersWithSpaces>
+  <CharactersWithSpaces>11302</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>