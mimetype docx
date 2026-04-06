--- v0 (2026-03-11)
+++ v1 (2026-04-06)
@@ -1,30 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
@@ -398,614 +397,582 @@
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>).</w:t>
           </w:r>
         </w:p>
         <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0BA8268D" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="008E1D49" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:alias w:val="Autor(es)"/>
         <w:id w:val="-1714334468"/>
         <w:placeholder>
           <w:docPart w:val="7C4D19EE1DCC4D499A79B08AAFE3F5E8"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="4CDB9F7A" w14:textId="77777777" w:rsidR="00913CA7" w:rsidRPr="00CF320D" w:rsidRDefault="00CF320D" w:rsidP="00913CA7">
+        <w:p w14:paraId="4CDB9F7A" w14:textId="77777777" w:rsidR="00913CA7" w:rsidRPr="001F0B3F" w:rsidRDefault="00CF320D" w:rsidP="00913CA7">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:outlineLvl w:val="0"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CF320D">
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Author complete name</w:t>
           </w:r>
-          <w:r w:rsidR="00913CA7" w:rsidRPr="00CF320D">
+          <w:r w:rsidR="00913CA7" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:vertAlign w:val="superscript"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="00913CA7" w:rsidRPr="00CF320D">
+          <w:r w:rsidR="00913CA7" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:r w:rsidRPr="00CF320D">
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Author complete name</w:t>
           </w:r>
-          <w:r w:rsidR="00913CA7" w:rsidRPr="00CF320D">
+          <w:r w:rsidR="00913CA7" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:vertAlign w:val="superscript"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidR="00913CA7" w:rsidRPr="00CF320D">
+          <w:r w:rsidR="00913CA7" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:r w:rsidRPr="00CF320D">
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Author complete name</w:t>
           </w:r>
-          <w:r w:rsidR="00913CA7" w:rsidRPr="00CF320D">
+          <w:r w:rsidR="00913CA7" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:vertAlign w:val="superscript"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
-          <w:r w:rsidR="00913CA7" w:rsidRPr="00CF320D">
+          <w:r w:rsidR="00913CA7" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> &amp; </w:t>
           </w:r>
-          <w:r w:rsidRPr="00CF320D">
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Author complete name</w:t>
           </w:r>
-          <w:r w:rsidR="00913CA7" w:rsidRPr="00CF320D">
+          <w:r w:rsidR="00913CA7" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:vertAlign w:val="superscript"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2081EFC4" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00141272" w:rsidRDefault="00913CA7" w:rsidP="00730B57">
+        <w:p w14:paraId="2081EFC4" w14:textId="12B2B549" w:rsidR="00730B57" w:rsidRPr="001F0B3F" w:rsidRDefault="00913CA7" w:rsidP="00730B57">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:outlineLvl w:val="0"/>
             <w:rPr>
               <w:b/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CF320D">
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidR="00CF320D" w:rsidRPr="00CF320D">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Calibri 1</w:t>
+          </w:r>
+          <w:r w:rsidR="001F0B3F" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidRPr="00CF320D">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidR="00CF320D">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">pt, </w:t>
+          </w:r>
+          <w:r w:rsidR="00CF320D" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidRPr="00CF320D">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>left aligned</w:t>
+          </w:r>
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidR="00CF320D" w:rsidRPr="00141272">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidR="00CF320D" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidR="00EB1F75" w:rsidRPr="00141272">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>bold</w:t>
+          </w:r>
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidR="00CF320D" w:rsidRPr="00141272">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">. </w:t>
+          </w:r>
+          <w:r w:rsidR="00CF320D" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidR="00141272" w:rsidRPr="00141272">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The name of the authors </w:t>
+          </w:r>
+          <w:r w:rsidR="00EB1F75" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidR="00141272">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>is</w:t>
+          </w:r>
+          <w:r w:rsidR="00CF320D" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:r w:rsidR="00141272" w:rsidRPr="00141272">
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> written </w:t>
+          </w:r>
+          <w:r w:rsidR="00141272" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:t xml:space="preserve"> middle name. </w:t>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">in full, last name after the name or middle name. </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="33D7E54E" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00141272" w:rsidRDefault="000E6C3F" w:rsidP="006B7AA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:alias w:val="Afiliaciones"/>
         <w:tag w:val="Afiliaciones"/>
         <w:id w:val="-1771922312"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="7C84B687" w14:textId="77777777" w:rsidR="00E26F5F" w:rsidRDefault="00E85866" w:rsidP="008A1BBF">
+        <w:p w14:paraId="7C84B687" w14:textId="56271D47" w:rsidR="00E26F5F" w:rsidRPr="001F0B3F" w:rsidRDefault="00E85866" w:rsidP="008A1BBF">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E85866">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Affiliations </w:t>
           </w:r>
-          <w:r w:rsidR="00D94AC3" w:rsidRPr="003369CF">
-[...2 lines deleted...]
-              <w:szCs w:val="18"/>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
-          <w:r w:rsidR="00D94AC3" w:rsidRPr="003369CF">
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:bCs/>
-              <w:sz w:val="18"/>
-[...8 lines deleted...]
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Calibri </w:t>
+          </w:r>
+          <w:r w:rsidR="001F0B3F" w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>10</w:t>
+          </w:r>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>pt</w:t>
+          </w:r>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0A5B470B" w14:textId="77777777" w:rsidR="00E85866" w:rsidRDefault="00E26F5F" w:rsidP="008A1BBF">
+        <w:p w14:paraId="0A5B470B" w14:textId="77777777" w:rsidR="00E85866" w:rsidRPr="001F0B3F" w:rsidRDefault="00E26F5F" w:rsidP="008A1BBF">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>A</w:t>
           </w:r>
-          <w:r w:rsidR="00E85866" w:rsidRPr="00E85866">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00E85866" w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">ddresses are numbered, </w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>finishing</w:t>
           </w:r>
-          <w:r w:rsidR="00E85866" w:rsidRPr="00E85866">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00E85866" w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> with a “;”</w:t>
           </w:r>
-          <w:r w:rsidR="00152FD5">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00152FD5" w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00E85866" w:rsidRPr="00E85866">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00E85866" w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>followed by the email address (do not include the word "email") and the ORCID identification number</w:t>
           </w:r>
-          <w:r w:rsidR="00152FD5">
-[...36 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00152FD5" w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>, separated by a comma.</w:t>
+          </w:r>
+          <w:r w:rsidR="003B0E5D" w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> When two or more authors share the same affiliation,</w:t>
           </w:r>
-          <w:r w:rsidR="00FD02E6">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidR="00FD02E6" w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> separate the next email address with a comma.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6AC116FC" w14:textId="77777777" w:rsidR="00531B8C" w:rsidRPr="00B96F82" w:rsidRDefault="00E85866" w:rsidP="00531B8C">
+        <w:p w14:paraId="6AC116FC" w14:textId="77777777" w:rsidR="00531B8C" w:rsidRPr="001F0B3F" w:rsidRDefault="00E85866" w:rsidP="00531B8C">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B96F82">
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>Example</w:t>
           </w:r>
-          <w:r w:rsidR="00531B8C" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00531B8C" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0C9B9EE9" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00647383" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="0C9B9EE9" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="001F0B3F" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="709"/>
             <w:rPr>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00647383">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>1.</w:t>
           </w:r>
-          <w:r w:rsidRPr="00647383">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:tab/>
             <w:t>Instituto Nacional de Salud, Grupo de Microscopía y Análisis de Imágenes, Av. Calle 26 Nº 51-60 Bogotá, Colombia; lsarmiento@ins.gov.co, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="492C108F" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00647383" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="492C108F" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="001F0B3F" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="709"/>
             <w:rPr>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00647383">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2.</w:t>
           </w:r>
-          <w:r w:rsidRPr="00647383">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:tab/>
             <w:t>Universidad Estatal a Distancia, Vicerrectoría de Investigación, Laboratorio de Ecología Urbana, 2050 Sabanilla, San José, Costa Rica; cseas@uned.ac.cr, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3A841577" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00647383" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="3A841577" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="001F0B3F" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="709"/>
             <w:rPr>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00647383">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>3.</w:t>
           </w:r>
-          <w:r w:rsidRPr="00647383">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">University of Georgia, Costa Rica Campus. </w:t>
           </w:r>
-          <w:r w:rsidRPr="00647383">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Apartado 108-5655, Monteverde, Costa Rica; fabricio@uga.edu, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="78385610" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="00647383" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="78385610" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="001F0B3F" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="709"/>
             <w:rPr>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00647383">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>4.</w:t>
           </w:r>
-          <w:r w:rsidRPr="00647383">
-[...1 lines deleted...]
-              <w:sz w:val="18"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:tab/>
             <w:t>Council on International Educational Exchange, Sustainability Center Monteverde, Costa Rica; kmasters@ciee.org, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="244A89DE" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00CA1AF6" w:rsidRDefault="00000000" w:rsidP="00D94AC3">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="426"/>
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5A97CC42" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -1224,1118 +1191,753 @@
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">DOI: </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="227C3630" w14:textId="77777777" w:rsidR="003C7F3B" w:rsidRDefault="003C7F3B" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B193AD8" w14:textId="64B9F6DB" w:rsidR="00676BB8" w:rsidRPr="002B1FC0" w:rsidRDefault="009C7017" w:rsidP="002B1FC0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1FC0">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00676BB8" w:rsidRPr="002B1FC0">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MPORTANT NOTE (PLEASE DELETE THIS NOTE ONCE YOU INSERT YOUR MANUSCRIPT TEXT):</w:t>
       </w:r>
       <w:r w:rsidR="00676BB8" w:rsidRPr="002B1FC0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The narrative style required by the journal is </w:t>
       </w:r>
       <w:r w:rsidR="00676BB8" w:rsidRPr="002B1FC0">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>first-person, active voice</w:t>
       </w:r>
       <w:r w:rsidR="00676BB8" w:rsidRPr="002B1FC0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. This applies to the entire text, including the abstracts. (For example, "we collected 80 samples" instead of the old style "80 samples were collected"). If you wish to update yourself in this area, we suggest reading: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidR="00676BB8" w:rsidRPr="002B1FC0">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.nature.com/nature-portfolio/for-authors/write</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00676BB8" w:rsidRPr="002B1FC0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFE58B2" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRDefault="00024AB5" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:id w:val="279392281"/>
         <w:placeholder>
           <w:docPart w:val="A45EEE53847B1445944F9C8F907DE444"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="1095A6FC" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="00ED582B" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
+        <w:p w14:paraId="1095A6FC" w14:textId="6163A70C" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B96F82">
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">ABSTRACT. </w:t>
           </w:r>
-          <w:r w:rsidRPr="00DE35B1">
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:r>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Calibri, </w:t>
+          </w:r>
+          <w:r w:rsidR="001F0B3F" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
-[...115 lines deleted...]
-            <w:t>.</w:t>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>10</w:t>
+          </w:r>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">pt, justified. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The text will include the main objectives of the research, scope, methodology employed, main results and conclusions. The abstract must be clear, coherent and concise, for which it is suggested to review and verify data, syntax, spelling, do not include equations, figures, tables, or </w:t>
+          </w:r>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:lastRenderedPageBreak/>
+            <w:t>bibliographic references. It must accurately reflect the content of the article. It must be written in first person. It should be only one paragraph of 300-500 words.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5833CBC4" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="0067172C" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
+        <w:p w14:paraId="5833CBC4" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0067172C">
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Example:</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="312AE6BF" w14:textId="06BC0194" w:rsidR="00024AB5" w:rsidRPr="000E6C3F" w:rsidRDefault="00024AB5" w:rsidP="002B1FC0">
+        <w:p w14:paraId="312AE6BF" w14:textId="06BC0194" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="002B1FC0">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00585056">
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>ABSTRACT</w:t>
           </w:r>
-          <w:r>
-[...2 lines deleted...]
-              <w:szCs w:val="18"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
-          <w:r w:rsidRPr="00206F21">
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Introduction</w:t>
           </w:r>
-          <w:r w:rsidRPr="00215831">
-[...55 lines deleted...]
-          <w:r w:rsidRPr="00206F21">
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">: Lifestyle includes behaviors and habits determined by cultural and social factors, the family being the most influential. Other factors such as schooling, purchasing power, academic and workloads also influence the adoption of a certain lifestyle. There are few studies about this subject in Costa Rica. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Objective</w:t>
           </w:r>
-          <w:r w:rsidRPr="00215831">
-[...39 lines deleted...]
-          <w:r w:rsidRPr="00206F21">
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">: to identify factors related to lifestyle in the staff of a Latin American university. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Methods</w:t>
           </w:r>
-          <w:r w:rsidRPr="00215831">
-[...18 lines deleted...]
-              <w:szCs w:val="18"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+          <w:r w:rsidR="00B7197A" w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>We</w:t>
           </w:r>
-          <w:r w:rsidRPr="00215831">
-[...2 lines deleted...]
-              <w:szCs w:val="18"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> sent</w:t>
           </w:r>
-          <w:r w:rsidR="00B7197A">
-[...2 lines deleted...]
-              <w:szCs w:val="18"/>
+          <w:r w:rsidR="00B7197A" w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> an</w:t>
           </w:r>
-          <w:r w:rsidRPr="00215831">
-[...2 lines deleted...]
-              <w:szCs w:val="18"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> online</w:t>
           </w:r>
-          <w:r w:rsidR="00B7197A">
-[...2 lines deleted...]
-              <w:szCs w:val="18"/>
+          <w:r w:rsidR="00B7197A" w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> survey</w:t>
           </w:r>
-          <w:r w:rsidRPr="00215831">
-[...47 lines deleted...]
-          <w:r w:rsidRPr="00206F21">
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> to all the staff from a university's headquarters. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Results</w:t>
           </w:r>
-          <w:r w:rsidRPr="00215831">
-[...88 lines deleted...]
-          <w:r w:rsidRPr="00206F21">
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">: Response rate was 38%, married staff with at least one child do more physical activity and have better eating habits. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Conclusion</w:t>
           </w:r>
-          <w:r w:rsidRPr="00215831">
-[...21 lines deleted...]
-            <w:t>amily is the determining factor for the adoption of a healthy lifestyle; the larger the family nucleus, the more commitment there is to adopt a healthy environment.</w:t>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>: Family is the determining factor for the adoption of a healthy lifestyle; the larger the family nucleus, the more commitment there is to adopt a healthy environment.</w:t>
           </w:r>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="Palabras clave"/>
             <w:tag w:val="palabras clave"/>
             <w:id w:val="-2001418620"/>
             <w:placeholder>
               <w:docPart w:val="C7EAA08C302F5541A63136DE697E709D"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtContent>
-            <w:p w14:paraId="55E2F6F7" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
+            <w:p w14:paraId="55E2F6F7" w14:textId="250F87CB" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
               <w:pPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="00DE35B1">
+              <w:r w:rsidRPr="001F0B3F">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keywords: </w:t>
               </w:r>
-              <w:r w:rsidRPr="00DE35B1">
+              <w:r w:rsidRPr="001F0B3F">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Calibri, 9pt, left</w:t>
+                <w:t xml:space="preserve">Calibri, </w:t>
               </w:r>
-              <w:r>
+              <w:r w:rsidR="00915D6B">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> aligned</w:t>
+                <w:t>10</w:t>
               </w:r>
-              <w:r w:rsidRPr="00DE35B1">
+              <w:r w:rsidRPr="001F0B3F">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>, lower</w:t>
-[...17 lines deleted...]
-                <w:t>ase and separated by commas, must include 5-7 words that describe the topic and that are not in the title, nor in the abstract.</w:t>
+                <w:t>pt, left aligned, lowercase and separated by commas, must include 5-7 words that describe the topic and that are not in the title, nor in the abstract.</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="49B80B66" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
+            <w:p w14:paraId="49B80B66" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
               <w:pPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:alias w:val="Resumen"/>
                 <w:tag w:val="Resumen"/>
                 <w:id w:val="-1981840632"/>
                 <w:placeholder>
                   <w:docPart w:val="61BF33D4DEB1E84D8D325A2D619CE0E2"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:highlight w:val="none"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:p w14:paraId="203843C3" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="00BC2257" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
+                <w:p w14:paraId="203843C3" w14:textId="71B6694A" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AE3DBF">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>RESUMEN.</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00AE3DBF">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00DE35B1">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>Calibri, 9pt,</w:t>
+                    <w:t xml:space="preserve">Calibri, </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> justified. </w:t>
+                    <w:t>10</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00BC2257">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">pt, justified. </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>Include the title of the article in Spanish in between quotation marks “”. Follow the same structure, format and length as the abstract. It helps to identify the main topics or aspects of the article and is important for indexing in bibliographic databases.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="298C4A6F" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="005D0E46" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
+                <w:p w14:paraId="298C4A6F" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-MX"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="005D0E46">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-MX"/>
                     </w:rPr>
                     <w:t>Ejemplo:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3D388016" w14:textId="662A06E0" w:rsidR="00024AB5" w:rsidRPr="005D0E46" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
+                <w:p w14:paraId="3D388016" w14:textId="662A06E0" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-MX"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AC105A">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t>RESUMEN.</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00406DA6">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> “Factores que influyen en el estilo de vida de los funcionarios de una universidad estatal de Costa Rica: nivel educativo, estado civil y número de niños”</w:t>
+                    <w:t xml:space="preserve"> “Factores que influyen en el estilo de vida de los funcionarios de una universidad estatal de Costa Rica: nivel educativo, estado civil y número de niños”. </w:t>
                   </w:r>
-                  <w:r>
-[...8 lines deleted...]
-                  <w:r w:rsidRPr="00406DA6">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t>Introducción:</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00406DA6">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> El estilo de vida incluye comportamientos y hábitos determinados por factores culturales y sociales, siendo la familia lo más influyente. Otros factores como la escolaridad, el poder adquisitivo, la carga académica y laboral también influyen en la adopción de un determinado estilo de vida. En Costa Rica hay pocos estudios sobre este tema. </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00406DA6">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t>Objetivo:</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00406DA6">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Identificar los factores relacionados con el estilo de vida en el personal de una universidad latinoamericana. </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="002B1FC0">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t>Métodos:</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00406DA6">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00B7197A">
+                  <w:r w:rsidR="00B7197A" w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t>Enviamos</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00406DA6">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> una encuesta en línea a todo el personal de la sede de una universidad. </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00406DA6">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t>Resultados:</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00406DA6">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> La tasa de respuesta fue del 38%, el personal casado con al menos un hijo realiza más actividad física y tiene mejores hábitos alimenticios. </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00406DA6">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t>Conclusión:</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00406DA6">
+                  <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> La familia es el factor determinante para la adopción de un estilo de vida saludable; cuanto mayor es el núcleo familiar, más compromiso existe para adoptar un entorno saludable.</w:t>
                   </w:r>
                 </w:p>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
-                      <w:sz w:val="18"/>
-                      <w:szCs w:val="18"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:alias w:val="Palabras clave"/>
                     <w:tag w:val="palabras clave"/>
                     <w:id w:val="796029834"/>
                     <w:placeholder>
                       <w:docPart w:val="05A3232A386BA44E92D63BAD6C51B5C9"/>
                     </w:placeholder>
                   </w:sdtPr>
                   <w:sdtContent>
-                    <w:p w14:paraId="3B969772" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="000F180C" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
+                    <w:p w14:paraId="3B969772" w14:textId="79BB0F98" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
                       <w:pPr>
                         <w:rPr>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="000F180C">
+                      <w:r w:rsidRPr="001F0B3F">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Palabras clave: </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00DE35B1">
+                      <w:r w:rsidRPr="001F0B3F">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Calibri, 9pt, left</w:t>
+                        <w:t xml:space="preserve">Calibri, </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="001F0B3F">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> aligned</w:t>
+                        <w:t>10</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00DE35B1">
+                      <w:r w:rsidRPr="001F0B3F">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>, lower</w:t>
-[...35 lines deleted...]
-                        <w:t>that describe the topic and that are not in the title, nor in the abstract.</w:t>
+                        <w:t>pt, left aligned, lowercase and separated by commas, must include 5-7 words in Spanish that describe the topic and that are not in the title, nor in the abstract.</w:t>
                       </w:r>
                     </w:p>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="20144730" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="00DE35B1" w:rsidRDefault="00000000" w:rsidP="00024AB5">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7D890FE5" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="000E6C3F" w:rsidRDefault="00024AB5" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2526,51 +2128,58 @@
                 </w:rPr>
                 <w:t>Do</w:t>
               </w:r>
               <w:r w:rsidR="00B768FE">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="002777F3">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>not include a Conclusions section</w:t>
               </w:r>
               <w:r w:rsidR="00B768FE">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>,</w:t>
               </w:r>
               <w:r w:rsidRPr="002777F3">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> these are written very briefly as the final paragraph of the discussion.</w:t>
+                <w:t xml:space="preserve"> these are written very briefly as </w:t>
+              </w:r>
+              <w:r w:rsidRPr="002777F3">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>the final paragraph of the discussion.</w:t>
               </w:r>
               <w:r w:rsidR="00B768FE">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Remember to follow the citation </w:t>
               </w:r>
               <w:r w:rsidR="001C0BF5">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">guidelines of APA 7 within the text and in the </w:t>
               </w:r>
               <w:r w:rsidR="001C0BF5" w:rsidRPr="001C0BF5">
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>REFERENCES</w:t>
               </w:r>
               <w:r w:rsidR="001C0BF5">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
@@ -2792,59 +2401,51 @@
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> and </w:t>
           </w:r>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>provide detail</w:t>
           </w:r>
           <w:r w:rsidR="005407C7">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>s</w:t>
           </w:r>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> to allow the work to be repeated by others. However, only truly new procedures should be described in detail, previously </w:t>
-[...7 lines deleted...]
-            <w:t>published procedures should be cited, and important modifications to previously published procedures should be briefly mentioned.</w:t>
+            <w:t xml:space="preserve"> to allow the work to be repeated by others. However, only truly new procedures should be described in detail, previously published procedures should be cited, and important modifications to previously published procedures should be briefly mentioned.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="252E12AB" w14:textId="77777777" w:rsidR="00640858" w:rsidRPr="00B24D68" w:rsidRDefault="0090265A" w:rsidP="00B24D68">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>The subtitles of the sections are written in bold</w:t>
           </w:r>
           <w:r w:rsidR="005407C7">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>, followed by</w:t>
           </w:r>
@@ -3610,51 +3211,58 @@
                 </w:rPr>
                 <w:t>declare</w:t>
               </w:r>
               <w:r w:rsidR="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>s</w:t>
               </w:r>
               <w:r w:rsidR="000F7A26" w:rsidRPr="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">  that  </w:t>
               </w:r>
               <w:r w:rsidR="0028540F">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>he/she/they</w:t>
               </w:r>
               <w:r w:rsidR="000F7A26" w:rsidRPr="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve">  have  fully  complied  with  all  pertinent  ethical  and  legal requirements,  both  during  the  study  and  in  the  production  of  the  manuscript;  that  there  are  no conflicts  of  interest  of  any  kind;  that  all  financial  sources  are  fully  and  clearly  stated  in  the acknowledgements section; and that they fully agree with the final edited version of the article. A signed document has been filed in the journal archives.</w:t>
+                <w:t xml:space="preserve">  have  fully  complied  with  all  pertinent  ethical  and  legal requirements,  both  during  the  study  and  in  the  production  </w:t>
+              </w:r>
+              <w:r w:rsidR="000F7A26" w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>of  the  manuscript;  that  there  are  no conflicts  of  interest  of  any  kind;  that  all  financial  sources  are  fully  and  clearly  stated  in  the acknowledgements section; and that they fully agree with the final edited version of the article. A signed document has been filed in the journal archives.</w:t>
               </w:r>
               <w:r w:rsidR="0028540F">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="3CB9F920" w14:textId="77777777" w:rsidR="002C7002" w:rsidRDefault="000F7A26" w:rsidP="008937BC">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The statement of each author’s contribution to the manuscript is as follows: </w:t>
               </w:r>
               <w:r w:rsidR="00F375FD" w:rsidRPr="008937BC">
                 <w:rPr>
@@ -3737,91 +3345,99 @@
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>REFERENCES</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="36AC9924" w14:textId="77777777" w:rsidR="00F57ABE" w:rsidRPr="007D5993" w:rsidRDefault="00000000" w:rsidP="007D5993">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:alias w:val="Referencias"/>
         <w:tag w:val="Referencias"/>
         <w:id w:val="-2142408724"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="167BD711" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRDefault="004A66FC" w:rsidP="004A66FC">
+        <w:p w14:paraId="167BD711" w14:textId="5203FBF9" w:rsidR="000E6C3F" w:rsidRPr="004E5B3E" w:rsidRDefault="004A66FC" w:rsidP="004A66FC">
           <w:pPr>
             <w:pStyle w:val="EndNoteBibliography"/>
             <w:spacing w:after="0"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
           </w:pPr>
-          <w:r w:rsidRPr="004A66FC">
+          <w:r w:rsidRPr="004E5B3E">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof w:val="0"/>
-              <w:sz w:val="18"/>
-[...2 lines deleted...]
-            <w:t>Font Calibri, size 9pt, with a single line spacing between each reference and a hanging indent.  Place the references in alphabetical order and APA 7 Style.</w:t>
+            </w:rPr>
+            <w:t xml:space="preserve">Font Calibri, size </w:t>
+          </w:r>
+          <w:r w:rsidR="004E5B3E" w:rsidRPr="004E5B3E">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof w:val="0"/>
+            </w:rPr>
+            <w:t>11</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004E5B3E">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof w:val="0"/>
+            </w:rPr>
+            <w:t>pt, with a single line spacing between each reference and a hanging indent.  Place the references in alphabetical order and APA 7 Style.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="27F66A9D" w14:textId="77777777" w:rsidR="00C347ED" w:rsidRPr="006B6E72" w:rsidRDefault="00C347ED" w:rsidP="000E6C3F">
+    <w:p w14:paraId="27F66A9D" w14:textId="77777777" w:rsidR="00C347ED" w:rsidRPr="004E5B3E" w:rsidRDefault="00C347ED" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3364CECB" w14:textId="77777777" w:rsidR="00AC105A" w:rsidRPr="007B70BB" w:rsidRDefault="00A7318D" w:rsidP="00083D9B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B70BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
@@ -3851,51 +3467,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EF3340D" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="004A66FC" w:rsidRDefault="004A66FC" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A66FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Journal Article</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3320B3A3" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007B70BB" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C546C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -5223,50 +4838,51 @@
         </w:rPr>
         <w:t>Webpage on a website</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B5C6D9" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="005D0E46" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C546C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76EE1237" wp14:editId="263DCC3B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>12065</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>55246</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6320333" cy="233680"/>
                 <wp:effectExtent l="0" t="0" r="23495" b="13970"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="10 Cuadro de texto"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6320333" cy="233680"/>
                         </a:xfrm>
@@ -8926,101 +8542,100 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="505841DE" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00A7318D" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64E3BCFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidRDefault="005B0658" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidSect="00B42EF9">
+    <w:sectPr w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidSect="001F0B3F">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1440" w:right="1701" w:bottom="1440" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1701" w:bottom="1440" w:left="1701" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="469851A2" w14:textId="77777777" w:rsidR="00BC6DCF" w:rsidRDefault="00BC6DCF" w:rsidP="001E2C81">
+    <w:p w14:paraId="6D8592A4" w14:textId="77777777" w:rsidR="00EA6A33" w:rsidRDefault="00EA6A33" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49B1BD84" w14:textId="77777777" w:rsidR="00BC6DCF" w:rsidRDefault="00BC6DCF" w:rsidP="001E2C81">
+    <w:p w14:paraId="112DB75C" w14:textId="77777777" w:rsidR="00EA6A33" w:rsidRDefault="00EA6A33" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -9053,631 +8668,652 @@
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...277 lines deleted...]
-  </w:sdt>
+  <w:p w14:paraId="4AFE0877" w14:textId="77777777" w:rsidR="001F0B3F" w:rsidRPr="003A5576" w:rsidRDefault="001F0B3F" w:rsidP="001F0B3F">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:before="240"/>
+      <w:ind w:right="-516"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E97A78F" wp14:editId="6B03C2C2">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>266065</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>115570</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="490855" cy="237490"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1112648237" name="image1.png" descr="Icono&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image1.png" descr="Icono&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="490855" cy="237490"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A5373F5" wp14:editId="3E942BA3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-324485</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>121285</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="594995" cy="236220"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="143407151" name="image3.png"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image3.png"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="594995" cy="236220"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00340836">
+      <w:rPr>
+        <w:lang w:val="es-AR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">        </w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>UNED Research Journal</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (e-ISSN 1659-441X), Vol.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">xxx </w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>: e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xxx;</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>January- December,</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xxx</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (Publ</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>ished</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xxx.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xxx</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="06CD6780" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AB1E4A" w:rsidRDefault="00730B57" w:rsidP="00081322">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4419"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="49BEBC8D" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AB1E4A" w:rsidRDefault="00730B57" w:rsidP="00081322">
+  <w:p w14:paraId="5F1B88F4" w14:textId="78704904" w:rsidR="001F0B3F" w:rsidRPr="003A5576" w:rsidRDefault="001F0B3F" w:rsidP="001F0B3F">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="8838"/>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
-      <w:ind w:right="-518"/>
+      <w:spacing w:before="240"/>
+      <w:ind w:right="-516"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00081322">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1283A1AF" wp14:editId="5EDE7091">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E61DB8C" wp14:editId="4B305AB5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>647964</wp:posOffset>
+            <wp:posOffset>266065</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-69215</wp:posOffset>
+            <wp:posOffset>115570</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="637540" cy="254635"/>
+          <wp:extent cx="490855" cy="237490"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="24" name="Picture 13"/>
+          <wp:docPr id="575808700" name="image1.png" descr="Icono&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="6" name="450_1000.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="image1.png" descr="Icono&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
-                    <a:biLevel thresh="75000"/>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="637540" cy="254635"/>
+                    <a:ext cx="490855" cy="237490"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00081322">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16915B25" wp14:editId="61626691">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1914AB39" wp14:editId="48F95889">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-134884</wp:posOffset>
+            <wp:posOffset>-324485</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-58420</wp:posOffset>
+            <wp:posOffset>121285</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="674370" cy="237490"/>
+          <wp:extent cx="594995" cy="236220"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="25" name="Picture 14"/>
+          <wp:docPr id="1709097318" name="image3.png"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="6" name="ccby12.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="image3.png"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="674370" cy="237490"/>
+                    <a:ext cx="594995" cy="236220"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="006932DF">
+    <w:r w:rsidRPr="00340836">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:lang w:val="es-AR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">        </w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
         <w:b/>
-        <w:color w:val="808080"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>UNED Research Journal</w:t>
     </w:r>
-    <w:r w:rsidRPr="006932DF">
+    <w:r w:rsidRPr="001C7729">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (</w:t>
+      <w:t xml:space="preserve"> (e-ISSN 1659-441X), Vol.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">e-ISSN 1659-441X), Vol. </w:t>
+      <w:t xml:space="preserve">xxx </w:t>
     </w:r>
-    <w:r w:rsidR="00BC1915">
+    <w:r w:rsidRPr="001C7729">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>XX(</w:t>
-[...9 lines deleted...]
-      <w:t>X</w:t>
+      <w:t>: e</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>):</w:t>
+      <w:t>xxx;</w:t>
     </w:r>
-    <w:r w:rsidR="00BC1915">
+    <w:r w:rsidRPr="001C7729">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>eXXXX,</w:t>
+      <w:t>January- December</w:t>
     </w:r>
-    <w:r w:rsidRPr="006932DF">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>,</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="009A55E7">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>XXXX</w:t>
+      <w:t>xxx</w:t>
     </w:r>
-    <w:r w:rsidRPr="006932DF">
+    <w:r w:rsidRPr="001C7729">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>, 20</w:t>
+      <w:t xml:space="preserve"> (Publ</w:t>
     </w:r>
-    <w:r w:rsidR="009A55E7">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>XX</w:t>
+      <w:t>ished</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xxx.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xxx</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C7729">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="35545959" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AB1E4A" w:rsidRDefault="00730B57" w:rsidP="00081322">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8838"/>
       </w:tabs>
       <w:ind w:right="-518"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78C1CFC3" w14:textId="77777777" w:rsidR="00BC6DCF" w:rsidRDefault="00BC6DCF" w:rsidP="001E2C81">
+    <w:p w14:paraId="79109D9A" w14:textId="77777777" w:rsidR="00EA6A33" w:rsidRDefault="00EA6A33" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="162CE47C" w14:textId="77777777" w:rsidR="00BC6DCF" w:rsidRDefault="00BC6DCF" w:rsidP="001E2C81">
+    <w:p w14:paraId="652A5E4D" w14:textId="77777777" w:rsidR="00EA6A33" w:rsidRDefault="00EA6A33" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67E5FB76" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -9832,58 +9468,115 @@
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="71CB8A45" id="Rectángulo 472" o:spid="_x0000_s1034" style="position:absolute;margin-left:-.25pt;margin-top:0;width:54.7pt;height:11in;z-index:-251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8Sg6KHQIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDJ02MOEWRtsOA&#10;bh3Q7QNkWbaFyaImKbGzrx8lu2mw3Yb5YJAi+UQ+Pu1ux16Rk7BOgi5ptkgpEZpDLXVb0u/fHj9s&#10;KHGe6Zop0KKkZ+Ho7f79u91gCrGEDlQtLEEQ7YrBlLTz3hRJ4ngneuYWYITGYAO2Zx5d2ya1ZQOi&#10;9ypZpuk6GcDWxgIXzuHp/RSk+4jfNIL756ZxwhNVUuzNx7+N/yr8k/2OFa1lppN8boP9Qxc9kxov&#10;vUDdM8/I0cq/oHrJLTho/IJDn0DTSC7iDDhNlv4xzUvHjIizIDnOXGhy/w+Wfzm9mK82tO7ME/Af&#10;jmg4dEy34s5aGDrBarwuC0Qlg3HFpSA4DktJNXyGGlfLjh4iB2Nj+wCI05ExUn2+UC1GTzgerrf5&#10;Ns8p4RjK0nS1ydO4jIQVr+XGOv9RQE+CUVKLu4zw7PTkfGiHFa8psX1Qsn6USkXHttVBWXJiYe8P&#10;y5vNeqpVpmPT6SrFL46Fo0/pEdNd4yhNhpJuV8tVLNcQLoia6aVH4SrZl3QTkGYpBb4edB1TPJNq&#10;srFVpWcCA2dBnq7wYzViYjArqM9IpYVJoPig0OjA/qJkQHGW1P08MisoUZ80rmOb5XlQc3Ty1c0S&#10;HXsdqa4jTHOEKqmnZDIPfnoBR2Nl2+FN2TzdHa6wkZHct67mvlGAkZ/5sQSFX/sx6+1J738DAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAyP2tS4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXv&#10;SHyHyEjctoRpRW3XdEL8u3FYQeKataYtS5yqSbfCp8c7sYtl69nP71dsZ2fFEcfQe9Jwt1QgkGrf&#10;9NRq+Hh/WaQgQjTUGOsJNfxggG15fVWYvPEn2uGxiq1gEwq50dDFOORShrpDZ8LSD0isffnRmcjj&#10;2MpmNCc2d1aulLqXzvTEHzoz4GOH9aGanAaZTNNq/Xaw37/uNbPVZ3xWu0zr25v5acPlYQMi4hz/&#10;L+DMwPmh5GB7P1EThNWwSHhRA0OdRZVmIPbcJOlagSwLeQlR/gEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA8Sg6KHQIAABoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAyP2tS4AAAAAwBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" fillcolor="#0e2786" stroked="f">
               <v:fill opacity="32896f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="0DE50263" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="007607B6">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05C8CCA5" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57">
+  <w:p w14:paraId="05C8CCA5" w14:textId="138E39D2" w:rsidR="00730B57" w:rsidRDefault="001F0B3F" w:rsidP="001F0B3F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00CA7C1D">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="524CE675" wp14:editId="6B32070B">
+          <wp:extent cx="1955800" cy="948055"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="174293709" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1955800" cy="948055"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00730B57">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="006366D6" wp14:editId="006CDB04">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-460004</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-449580</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="78105" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="12 Rectángulo"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
@@ -9922,130 +9615,60 @@
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="3BC2386D" id="12 Rectángulo" o:spid="_x0000_s1026" style="position:absolute;margin-left:-36.2pt;margin-top:-35.4pt;width:6.15pt;height:11in;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7j527owIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7aDZM2COkWQLsOA&#10;oi3aDj0rshQbkEVNUv72NnuWvVgpyXazrthhmA8yKZIff0Ty4vLQKrIT1jWgS1qc5ZQIzaFq9Kak&#10;3x5XH6aUOM90xRRoUdKjcPRy/v7dxd7MxAhqUJWwBEG0m+1NSWvvzSzLHK9Fy9wZGKFRKMG2zCNr&#10;N1ll2R7RW5WN8vxjtgdbGQtcOIe3V0lI5xFfSsH9rZROeKJKirH5eNp4rsOZzS/YbGOZqRvehcH+&#10;IYqWNRqdDlBXzDOytc0fUG3DLTiQ/oxDm4GUDRcxB8ymyF9l81AzI2IuWBxnhjK5/wfLb3Z3ljQV&#10;vt2IEs1afKNiRO6xcL9+6s1WQSjR3rgZaj6YO9txDsmQ70HaNvwxE3KIZT0OZRUHTzhenk+LfEIJ&#10;R0mR55PpOI91z16sjXX+i4CWBKKkFr3HarLdtfPoEVV7leDMgWqqVaNUZOxmvVSW7Bg+8Wq1/FxM&#10;Q8ho8pua0kFZQzBL4nQjYpN0bkKeKbNI+aMSwUrpeyGxSJjLKMYV21MMXhnnQvsiiWpWiRTMJMev&#10;jyU0dLCIkUXAgCwxmgG7A+g1E0iPnWLu9INpCnwwzv8WWDIeLKJn0H4wbhsN9i0AhVl1npM+hn9S&#10;mkCuoTpiC1lIs+UMXzX4itfM+TtmcZhw7HBB+Fs8pIJ9SaGjKKnB/njrPuhjj6OUkj0OZ0nd9y2z&#10;ghL1VWP3fyrG4zDNkRlPzkfI2FPJ+lSit+0SsDkKXEWGRzLoe9WT0kL7hHtkEbyiiGmOvkvKve2Z&#10;pU9LAzcRF4tFVMMJNsxf6wfDA3ioaujSx8MTs6ZrZY9DcAP9ILPZq45OusFSw2LrQTax3V/q2tUb&#10;pz82Trepwno55aPWyz6dPwMAAP//AwBQSwMEFAAGAAgAAAAhALFkqorfAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHapnaQpVYhTIaQisWBBwwGceBpHxHYUO224PdMV7GY0&#10;T3/erw6rHdkF5zB4JyHdCGDoOq8H10v4ao7JHliIymk1eocSfjDAob6/q1Sp/dV94uUUe0YhLpRK&#10;golxKjkPnUGrwsZP6Oh29rNVkda553pWVwq3I8+E2HGrBkcfjJrw1WD3fVqshPYdo/iIRV7kW/62&#10;9MfGZEMj5ePD+vIMLOIa/2C46ZM61OTU+sXpwEYJyVO2JfQ2COpARLITKbCW0CLNM+B1xf+XqH8B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+4+du6MCAACXBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsWSqit8AAAAMAQAADwAAAAAAAAAAAAAA&#10;AAD9BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;" fillcolor="#ffce18" stroked="f" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...69 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00730B57">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DA11F3D" wp14:editId="59386138">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DA11F3D" wp14:editId="0DF70E95">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>-7620</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="694690" cy="10066020"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rectángulo 472"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="694690" cy="10066020"/>
                       </a:xfrm>
@@ -10068,68 +9691,68 @@
                       <w:txbxContent>
                         <w:p w14:paraId="01CEADF9" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="00923854">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="topMargin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="6DA11F3D" id="_x0000_s1035" style="position:absolute;margin-left:0;margin-top:-.6pt;width:54.7pt;height:792.6pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWTMGIAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCJE2MOEWRtsOA&#10;bh3Q7QMUWY6FyaJGKbGzrx8lu2mw3Yb5YIii+PT4+LS57VvDTgq9Blvy6STnTFkJlbaHkn//9vhh&#10;xZkPwlbCgFUlPyvPb7fv3206V6gZNGAqhYxArC86V/ImBFdkmZeNaoWfgFOWkjVgKwKFeMgqFB2h&#10;tyab5fky6wArhyCV97R7PyT5NuHXtZLhua69CsyUnLiF9Mf038d/tt2I4oDCNVqONMQ/sGiFtnTp&#10;BepeBMGOqP+CarVE8FCHiYQ2g7rWUqUeqJtp/kc3L41wKvVC4nh3kcn/P1j55fTivmKk7t0TyB+e&#10;Wdg1wh7UHSJ0jRIVXTeNQmWd88WlIAaeStm++wwVjVYcAyQN+hrbCEjdsT5Jfb5IrfrAJG0u1/Pl&#10;mgYiKTWlOS7zWRpGJorXcoc+fFTQsrgoOdIsE7w4PfkQ6Yji9UiiD0ZXj9qYFOBhvzPITiLO/WF2&#10;s1oOtcY1Ythd5PSltqj14XjC9Nc4xrKu5OvFbJHKLcQLkmdaHci4RrclX0Wk0UpRrwdbpSNBaDOs&#10;iaqxo4BRs2hPX4R+3zNdjerGnT1UZ1IUYfApvStaNIC/OOvIoyX3P48CFWfmk6WprKfzeTR1CuaL&#10;G5KQ4XVmf50RVhJUyQNnw3IXhodwdKgPDd00HZu8o0nWOmn8xmqkTz5MMo1vJhr9Ok6n3l729jcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQCz+Yo94QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUjcWrtRipo0ToX4u3FoQOLqJksSaq+j2GkDT8/2BJfVrkYzO1+xm50VJxxD70nDaqlA&#10;INW+6anV8P72vNiACNFQY6wn1PCNAXbl9VVh8safaY+nKraCQyjkRkMX45BLGeoOnQlLPyCx9ulH&#10;ZyKfYyub0Zw53FmZKHUnnemJP3RmwIcO62M1OQ1yPU1J+nq0Xz/uJbPVR3xS+0zr25v5ccvjfgsi&#10;4hz/HHBh4P5QcrGDn6gJwmpgmqhhsUpAXFSVpSAOvKw3qQJZFvI/RfkLAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEARlkzBiACAAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAs/mKPeEAAAANAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" fillcolor="#0e2786" stroked="f">
+            <v:rect w14:anchorId="6DA11F3D" id="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.6pt;width:54.7pt;height:792.6pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBGWTMGIAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCJE2MOEWRtsOA&#13;&#10;bh3Q7QMUWY6FyaJGKbGzrx8lu2mw3Yb5YIii+PT4+LS57VvDTgq9Blvy6STnTFkJlbaHkn//9vhh&#13;&#10;xZkPwlbCgFUlPyvPb7fv3206V6gZNGAqhYxArC86V/ImBFdkmZeNaoWfgFOWkjVgKwKFeMgqFB2h&#13;&#10;tyab5fky6wArhyCV97R7PyT5NuHXtZLhua69CsyUnLiF9Mf038d/tt2I4oDCNVqONMQ/sGiFtnTp&#13;&#10;BepeBMGOqP+CarVE8FCHiYQ2g7rWUqUeqJtp/kc3L41wKvVC4nh3kcn/P1j55fTivmKk7t0TyB+e&#13;&#10;Wdg1wh7UHSJ0jRIVXTeNQmWd88WlIAaeStm++wwVjVYcAyQN+hrbCEjdsT5Jfb5IrfrAJG0u1/Pl&#13;&#10;mgYiKTWlOS7zWRpGJorXcoc+fFTQsrgoOdIsE7w4PfkQ6Yji9UiiD0ZXj9qYFOBhvzPITiLO/WF2&#13;&#10;s1oOtcY1Ythd5PSltqj14XjC9Nc4xrKu5OvFbJHKLcQLkmdaHci4RrclX0Wk0UpRrwdbpSNBaDOs&#13;&#10;iaqxo4BRs2hPX4R+3zNdjerGnT1UZ1IUYfApvStaNIC/OOvIoyX3P48CFWfmk6WprKfzeTR1CuaL&#13;&#10;G5KQ4XVmf50RVhJUyQNnw3IXhodwdKgPDd00HZu8o0nWOmn8xmqkTz5MMo1vJhr9Ok6n3l729jcA&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCz+Yo94QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#13;&#10;EITvSLyDtUjcWrtRipo0ToX4u3FoQOLqJksSaq+j2GkDT8/2BJfVrkYzO1+xm50VJxxD70nDaqlA&#13;&#10;INW+6anV8P72vNiACNFQY6wn1PCNAXbl9VVh8safaY+nKraCQyjkRkMX45BLGeoOnQlLPyCx9ulH&#13;&#10;ZyKfYyub0Zw53FmZKHUnnemJP3RmwIcO62M1OQ1yPU1J+nq0Xz/uJbPVR3xS+0zr25v5ccvjfgsi&#13;&#10;4hz/HHBh4P5QcrGDn6gJwmpgmqhhsUpAXFSVpSAOvKw3qQJZFvI/RfkLAAD//wMAUEsBAi0AFAAG&#13;&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#13;&#10;SwECLQAUAAYACAAAACEARlkzBiACAAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAs/mKPeEAAAANAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25y&#13;&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#13;&#10;" fillcolor="#0e2786" stroked="f">
               <v:fill opacity="32896f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="01CEADF9" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="00923854">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00730B57">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62F67723" wp14:editId="244552BB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1079500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-453868</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="10046970" cy="0"/>
               <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="AutoShape 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -10793,51 +10416,51 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1554849237">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1047492828">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="78601521">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1799102139">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="304622098">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="533274945">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="150"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1134"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -10866,50 +10489,51 @@
     <w:rsid w:val="0010682B"/>
     <w:rsid w:val="00107B45"/>
     <w:rsid w:val="00121CC4"/>
     <w:rsid w:val="00125180"/>
     <w:rsid w:val="00130E71"/>
     <w:rsid w:val="00141272"/>
     <w:rsid w:val="00142981"/>
     <w:rsid w:val="00151E54"/>
     <w:rsid w:val="00152FD5"/>
     <w:rsid w:val="001535AB"/>
     <w:rsid w:val="00154AB7"/>
     <w:rsid w:val="00161AAC"/>
     <w:rsid w:val="00173E00"/>
     <w:rsid w:val="00182A66"/>
     <w:rsid w:val="00182CF4"/>
     <w:rsid w:val="00194577"/>
     <w:rsid w:val="0019517E"/>
     <w:rsid w:val="001A791C"/>
     <w:rsid w:val="001B3315"/>
     <w:rsid w:val="001B3641"/>
     <w:rsid w:val="001C0BF5"/>
     <w:rsid w:val="001C784B"/>
     <w:rsid w:val="001D197A"/>
     <w:rsid w:val="001E2C81"/>
     <w:rsid w:val="001E774A"/>
+    <w:rsid w:val="001F0B3F"/>
     <w:rsid w:val="001F762F"/>
     <w:rsid w:val="00204B77"/>
     <w:rsid w:val="0021158A"/>
     <w:rsid w:val="00213273"/>
     <w:rsid w:val="00213660"/>
     <w:rsid w:val="00226904"/>
     <w:rsid w:val="00227674"/>
     <w:rsid w:val="002461E9"/>
     <w:rsid w:val="00254BF4"/>
     <w:rsid w:val="00255A06"/>
     <w:rsid w:val="00256061"/>
     <w:rsid w:val="0026674D"/>
     <w:rsid w:val="00267B38"/>
     <w:rsid w:val="002777F3"/>
     <w:rsid w:val="002823E9"/>
     <w:rsid w:val="0028540F"/>
     <w:rsid w:val="00292728"/>
     <w:rsid w:val="00296835"/>
     <w:rsid w:val="002A2056"/>
     <w:rsid w:val="002A6A7E"/>
     <w:rsid w:val="002B1FC0"/>
     <w:rsid w:val="002C2725"/>
     <w:rsid w:val="002C7002"/>
     <w:rsid w:val="002C7B7F"/>
     <w:rsid w:val="002D4CA9"/>
@@ -10946,50 +10570,51 @@
     <w:rsid w:val="003A55A9"/>
     <w:rsid w:val="003A6304"/>
     <w:rsid w:val="003B0E5D"/>
     <w:rsid w:val="003C2645"/>
     <w:rsid w:val="003C7F3B"/>
     <w:rsid w:val="003D0E41"/>
     <w:rsid w:val="003F1D4D"/>
     <w:rsid w:val="0040272D"/>
     <w:rsid w:val="00411535"/>
     <w:rsid w:val="0042218C"/>
     <w:rsid w:val="004325B2"/>
     <w:rsid w:val="00442A00"/>
     <w:rsid w:val="00444EDB"/>
     <w:rsid w:val="00457541"/>
     <w:rsid w:val="004621E1"/>
     <w:rsid w:val="00472E95"/>
     <w:rsid w:val="0048643E"/>
     <w:rsid w:val="004A1BA3"/>
     <w:rsid w:val="004A20B4"/>
     <w:rsid w:val="004A66FC"/>
     <w:rsid w:val="004B267A"/>
     <w:rsid w:val="004C2E6F"/>
     <w:rsid w:val="004C4C4A"/>
     <w:rsid w:val="004D061D"/>
     <w:rsid w:val="004E4DA8"/>
+    <w:rsid w:val="004E5B3E"/>
     <w:rsid w:val="004F50A2"/>
     <w:rsid w:val="00507FB2"/>
     <w:rsid w:val="0051687E"/>
     <w:rsid w:val="00521D6E"/>
     <w:rsid w:val="00531B8C"/>
     <w:rsid w:val="005324BA"/>
     <w:rsid w:val="005404B7"/>
     <w:rsid w:val="005407C7"/>
     <w:rsid w:val="005439C9"/>
     <w:rsid w:val="005519F1"/>
     <w:rsid w:val="00556908"/>
     <w:rsid w:val="00566CA0"/>
     <w:rsid w:val="00570DA2"/>
     <w:rsid w:val="00576BA2"/>
     <w:rsid w:val="00585056"/>
     <w:rsid w:val="00590191"/>
     <w:rsid w:val="00593338"/>
     <w:rsid w:val="005A7ACB"/>
     <w:rsid w:val="005B0658"/>
     <w:rsid w:val="005C0678"/>
     <w:rsid w:val="005D0E46"/>
     <w:rsid w:val="005D6575"/>
     <w:rsid w:val="005E30D0"/>
     <w:rsid w:val="005E368A"/>
     <w:rsid w:val="005E7B39"/>
@@ -11042,50 +10667,51 @@
     <w:rsid w:val="007E1FDB"/>
     <w:rsid w:val="007F4D97"/>
     <w:rsid w:val="00807683"/>
     <w:rsid w:val="00807B1E"/>
     <w:rsid w:val="00813A15"/>
     <w:rsid w:val="00816FD1"/>
     <w:rsid w:val="008274C6"/>
     <w:rsid w:val="008314BA"/>
     <w:rsid w:val="00835E63"/>
     <w:rsid w:val="00836DD2"/>
     <w:rsid w:val="0084697F"/>
     <w:rsid w:val="00880004"/>
     <w:rsid w:val="008937BC"/>
     <w:rsid w:val="008A1BBF"/>
     <w:rsid w:val="008B38EE"/>
     <w:rsid w:val="008C19C5"/>
     <w:rsid w:val="008D48CE"/>
     <w:rsid w:val="008D5D04"/>
     <w:rsid w:val="008E1D49"/>
     <w:rsid w:val="008E5F95"/>
     <w:rsid w:val="008F4283"/>
     <w:rsid w:val="008F4B00"/>
     <w:rsid w:val="0090265A"/>
     <w:rsid w:val="00904AA1"/>
     <w:rsid w:val="00913CA7"/>
+    <w:rsid w:val="00915D6B"/>
     <w:rsid w:val="00923854"/>
     <w:rsid w:val="00927263"/>
     <w:rsid w:val="00934708"/>
     <w:rsid w:val="0094788B"/>
     <w:rsid w:val="00961148"/>
     <w:rsid w:val="00961EFC"/>
     <w:rsid w:val="00962EF9"/>
     <w:rsid w:val="009708B5"/>
     <w:rsid w:val="00975C5A"/>
     <w:rsid w:val="0098138A"/>
     <w:rsid w:val="00981DF3"/>
     <w:rsid w:val="009A0B21"/>
     <w:rsid w:val="009A3C4F"/>
     <w:rsid w:val="009A55E7"/>
     <w:rsid w:val="009B40BB"/>
     <w:rsid w:val="009B5D2F"/>
     <w:rsid w:val="009C5EA1"/>
     <w:rsid w:val="009C6D13"/>
     <w:rsid w:val="009C7017"/>
     <w:rsid w:val="009D3180"/>
     <w:rsid w:val="009F18F7"/>
     <w:rsid w:val="00A04AC6"/>
     <w:rsid w:val="00A10AAE"/>
     <w:rsid w:val="00A11425"/>
     <w:rsid w:val="00A54F7A"/>
@@ -11098,50 +10724,51 @@
     <w:rsid w:val="00AA617F"/>
     <w:rsid w:val="00AA6B78"/>
     <w:rsid w:val="00AA6BF0"/>
     <w:rsid w:val="00AB18C2"/>
     <w:rsid w:val="00AB1E36"/>
     <w:rsid w:val="00AB1E4A"/>
     <w:rsid w:val="00AB2392"/>
     <w:rsid w:val="00AB2F97"/>
     <w:rsid w:val="00AB4E89"/>
     <w:rsid w:val="00AB5FE5"/>
     <w:rsid w:val="00AB7C1D"/>
     <w:rsid w:val="00AC105A"/>
     <w:rsid w:val="00AC6E33"/>
     <w:rsid w:val="00AD73FD"/>
     <w:rsid w:val="00AE3DBF"/>
     <w:rsid w:val="00AE633D"/>
     <w:rsid w:val="00B00208"/>
     <w:rsid w:val="00B02CDC"/>
     <w:rsid w:val="00B06122"/>
     <w:rsid w:val="00B230B6"/>
     <w:rsid w:val="00B24D68"/>
     <w:rsid w:val="00B30525"/>
     <w:rsid w:val="00B36AC6"/>
     <w:rsid w:val="00B42EF9"/>
     <w:rsid w:val="00B44E08"/>
+    <w:rsid w:val="00B526FD"/>
     <w:rsid w:val="00B5555D"/>
     <w:rsid w:val="00B55588"/>
     <w:rsid w:val="00B56EAE"/>
     <w:rsid w:val="00B65F82"/>
     <w:rsid w:val="00B66BBF"/>
     <w:rsid w:val="00B7197A"/>
     <w:rsid w:val="00B76105"/>
     <w:rsid w:val="00B768FE"/>
     <w:rsid w:val="00B84607"/>
     <w:rsid w:val="00B96F82"/>
     <w:rsid w:val="00BA2C74"/>
     <w:rsid w:val="00BC0FB9"/>
     <w:rsid w:val="00BC1915"/>
     <w:rsid w:val="00BC2257"/>
     <w:rsid w:val="00BC6DCF"/>
     <w:rsid w:val="00BD1FF8"/>
     <w:rsid w:val="00BD412E"/>
     <w:rsid w:val="00BE0753"/>
     <w:rsid w:val="00BE1E69"/>
     <w:rsid w:val="00BE6C4C"/>
     <w:rsid w:val="00BF0307"/>
     <w:rsid w:val="00BF213B"/>
     <w:rsid w:val="00BF59AF"/>
     <w:rsid w:val="00BF660A"/>
     <w:rsid w:val="00C10EF1"/>
@@ -11178,50 +10805,51 @@
     <w:rsid w:val="00DC01F3"/>
     <w:rsid w:val="00DC2DCB"/>
     <w:rsid w:val="00DD24DA"/>
     <w:rsid w:val="00DE1233"/>
     <w:rsid w:val="00DE1241"/>
     <w:rsid w:val="00DE32B1"/>
     <w:rsid w:val="00DE35B1"/>
     <w:rsid w:val="00DE4166"/>
     <w:rsid w:val="00DE4189"/>
     <w:rsid w:val="00DF3A75"/>
     <w:rsid w:val="00DF3D71"/>
     <w:rsid w:val="00E10495"/>
     <w:rsid w:val="00E1431C"/>
     <w:rsid w:val="00E22821"/>
     <w:rsid w:val="00E22AAB"/>
     <w:rsid w:val="00E26F5F"/>
     <w:rsid w:val="00E30D61"/>
     <w:rsid w:val="00E329BC"/>
     <w:rsid w:val="00E33318"/>
     <w:rsid w:val="00E33648"/>
     <w:rsid w:val="00E556EB"/>
     <w:rsid w:val="00E67F14"/>
     <w:rsid w:val="00E77DE8"/>
     <w:rsid w:val="00E85866"/>
     <w:rsid w:val="00EA6270"/>
+    <w:rsid w:val="00EA6A33"/>
     <w:rsid w:val="00EB0355"/>
     <w:rsid w:val="00EB1F75"/>
     <w:rsid w:val="00EB39DF"/>
     <w:rsid w:val="00EB750C"/>
     <w:rsid w:val="00EB7DB1"/>
     <w:rsid w:val="00EC3398"/>
     <w:rsid w:val="00ED582B"/>
     <w:rsid w:val="00EE215D"/>
     <w:rsid w:val="00EE2543"/>
     <w:rsid w:val="00EE5A82"/>
     <w:rsid w:val="00F05230"/>
     <w:rsid w:val="00F139EA"/>
     <w:rsid w:val="00F22A95"/>
     <w:rsid w:val="00F2722C"/>
     <w:rsid w:val="00F31171"/>
     <w:rsid w:val="00F375FD"/>
     <w:rsid w:val="00F43A76"/>
     <w:rsid w:val="00F44DAF"/>
     <w:rsid w:val="00F453DB"/>
     <w:rsid w:val="00F479A6"/>
     <w:rsid w:val="00F528EC"/>
     <w:rsid w:val="00F53048"/>
     <w:rsid w:val="00F56BAD"/>
     <w:rsid w:val="00F57ABE"/>
     <w:rsid w:val="00F62667"/>
@@ -12479,51 +12107,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
     <w:name w:val="Mención sin resolver1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00083D9B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisin">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00024AB5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00676BB8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="398794338">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12812,55 +12440,55 @@
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/nature-portfolio/for-authors/write" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.csudh.edu/citation/apa-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/620615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\USER\Desktop\ENGLISH%20plantilla_ok.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -13192,51 +12820,50 @@
             <w:pStyle w:val="05A3232A386BA44E92D63BAD6C51B5C9"/>
           </w:pPr>
           <w:r w:rsidRPr="00894D3C">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -13305,50 +12932,52 @@
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00846222"/>
     <w:rsid w:val="0014793F"/>
     <w:rsid w:val="00286089"/>
     <w:rsid w:val="00436E02"/>
     <w:rsid w:val="004C2E6F"/>
     <w:rsid w:val="00846222"/>
     <w:rsid w:val="00A31630"/>
     <w:rsid w:val="00A918FB"/>
+    <w:rsid w:val="00B526FD"/>
+    <w:rsid w:val="00DF32FB"/>
     <w:rsid w:val="00E80075"/>
     <w:rsid w:val="00E92EF4"/>
     <w:rsid w:val="00F01752"/>
     <w:rsid w:val="00F2722C"/>
     <w:rsid w:val="00F569FA"/>
     <w:rsid w:val="00FB2D98"/>
     <w:rsid w:val="00FF2693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
@@ -14163,75 +13792,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8175AE1F-AE98-4F07-97E0-ADBD0353B5F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>C:\Users\USER\Desktop\ENGLISH plantilla_ok.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1403</Words>
-  <Characters>9460</Characters>
+  <Words>1617</Words>
+  <Characters>9252</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1892</Lines>
-  <Paragraphs>350</Paragraphs>
+  <Lines>319</Lines>
+  <Paragraphs>76</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>prueba plantilla</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10513</CharactersWithSpaces>
+  <CharactersWithSpaces>10793</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>prueba plantilla</dc:title>
   <dc:creator/>
   <cp:keywords>Prueba 1 de plantilla</cp:keywords>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>