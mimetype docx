--- v1 (2026-04-06)
+++ v2 (2026-06-08)
@@ -181,51 +181,75 @@
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Title </w:t>
           </w:r>
           <w:r w:rsidR="002E4497" w:rsidRPr="00080BCA">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">of the article </w:t>
           </w:r>
           <w:r w:rsidR="00662013" w:rsidRPr="00080BCA">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">(Calibri 14pt, </w:t>
+            <w:t>(</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00662013" w:rsidRPr="00080BCA">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00662013" w:rsidRPr="00080BCA">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 14pt, </w:t>
           </w:r>
           <w:r w:rsidR="002E4497" w:rsidRPr="00080BCA">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>centered, bold</w:t>
           </w:r>
           <w:r w:rsidR="00662013" w:rsidRPr="00080BCA">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:r w:rsidR="003A6304" w:rsidRPr="00080BCA">
             <w:rPr>
@@ -404,50 +428,51 @@
             <w:t>).</w:t>
           </w:r>
         </w:p>
         <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0BA8268D" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="008E1D49" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:alias w:val="Autor(es)"/>
         <w:id w:val="-1714334468"/>
         <w:placeholder>
           <w:docPart w:val="7C4D19EE1DCC4D499A79B08AAFE3F5E8"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="4CDB9F7A" w14:textId="77777777" w:rsidR="00913CA7" w:rsidRPr="001F0B3F" w:rsidRDefault="00CF320D" w:rsidP="00913CA7">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:outlineLvl w:val="0"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Author complete name</w:t>
           </w:r>
           <w:r w:rsidR="00913CA7" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:vertAlign w:val="superscript"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
@@ -513,57 +538,67 @@
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Author complete name</w:t>
           </w:r>
           <w:r w:rsidR="00913CA7" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:vertAlign w:val="superscript"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="2081EFC4" w14:textId="12B2B549" w:rsidR="00730B57" w:rsidRPr="001F0B3F" w:rsidRDefault="00913CA7" w:rsidP="00730B57">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:outlineLvl w:val="0"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Calibri 1</w:t>
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 1</w:t>
           </w:r>
           <w:r w:rsidR="001F0B3F" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">pt, </w:t>
           </w:r>
           <w:r w:rsidR="00CF320D" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>left aligned</w:t>
           </w:r>
@@ -662,58 +697,69 @@
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Affiliations </w:t>
           </w:r>
           <w:r w:rsidR="00D94AC3" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00D94AC3" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Calibri </w:t>
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F0B3F" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>10</w:t>
           </w:r>
           <w:r w:rsidR="00D94AC3" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>pt</w:t>
           </w:r>
           <w:r w:rsidR="00D94AC3" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
@@ -796,432 +842,407 @@
             <w:t xml:space="preserve"> When two or more authors share the same affiliation,</w:t>
           </w:r>
           <w:r w:rsidR="00FD02E6" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> separate the next email address with a comma.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="6AC116FC" w14:textId="77777777" w:rsidR="00531B8C" w:rsidRPr="001F0B3F" w:rsidRDefault="00E85866" w:rsidP="00531B8C">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>Example</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00531B8C" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0C9B9EE9" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="001F0B3F" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="0C9B9EE9" w14:textId="66438611" w:rsidR="00647383" w:rsidRPr="001F0B3F" w:rsidRDefault="00647383" w:rsidP="00CC070D">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="709"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>1.</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="001F0B3F">
+            <w:t>Instituto Nacional de Salud, Grupo de Microscopía y Análisis de Imágenes, Av. Calle 26 Nº 51-60 Bogotá, Colombia; lsarmiento@ins.gov.co, https://orcid.org/0000-0002-4018-775X</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="492C108F" w14:textId="34E9B615" w:rsidR="00647383" w:rsidRPr="001F0B3F" w:rsidRDefault="00647383" w:rsidP="00CC070D">
+          <w:pPr>
+            <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:tab/>
-            <w:t>Instituto Nacional de Salud, Grupo de Microscopía y Análisis de Imágenes, Av. Calle 26 Nº 51-60 Bogotá, Colombia; lsarmiento@ins.gov.co, https://orcid.org/0000-0002-4018-775X</w:t>
+          </w:pPr>
+          <w:r w:rsidRPr="001F0B3F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Universidad Estatal a Distancia, Vicerrectoría de Investigación, Laboratorio de Ecología Urbana, 2050 Sabanilla, San José, Costa Rica; cseas@uned.ac.cr, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="492C108F" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="001F0B3F" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="3A841577" w14:textId="04FB256A" w:rsidR="00647383" w:rsidRPr="001F0B3F" w:rsidRDefault="00647383" w:rsidP="00CC070D">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="709"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-            </w:rPr>
-            <w:t>2.</w:t>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">University of Georgia, Costa Rica Campus. </w:t>
           </w:r>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:tab/>
-            <w:t>Universidad Estatal a Distancia, Vicerrectoría de Investigación, Laboratorio de Ecología Urbana, 2050 Sabanilla, San José, Costa Rica; cseas@uned.ac.cr, https://orcid.org/0000-0002-4018-775X</w:t>
+            <w:t>Apartado 108-5655, Monteverde, Costa Rica; fabricio@uga.edu, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3A841577" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="001F0B3F" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
+        <w:p w14:paraId="78385610" w14:textId="31D7088F" w:rsidR="00647383" w:rsidRPr="001F0B3F" w:rsidRDefault="00647383" w:rsidP="00CC070D">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="709"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>3.</w:t>
-[...15 lines deleted...]
-            <w:t>Apartado 108-5655, Monteverde, Costa Rica; fabricio@uga.edu, https://orcid.org/0000-0002-4018-775X</w:t>
+            <w:t>Council on International Educational Exchange, Sustainability Center Monteverde, Costa Rica; kmasters@ciee.org, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="78385610" w14:textId="77777777" w:rsidR="00647383" w:rsidRPr="001F0B3F" w:rsidRDefault="00647383" w:rsidP="00D94AC3">
-[...28 lines deleted...]
-        <w:p w14:paraId="244A89DE" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00CA1AF6" w:rsidRDefault="00000000" w:rsidP="00D94AC3">
+        <w:p w14:paraId="244A89DE" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00CA1AF6" w:rsidRDefault="00527771" w:rsidP="00D94AC3">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="426"/>
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5A97CC42" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="177018821"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
+          <w:sz w:val="20"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="0C83EC2D" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00B96F82" w:rsidRDefault="00182A66" w:rsidP="00B00208">
+        <w:p w14:paraId="0C83EC2D" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00CC070D" w:rsidRDefault="00182A66" w:rsidP="00B00208">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B96F82">
+          <w:r w:rsidRPr="00CC070D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Please do not write here</w:t>
           </w:r>
-          <w:r w:rsidR="00531B8C" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00531B8C" w:rsidRPr="00CC070D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="FF0000"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00B96F82" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00B96F82" w:rsidRPr="00CC070D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Re</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="00B96F82">
+            <w:t>Received</w:t>
+          </w:r>
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="00CC070D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>ceived</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B96F82">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00D94AC3" w:rsidRPr="00CC070D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
+            <w:t>XX-XX-</w:t>
+          </w:r>
+          <w:r w:rsidR="00B00208" w:rsidRPr="00CC070D">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>XXXX</w:t>
+          </w:r>
+          <w:r w:rsidR="000E6C3F" w:rsidRPr="00CC070D">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00D94AC3" w:rsidRPr="00B96F82">
-[...26 lines deleted...]
-          <w:r w:rsidR="000E6C3F" w:rsidRPr="00D94AC3">
+          <w:r w:rsidR="000E6C3F" w:rsidRPr="00CC070D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:bCs/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:sym w:font="Wingdings 2" w:char="F096"/>
           </w:r>
-          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="00CC070D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> Corre</w:t>
           </w:r>
-          <w:r w:rsidR="00B96F82" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00B96F82" w:rsidRPr="00CC070D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>cted</w:t>
           </w:r>
-          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="00CC070D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00B00208" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00B00208" w:rsidRPr="00CC070D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">XX-XX-XXXX </w:t>
           </w:r>
-          <w:r w:rsidR="000E6C3F" w:rsidRPr="00D94AC3">
+          <w:r w:rsidR="000E6C3F" w:rsidRPr="00CC070D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:bCs/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:sym w:font="Wingdings 2" w:char="F096"/>
           </w:r>
-          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="00CC070D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00B96F82" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00B96F82" w:rsidRPr="00CC070D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Accepted</w:t>
           </w:r>
-          <w:r w:rsidR="00C35CC2" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00C35CC2" w:rsidRPr="00CC070D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00B00208" w:rsidRPr="00B96F82">
+          <w:r w:rsidR="00B00208" w:rsidRPr="00CC070D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>XX-XX-XXXX</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3C0838EA" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
+        <w:p w14:paraId="3C0838EA" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00CC070D" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D94AC3">
+          <w:r w:rsidRPr="00CC070D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">DOI: </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="227C3630" w14:textId="77777777" w:rsidR="003C7F3B" w:rsidRDefault="003C7F3B" w:rsidP="000E6C3F">
+    <w:p w14:paraId="227C3630" w14:textId="77777777" w:rsidR="003C7F3B" w:rsidRPr="00CC070D" w:rsidRDefault="003C7F3B" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B193AD8" w14:textId="64B9F6DB" w:rsidR="00676BB8" w:rsidRPr="002B1FC0" w:rsidRDefault="009C7017" w:rsidP="002B1FC0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1FC0">
         <w:rPr>
           <w:rStyle w:val="Fuerte"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00676BB8" w:rsidRPr="002B1FC0">
         <w:rPr>
           <w:rStyle w:val="Fuerte"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MPORTANT NOTE (PLEASE DELETE THIS NOTE ONCE YOU INSERT YOUR MANUSCRIPT TEXT):</w:t>
       </w:r>
@@ -1258,153 +1279,160 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFE58B2" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRDefault="00024AB5" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:id w:val="279392281"/>
         <w:placeholder>
           <w:docPart w:val="A45EEE53847B1445944F9C8F907DE444"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1095A6FC" w14:textId="6163A70C" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
+        <w:p w14:paraId="1095A6FC" w14:textId="6163A70C" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00CC070D">
           <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">ABSTRACT. </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Calibri, </w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="001F0B3F" w:rsidRPr="001F0B3F">
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>10</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="001F0B3F">
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidR="001F0B3F" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">pt, justified. </w:t>
+            <w:t>10</w:t>
           </w:r>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">The text will include the main objectives of the research, scope, methodology employed, main results and conclusions. The abstract must be clear, coherent and concise, for which it is suggested to review and verify data, syntax, spelling, do not include equations, figures, tables, or </w:t>
+            <w:t xml:space="preserve">pt, justified. </w:t>
           </w:r>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:lastRenderedPageBreak/>
-            <w:t>bibliographic references. It must accurately reflect the content of the article. It must be written in first person. It should be only one paragraph of 300-500 words.</w:t>
+            <w:t>The text will include the main objectives of the research, scope, methodology employed, main results and conclusions. The abstract must be clear, coherent and concise, for which it is suggested to review and verify data, syntax, spelling, do not include equations, figures, tables, or bibliographic references. It must accurately reflect the content of the article. It must be written in first person. It should be only one paragraph of 300-500 words.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5833CBC4" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
+        <w:p w14:paraId="5833CBC4" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00CC070D">
           <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Example:</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="312AE6BF" w14:textId="06BC0194" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="002B1FC0">
+        <w:p w14:paraId="312AE6BF" w14:textId="06BC0194" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00CC070D">
           <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
+            <w:lastRenderedPageBreak/>
             <w:t>ABSTRACT</w:t>
           </w:r>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Introduction</w:t>
           </w:r>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
@@ -1523,218 +1551,589 @@
             </w:rPr>
             <w:t>Conclusion</w:t>
           </w:r>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>: Family is the determining factor for the adoption of a healthy lifestyle; the larger the family nucleus, the more commitment there is to adopt a healthy environment.</w:t>
           </w:r>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="Palabras clave"/>
             <w:tag w:val="palabras clave"/>
             <w:id w:val="-2001418620"/>
             <w:placeholder>
               <w:docPart w:val="C7EAA08C302F5541A63136DE697E709D"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="55E2F6F7" w14:textId="250F87CB" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
+            <w:p w14:paraId="55E2F6F7" w14:textId="250F87CB" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00CC070D">
               <w:pPr>
+                <w:spacing w:line="240" w:lineRule="auto"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="001F0B3F">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keywords: </w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="001F0B3F">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibri, </w:t>
+                <w:t>Calibri</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="001F0B3F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:r w:rsidR="00915D6B">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>10</w:t>
               </w:r>
               <w:r w:rsidRPr="001F0B3F">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>pt, left aligned, lowercase and separated by commas, must include 5-7 words that describe the topic and that are not in the title, nor in the abstract.</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="49B80B66" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
+            <w:p w14:paraId="49B80B66" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00CC070D">
               <w:pPr>
+                <w:spacing w:line="240" w:lineRule="auto"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:alias w:val="Resumen"/>
                 <w:tag w:val="Resumen"/>
                 <w:id w:val="-1981840632"/>
                 <w:placeholder>
                   <w:docPart w:val="61BF33D4DEB1E84D8D325A2D619CE0E2"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:highlight w:val="none"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:p w14:paraId="203843C3" w14:textId="71B6694A" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
+                <w:p w14:paraId="203843C3" w14:textId="71B6694A" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00CC070D">
                   <w:pPr>
+                    <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
-                    <w:t>RESUMEN.</w:t>
+                    <w:t>RESUMEN</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Calibri, </w:t>
+                    <w:t>Calibri</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
                   </w:r>
                   <w:r w:rsidR="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>10</w:t>
                   </w:r>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve">pt, justified. </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
-                    <w:t>Include the title of the article in Spanish in between quotation marks “”. Follow the same structure, format and length as the abstract. It helps to identify the main topics or aspects of the article and is important for indexing in bibliographic databases.</w:t>
+                    <w:t>Include</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> the title of the </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>article</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> in Spanish in </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>between</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>quotation</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>marks</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> “”. Follow the same structure, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>format</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> and </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>length</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> as the </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>abstract</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. It </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>helps</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> to </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>identify</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> the main </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>topics</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> or </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>aspects</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> of the </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>article</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> and is </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>important</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> for </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>indexing</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> in </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>bibliographic</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>databases</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="298C4A6F" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
+                <w:p w14:paraId="298C4A6F" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00CC070D">
                   <w:pPr>
+                    <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="es-MX"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="es-MX"/>
                     </w:rPr>
                     <w:t>Ejemplo:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3D388016" w14:textId="662A06E0" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
+                <w:p w14:paraId="3D388016" w14:textId="662A06E0" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00CC070D">
                   <w:pPr>
+                    <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="es-MX"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t>RESUMEN.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> “Factores que influyen en el estilo de vida de los funcionarios de una universidad estatal de Costa Rica: nivel educativo, estado civil y número de niños”. </w:t>
@@ -1849,102 +2248,127 @@
                     <w:t>Conclusión:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> La familia es el factor determinante para la adopción de un estilo de vida saludable; cuanto mayor es el núcleo familiar, más compromiso existe para adoptar un entorno saludable.</w:t>
                   </w:r>
                 </w:p>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:alias w:val="Palabras clave"/>
                     <w:tag w:val="palabras clave"/>
                     <w:id w:val="796029834"/>
                     <w:placeholder>
                       <w:docPart w:val="05A3232A386BA44E92D63BAD6C51B5C9"/>
                     </w:placeholder>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
-                    <w:p w14:paraId="3B969772" w14:textId="79BB0F98" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00024AB5">
+                    <w:p w14:paraId="3B969772" w14:textId="79BB0F98" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00CC070D">
                       <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="001F0B3F">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Palabras clave: </w:t>
+                        <w:t>Palabras</w:t>
                       </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="001F0B3F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> clave: </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="001F0B3F">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Calibri, </w:t>
+                        <w:t>Calibri</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="001F0B3F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
                       </w:r>
                       <w:r w:rsidR="001F0B3F">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>10</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001F0B3F">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>pt, left aligned, lowercase and separated by commas, must include 5-7 words in Spanish that describe the topic and that are not in the title, nor in the abstract.</w:t>
                       </w:r>
                     </w:p>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
-            <w:p w14:paraId="20144730" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="00DE35B1" w:rsidRDefault="00000000" w:rsidP="00024AB5">
+            <w:p w14:paraId="20144730" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="00DE35B1" w:rsidRDefault="00527771" w:rsidP="00024AB5">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7D890FE5" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="000E6C3F" w:rsidRDefault="00024AB5" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EC36B97" w14:textId="77777777" w:rsidR="00585056" w:rsidRPr="000F180C" w:rsidRDefault="00585056" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -1978,51 +2402,65 @@
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:p w14:paraId="7A034BFB" w14:textId="77777777" w:rsidR="002777F3" w:rsidRPr="002777F3" w:rsidRDefault="002777F3" w:rsidP="002777F3">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="0090265A">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>T</w:t>
               </w:r>
               <w:r w:rsidRPr="002777F3">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve">he content of the article uses Calibri, 11, justified, each paragraph indented in the first line. </w:t>
+                <w:t xml:space="preserve">he content of the article uses </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="002777F3">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>Calibri</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="002777F3">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">, 11, justified, each paragraph indented in the first line. </w:t>
               </w:r>
               <w:r w:rsidR="00F43A76">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Use</w:t>
               </w:r>
               <w:r w:rsidRPr="002777F3">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> a maximum of 6</w:t>
               </w:r>
               <w:r w:rsidR="00F43A76">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="002777F3">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>000 words.</w:t>
               </w:r>
@@ -2128,58 +2566,51 @@
                 </w:rPr>
                 <w:t>Do</w:t>
               </w:r>
               <w:r w:rsidR="00B768FE">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="002777F3">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>not include a Conclusions section</w:t>
               </w:r>
               <w:r w:rsidR="00B768FE">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>,</w:t>
               </w:r>
               <w:r w:rsidRPr="002777F3">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> these are written very briefly as </w:t>
-[...6 lines deleted...]
-                <w:t>the final paragraph of the discussion.</w:t>
+                <w:t xml:space="preserve"> these are written very briefly as the final paragraph of the discussion.</w:t>
               </w:r>
               <w:r w:rsidR="00B768FE">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Remember to follow the citation </w:t>
               </w:r>
               <w:r w:rsidR="001C0BF5">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">guidelines of APA 7 within the text and in the </w:t>
               </w:r>
               <w:r w:rsidR="001C0BF5" w:rsidRPr="001C0BF5">
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>REFERENCES</w:t>
               </w:r>
               <w:r w:rsidR="001C0BF5">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
@@ -2193,86 +2624,87 @@
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="002777F3">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Make a clear statement of the problem, based on the relevant literature; specifically indicate the place; duration of study; sample size; methods and results; in the discussion compare your results with those already published in the literature (if your results are unexpected, analyze possible causes), and close with a concluding paragraph. </w:t>
               </w:r>
               <w:r w:rsidRPr="0090265A">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>In addition, you can attach photographs that illustrate your study</w:t>
               </w:r>
               <w:r w:rsidR="0090265A" w:rsidRPr="0090265A">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="407C96EB" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="003829C3" w:rsidRDefault="00000000" w:rsidP="00DF3A75">
+            <w:p w14:paraId="407C96EB" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="003829C3" w:rsidRDefault="00527771" w:rsidP="00DF3A75">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="06B67C42" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="003829C3" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="titulos"/>
         <w:tag w:val="Materiales y Métodos"/>
         <w:id w:val="1166982493"/>
         <w:placeholder>
           <w:docPart w:val="5F5A8371D7BF40BCA84A9C12A82AF551"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="21C99D03" w14:textId="77777777" w:rsidR="007D5993" w:rsidRDefault="003455F1" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96F82">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>MATERIA</w:t>
           </w:r>
           <w:r w:rsidR="002D7B42" w:rsidRPr="00B96F82">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>LS AND</w:t>
@@ -2296,96 +2728,105 @@
           <w:r w:rsidRPr="00B96F82">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>T</w:t>
           </w:r>
           <w:r w:rsidR="002D7B42" w:rsidRPr="00B96F82">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>H</w:t>
           </w:r>
           <w:r w:rsidRPr="00B96F82">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>ODS</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4E9935EF" w14:textId="77777777" w:rsidR="003455F1" w:rsidRPr="007D5993" w:rsidRDefault="00000000" w:rsidP="003455F1">
+        <w:p w14:paraId="4E9935EF" w14:textId="77777777" w:rsidR="003455F1" w:rsidRPr="007D5993" w:rsidRDefault="00527771" w:rsidP="003455F1">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Estilo10"/>
         </w:rPr>
         <w:alias w:val="Materiales y Métodos"/>
         <w:tag w:val="Materiales y Métodos"/>
         <w:id w:val="-2116827448"/>
         <w:placeholder>
           <w:docPart w:val="8DAFFFB8460741A681539A4258E7331A"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Fuentedeprrafopredeter"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="66B6F45A" w14:textId="77777777" w:rsidR="00A668A6" w:rsidRPr="00A668A6" w:rsidRDefault="00A668A6" w:rsidP="00A668A6">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Calibri 11pt, justified, each paragraph indented on the first line.</w:t>
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="0090265A">
+            <w:rPr>
+              <w:rStyle w:val="Estilo10"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 11pt, justified, each paragraph indented on the first line.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="13C91B6E" w14:textId="77777777" w:rsidR="0090265A" w:rsidRPr="0090265A" w:rsidRDefault="0090265A" w:rsidP="0090265A">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">This section should be </w:t>
           </w:r>
           <w:r w:rsidR="005407C7">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">thoroughly </w:t>
@@ -2549,111 +2990,122 @@
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="738EFD70" w14:textId="77777777" w:rsidR="00640858" w:rsidRPr="00B96F82" w:rsidRDefault="00640858" w:rsidP="003455F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="Resultados"/>
         <w:tag w:val="Resultados"/>
         <w:id w:val="-726374256"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="4F9DB14A" w14:textId="77777777" w:rsidR="007D5993" w:rsidRDefault="00DF3A75" w:rsidP="007D5993">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002D7B42">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>RESULT</w:t>
           </w:r>
           <w:r w:rsidR="002D7B42" w:rsidRPr="002D7B42">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6FA74A9B" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="002D7B42" w:rsidRDefault="00000000" w:rsidP="007D5993">
+        <w:p w14:paraId="6FA74A9B" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="002D7B42" w:rsidRDefault="00527771" w:rsidP="007D5993">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="resultados"/>
         <w:tag w:val="resultados"/>
         <w:id w:val="-1203553540"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="7FE61DA2" w14:textId="77777777" w:rsidR="002D7B42" w:rsidRPr="002D7B42" w:rsidRDefault="002D7B42" w:rsidP="002D7B42">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Calibri 11pt, justified, each paragraph indented on the first line.</w:t>
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="0090265A">
+            <w:rPr>
+              <w:rStyle w:val="Estilo10"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 11pt, justified, each paragraph indented on the first line.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3A0BBD53" w14:textId="77777777" w:rsidR="00F87816" w:rsidRDefault="002D7B42" w:rsidP="00F87816">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002D7B42">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>The results should be presented in a logical sequence</w:t>
@@ -2714,153 +3166,164 @@
             </w:rPr>
             <w:t>igures or maps</w:t>
           </w:r>
           <w:r w:rsidR="00F87816">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00F87816" w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>must be in color</w:t>
           </w:r>
           <w:r w:rsidR="00F87816">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6F6ADB29" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00F87816" w:rsidRDefault="00000000" w:rsidP="00F87816">
+        <w:p w14:paraId="6F6ADB29" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00F87816" w:rsidRDefault="00527771" w:rsidP="00F87816">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="Discusión"/>
         <w:tag w:val="Discusión"/>
         <w:id w:val="519131612"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="7166B511" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000E6C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>DISCUS</w:t>
           </w:r>
           <w:r w:rsidR="00F87816">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r w:rsidR="00C629B1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>I</w:t>
           </w:r>
           <w:r w:rsidR="00F87816">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>O</w:t>
           </w:r>
           <w:r w:rsidRPr="000E6C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>N</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0C3D5313" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="00000000" w:rsidP="003C7F3B">
+        <w:p w14:paraId="0C3D5313" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="00527771" w:rsidP="003C7F3B">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Discusión"/>
         <w:tag w:val="Discusión"/>
         <w:id w:val="-1085525882"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="27A8CA28" w14:textId="77777777" w:rsidR="00F87816" w:rsidRPr="002D7B42" w:rsidRDefault="00F87816" w:rsidP="00F87816">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Calibri 11pt, justified, each paragraph indented on the first line.</w:t>
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="0090265A">
+            <w:rPr>
+              <w:rStyle w:val="Estilo10"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 11pt, justified, each paragraph indented on the first line.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="11603A99" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="003829C3" w:rsidRDefault="00302655" w:rsidP="00F479A6">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00302655">
             <w:rPr>
               <w:lang w:val="en-US"/>
@@ -2907,96 +3370,98 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EA2B55C" w14:textId="77777777" w:rsidR="00696B3D" w:rsidRPr="003829C3" w:rsidRDefault="00696B3D" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="Agradecimientos"/>
         <w:tag w:val="Agradecimientos"/>
         <w:id w:val="-966889951"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="43148BAC" w14:textId="77777777" w:rsidR="007D5993" w:rsidRDefault="00A54F7A" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A54F7A">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>ACKNOWLEDGMENT</w:t>
           </w:r>
           <w:r w:rsidR="005E30D0">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="063F2C11" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00BC1915" w:rsidRDefault="00000000" w:rsidP="000E6C3F">
+        <w:p w14:paraId="063F2C11" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00BC1915" w:rsidRDefault="00527771" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Agradecimientos"/>
         <w:tag w:val="Agradecimientos"/>
         <w:id w:val="1205986564"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="408A2ED7" w14:textId="77777777" w:rsidR="00835E63" w:rsidRDefault="005E30D0" w:rsidP="0040272D">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="708"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005E30D0">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>In this part of the article the author acknowledges the people or institutions that helped him</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> or her</w:t>
           </w:r>
           <w:r w:rsidRPr="005E30D0">
             <w:rPr>
               <w:lang w:val="en-US"/>
@@ -3093,99 +3558,109 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="62264B30" w14:textId="77777777" w:rsidR="007D5993" w:rsidRDefault="00F375FD" w:rsidP="007D5993">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00353920">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>ETHICS, CONFLICT OF INTEREST, AND FUNDING STATEMENT</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="721F56F0" w14:textId="77777777" w:rsidR="009A55E7" w:rsidRPr="007D5993" w:rsidRDefault="00000000" w:rsidP="007D5993">
+        <w:p w14:paraId="721F56F0" w14:textId="77777777" w:rsidR="009A55E7" w:rsidRPr="007D5993" w:rsidRDefault="00527771" w:rsidP="007D5993">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:id w:val="1024991288"/>
         <w:placeholder>
           <w:docPart w:val="8DAFFFB8460741A681539A4258E7331A"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="472335871"/>
             <w:placeholder>
               <w:docPart w:val="481A3C18371F48279A83459B0220AAB2"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3757219C" w14:textId="77777777" w:rsidR="0048643E" w:rsidRPr="003455F1" w:rsidRDefault="0048643E" w:rsidP="0048643E">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
               </w:pPr>
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="003455F1">
                 <w:rPr>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
-                <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
+                <w:t>Calibri</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="003455F1">
+                <w:rPr>
+                  <w:lang w:val="es-ES_tradnl"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="24B13138" w14:textId="77777777" w:rsidR="0028540F" w:rsidRDefault="00F375FD" w:rsidP="00F375FD">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="00F375FD">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This is an example, please use your initials and contributions, and adjust this paragraph to the characteristics of your work: </w:t>
               </w:r>
               <w:r w:rsidR="000F7A26" w:rsidRPr="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>The  author</w:t>
               </w:r>
               <w:r w:rsidR="000F7A26">
                 <w:rPr>
@@ -3211,58 +3686,51 @@
                 </w:rPr>
                 <w:t>declare</w:t>
               </w:r>
               <w:r w:rsidR="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>s</w:t>
               </w:r>
               <w:r w:rsidR="000F7A26" w:rsidRPr="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">  that  </w:t>
               </w:r>
               <w:r w:rsidR="0028540F">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>he/she/they</w:t>
               </w:r>
               <w:r w:rsidR="000F7A26" w:rsidRPr="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve">  have  fully  complied  with  all  pertinent  ethical  and  legal requirements,  both  during  the  study  and  in  the  production  </w:t>
-[...6 lines deleted...]
-                <w:t>of  the  manuscript;  that  there  are  no conflicts  of  interest  of  any  kind;  that  all  financial  sources  are  fully  and  clearly  stated  in  the acknowledgements section; and that they fully agree with the final edited version of the article. A signed document has been filed in the journal archives.</w:t>
+                <w:t xml:space="preserve">  have  fully  complied  with  all  pertinent  ethical  and  legal requirements,  both  during  the  study  and  in  the  production  of  the  manuscript;  that  there  are  no conflicts  of  interest  of  any  kind;  that  all  financial  sources  are  fully  and  clearly  stated  in  the acknowledgements section; and that they fully agree with the final edited version of the article. A signed document has been filed in the journal archives.</w:t>
               </w:r>
               <w:r w:rsidR="0028540F">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="3CB9F920" w14:textId="77777777" w:rsidR="002C7002" w:rsidRDefault="000F7A26" w:rsidP="008937BC">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The statement of each author’s contribution to the manuscript is as follows: </w:t>
               </w:r>
               <w:r w:rsidR="00F375FD" w:rsidRPr="008937BC">
                 <w:rPr>
@@ -3282,143 +3750,167 @@
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="45971AEA" w14:textId="77777777" w:rsidR="001F762F" w:rsidRDefault="001F762F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50F05820" w14:textId="77777777" w:rsidR="00353920" w:rsidRDefault="00353920" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="0A782DCB" w14:textId="77777777" w:rsidR="00527771" w:rsidRDefault="00527771" w:rsidP="000E6C3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Agradecimientos"/>
         <w:tag w:val="Agradecimientos"/>
         <w:id w:val="-599340920"/>
         <w:placeholder>
           <w:docPart w:val="F6704B51EDCB4087B408312DCF20CCD2"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="2F71AAA7" w14:textId="77777777" w:rsidR="007D5993" w:rsidRDefault="00BE0753" w:rsidP="00BE0753">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>REFERENCES</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="36AC9924" w14:textId="77777777" w:rsidR="00F57ABE" w:rsidRPr="007D5993" w:rsidRDefault="00000000" w:rsidP="007D5993">
+        <w:p w14:paraId="36AC9924" w14:textId="77777777" w:rsidR="00F57ABE" w:rsidRPr="007D5993" w:rsidRDefault="00527771" w:rsidP="007D5993">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof w:val="0"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:alias w:val="Referencias"/>
         <w:tag w:val="Referencias"/>
         <w:id w:val="-2142408724"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="167BD711" w14:textId="5203FBF9" w:rsidR="000E6C3F" w:rsidRPr="004E5B3E" w:rsidRDefault="004A66FC" w:rsidP="004A66FC">
           <w:pPr>
             <w:pStyle w:val="EndNoteBibliography"/>
             <w:spacing w:after="0"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
           </w:pPr>
           <w:r w:rsidRPr="004E5B3E">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">Font Calibri, size </w:t>
+            <w:t xml:space="preserve">Font </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004E5B3E">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof w:val="0"/>
+            </w:rPr>
+            <w:t>Calibri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004E5B3E">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof w:val="0"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, size </w:t>
           </w:r>
           <w:r w:rsidR="004E5B3E" w:rsidRPr="004E5B3E">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof w:val="0"/>
             </w:rPr>
             <w:t>11</w:t>
           </w:r>
           <w:r w:rsidRPr="004E5B3E">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof w:val="0"/>
             </w:rPr>
             <w:t>pt, with a single line spacing between each reference and a hanging indent.  Place the references in alphabetical order and APA 7 Style.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="27F66A9D" w14:textId="77777777" w:rsidR="00C347ED" w:rsidRPr="004E5B3E" w:rsidRDefault="00C347ED" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -3620,51 +4112,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="0FD5F980" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="6 Cuadro de texto" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.15pt;margin-top:3.05pt;width:489pt;height:21.2pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAH6m7cfgIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kabYGdYqsRYcB&#10;RVusHXpWZCkxKouaxMTOfn0p2Xl1vXTYRabEj6/PJM8v2tqwtfKhAlvwwUnOmbISysouCv7r8frT&#10;V84CClsKA1YVfKMCv5h+/HDeuIkawhJMqTwjJzZMGlfwJaKbZFmQS1WLcAJOWVJq8LVAuvpFVnrR&#10;kPfaZMM8H2cN+NJ5kCoEer3qlHya/GutJN5pHRQyU3DKDdPp0zmPZzY9F5OFF25ZyT4N8Q9Z1KKy&#10;FHTn6kqgYCtf/eWqrqSHABpPJNQZaF1JlWqgagb5q2oelsKpVAuRE9yOpvD/3Mrb9YO79wzbb9DS&#10;D4yENC5MAj3Gelrt6/ilTBnpicLNjjbVIpP0OB4O8nF+ypkk3XB8NhwlXrO9tfMBvyuoWRQK7um3&#10;JLbE+iYgRSToFhKDBTBVeV0Zky6xFdSl8Wwt6CcaTDmSxRHKWNZQJp9P8+T4SBdd7+znRsjnWOWx&#10;B7oZG8Op1DR9WnsmkoQboyLG2J9Ks6pMhLyRo5BS2V2eCR1Rmip6j2GP32f1HuOuDrJIkcHizriu&#10;LPiOpWNqy+cttbrDE0kHdUcR23nbd8gcyg01jodupoKT1xURfSMC3gtPQ0S9QosB7+jQBujvQC9x&#10;tgT/5633iKfeJi1nDQ1lwcPvlfCKM/PDUtefDUbUWwzTZXT6ZUgXf6iZH2rsqr4EapkBrSAnkxjx&#10;aLai9lA/0f6YxaikElZS7ILjVrzEblXQ/pFqNksgmlsn8MY+OBldR3pjgz22T8K7vsGRRuMWtuMr&#10;Jq/6vMNGSwuzFYKu0hBEgjtWe+Jp5lOf9vspLpXDe0Ltt+j0BQAA//8DAFBLAwQUAAYACAAAACEA&#10;kFg+M90AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo055RG4ap+JRuHCi&#10;IM5uvLUtYjuy3TT8PcsJLiONZnce7Wb2A5swZReDhOWiAoahj9oFI+Hj/flKAMtFBa2GGFDCN2bY&#10;dOdnrWp0PIU3nHbFMDIJuVESbCljw3nuLXqVF3HEQNohJq8K0WS4TupE5n7g11VVc69coASrRny0&#10;2H/tjl7C9sGsTC9UsluhnZvmz8OreZHy8mJ+WhPcr4EVnMvfB/xuoP7QUbF9PAad2SBB3NChhHoJ&#10;jNSVqInvJdyKO+Bdy/9v6H4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB+pu3H4CAACN&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkFg+M90A&#10;AAALAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="6 Cuadro de texto" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.15pt;margin-top:3.05pt;width:489pt;height:21.2pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAH6m7cfgIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kabYGdYqsRYcB&#13;&#10;RVusHXpWZCkxKouaxMTOfn0p2Xl1vXTYRabEj6/PJM8v2tqwtfKhAlvwwUnOmbISysouCv7r8frT&#13;&#10;V84CClsKA1YVfKMCv5h+/HDeuIkawhJMqTwjJzZMGlfwJaKbZFmQS1WLcAJOWVJq8LVAuvpFVnrR&#13;&#10;kPfaZMM8H2cN+NJ5kCoEer3qlHya/GutJN5pHRQyU3DKDdPp0zmPZzY9F5OFF25ZyT4N8Q9Z1KKy&#13;&#10;FHTn6kqgYCtf/eWqrqSHABpPJNQZaF1JlWqgagb5q2oelsKpVAuRE9yOpvD/3Mrb9YO79wzbb9DS&#13;&#10;D4yENC5MAj3Gelrt6/ilTBnpicLNjjbVIpP0OB4O8nF+ypkk3XB8NhwlXrO9tfMBvyuoWRQK7um3&#13;&#10;JLbE+iYgRSToFhKDBTBVeV0Zky6xFdSl8Wwt6CcaTDmSxRHKWNZQJp9P8+T4SBdd7+znRsjnWOWx&#13;&#10;B7oZG8Op1DR9WnsmkoQboyLG2J9Ks6pMhLyRo5BS2V2eCR1Rmip6j2GP32f1HuOuDrJIkcHizriu&#13;&#10;LPiOpWNqy+cttbrDE0kHdUcR23nbd8gcyg01jodupoKT1xURfSMC3gtPQ0S9QosB7+jQBujvQC9x&#13;&#10;tgT/5633iKfeJi1nDQ1lwcPvlfCKM/PDUtefDUbUWwzTZXT6ZUgXf6iZH2rsqr4EapkBrSAnkxjx&#13;&#10;aLai9lA/0f6YxaikElZS7ILjVrzEblXQ/pFqNksgmlsn8MY+OBldR3pjgz22T8K7vsGRRuMWtuMr&#13;&#10;Jq/6vMNGSwuzFYKu0hBEgjtWe+Jp5lOf9vspLpXDe0Ltt+j0BQAA//8DAFBLAwQUAAYACAAAACEA&#13;&#10;kFg+M90AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo055RG4ap+JRuHCi&#13;&#10;IM5uvLUtYjuy3TT8PcsJLiONZnce7Wb2A5swZReDhOWiAoahj9oFI+Hj/flKAMtFBa2GGFDCN2bY&#13;&#10;dOdnrWp0PIU3nHbFMDIJuVESbCljw3nuLXqVF3HEQNohJq8K0WS4TupE5n7g11VVc69coASrRny0&#13;&#10;2H/tjl7C9sGsTC9UsluhnZvmz8OreZHy8mJ+WhPcr4EVnMvfB/xuoP7QUbF9PAad2SBB3NChhHoJ&#13;&#10;jNSVqInvJdyKO+Bdy/9v6H4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB+pu3H4CAACN&#13;&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkFg+M90A&#13;&#10;AAALAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#13;&#10;AAAAAA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1705B77F" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00A5515D" w:rsidRDefault="004A66FC" w:rsidP="004A66FC">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A5515D">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Author, A., Author, B. &amp; Author, C. (2019). </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A5515D">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
@@ -3789,51 +4281,139 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6ED0E263" w14:textId="77777777" w:rsidR="002A6A7E" w:rsidRPr="00A5515D" w:rsidRDefault="004A66FC" w:rsidP="00442A00">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Horn, S. P., Johanson, E. N., Haberyan, K. A., Boehm, M. S., Johanson, J. L., Sánchez P., M., &amp; Hernández V., M. (2018). Initial limnological observations at five small lakes in southern Pacific Costa Rica. </w:t>
+        <w:t xml:space="preserve">Horn, S. P., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5515D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Johanson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5515D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E. N., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5515D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Haberyan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5515D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5515D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Boehm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5515D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5515D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Johanson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5515D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. L., Sánchez P., M., &amp; Hernández V., M. (2018). Initial limnological observations at five small lakes in southern Pacific Costa Rica. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>UNED Research Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
@@ -4116,56 +4696,65 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="619A1AC2" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="Contenido1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70015E63" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00A5515D" w:rsidRDefault="004A66FC" w:rsidP="00442A00">
       <w:pPr>
         <w:pStyle w:val="Contenido1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sapolsky, R. M. (2017). </w:t>
+        <w:t>Sapolsky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5515D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R. M. (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Behave: The biology of humans at our best and worst</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. Penguin Books.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8EFAF7" w14:textId="77777777" w:rsidR="004A66FC" w:rsidRPr="00A5515D" w:rsidRDefault="004A66FC" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="Contenido1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -4438,73 +5027,117 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C04B3C7" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00A5515D" w:rsidRDefault="00083D9B" w:rsidP="00442A00">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dillard, J. P. (2020). Currents in the study of persuasion. In M.B. Oliver, A.A. Raney, &amp; J. Bryant (Eds.), </w:t>
+        <w:t xml:space="preserve">Dillard, J. P. (2020). Currents in the study of persuasion. In M.B. Oliver, A.A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5515D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Raney</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5515D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; J. Bryant (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Media effects: Advances in theory and research</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (4th ed., pp. 115-129). Routledge.</w:t>
+        <w:t xml:space="preserve"> (4th ed., pp. 115-129). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5515D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Routledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5515D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B71C8DD" w14:textId="77777777" w:rsidR="00083D9B" w:rsidRPr="00B96F82" w:rsidRDefault="00083D9B" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27338B98" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00696B3D" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4729,58 +5362,69 @@
     <w:p w14:paraId="62C34596" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00696B3D" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78518027" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="005D0E46" w:rsidRDefault="00083D9B" w:rsidP="00442A00">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zambrano-Vázquez, L. (2016). </w:t>
+        <w:t>Zambrano-Vázquez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5515D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. (2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The interaction of state and trait worry on response monitoring in those with worry and obsessive-compulsive symptoms</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Doctoral dissertation, University of Arizona]. </w:t>
       </w:r>
       <w:r w:rsidRPr="005D0E46">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -4838,51 +5482,50 @@
         </w:rPr>
         <w:t>Webpage on a website</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B5C6D9" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="005D0E46" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C546C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76EE1237" wp14:editId="263DCC3B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>12065</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>55246</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6320333" cy="233680"/>
                 <wp:effectExtent l="0" t="0" r="23495" b="13970"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="10 Cuadro de texto"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6320333" cy="233680"/>
                         </a:xfrm>
@@ -4953,51 +5596,51 @@
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>.  Webpage name. https://url.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="76EE1237" id="10 Cuadro de texto" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.95pt;margin-top:4.35pt;width:497.65pt;height:18.4pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvM8OHgQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xXsy6IU2QpMgwo&#10;2mLp0LMiS4lQWdQkJXb260fJzqvrpcMuMiV+fH0mObmpS012wnkFJqe9TpcSYTgUyqxz+vNp8ema&#10;Eh+YKZgGI3K6F57eTD9+mFR2LPqwAV0IR9CJ8ePK5nQTgh1nmecbUTLfASsMKiW4kgW8unVWOFah&#10;91Jn/W53lFXgCuuAC+/x9bZR0mnyL6Xg4UFKLwLROcXcQjpdOlfxzKYTNl47ZjeKt2mwf8iiZMpg&#10;0KOrWxYY2Tr1l6tScQceZOhwKDOQUnGRasBqet1X1Sw3zIpUC5Lj7ZEm///c8vvd0j46EuqvUOMP&#10;jIRU1o89PsZ6aunK+MVMCeqRwv2RNlEHwvFxNOh3B4MBJRx1/cFgdJ14zU7W1vnwTUBJopBTh78l&#10;scV2dz5gRIQeIDGYB62KhdI6XWIriLl2ZMfwJ+qQckSLC5Q2pIqZXHWT4wtddH20X2nGX2KVlx7w&#10;pk0MJ1LTtGmdmEhS2GsRMdr8EJKoIhHyRo6Mc2GOeSZ0REms6D2GLf6U1XuMmzrQIkUGE47GpTLg&#10;GpYuqS1eDtTKBo8kndUdxVCvaiw8p8NDo6yg2GP/OGhGy1u+UMj3HfPhkTmcJWwZ3A/hAQ+pAX8S&#10;tBIlG3C/33qPeGxx1FJS4Wzm1P/aMico0d8NNv+X3nAYhzldhlef+3hx55rVucZsyzlg5/RwE1me&#10;xIgP+iBKB+UzrpFZjIoqZjjGzmk4iPPQbAxcQ1zMZgmE42tZuDNLy6PryHLss6f6mTnb9nnACbmH&#10;wxSz8at2b7DR0sBsG0CqNAuR54bVln8c/dSu7ZqKu+X8nlCnZTr9AwAA//8DAFBLAwQUAAYACAAA&#10;ACEA2ejGU94AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo04rSpM0TsWj&#10;cOmJgji7sWtbjdeR7abh71lOcBlpNLvzaDaT79moY3IBBcxnBTCNXVAOjYDPj9e7EljKEpXsA2oB&#10;3zrBpr2+amStwgXf9bjPhpEJploKsDkPNeeps9rLNAuDRtKOIXqZiUbDVZQXMvc9XxTFA/fSISVY&#10;Oehnq7vT/uwFbJ9MZbpSRrstlXPj9HXcmTchbm+mlzXB4xpY1lP++4DfDdQfWip2CGdUifXEKzoU&#10;UK6AkVpVqwWwg4D75RJ42/D/G9ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG8zw4eB&#10;AgAAlAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANno&#10;xlPeAAAACwEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="76EE1237" id="10 Cuadro de texto" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.95pt;margin-top:4.35pt;width:497.65pt;height:18.4pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBvM8OHgQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xXsy6IU2QpMgwo&#13;&#10;2mLp0LMiS4lQWdQkJXb260fJzqvrpcMuMiV+fH0mObmpS012wnkFJqe9TpcSYTgUyqxz+vNp8ema&#13;&#10;Eh+YKZgGI3K6F57eTD9+mFR2LPqwAV0IR9CJ8ePK5nQTgh1nmecbUTLfASsMKiW4kgW8unVWOFah&#13;&#10;91Jn/W53lFXgCuuAC+/x9bZR0mnyL6Xg4UFKLwLROcXcQjpdOlfxzKYTNl47ZjeKt2mwf8iiZMpg&#13;&#10;0KOrWxYY2Tr1l6tScQceZOhwKDOQUnGRasBqet1X1Sw3zIpUC5Lj7ZEm///c8vvd0j46EuqvUOMP&#13;&#10;jIRU1o89PsZ6aunK+MVMCeqRwv2RNlEHwvFxNOh3B4MBJRx1/cFgdJ14zU7W1vnwTUBJopBTh78l&#13;&#10;scV2dz5gRIQeIDGYB62KhdI6XWIriLl2ZMfwJ+qQckSLC5Q2pIqZXHWT4wtddH20X2nGX2KVlx7w&#13;&#10;pk0MJ1LTtGmdmEhS2GsRMdr8EJKoIhHyRo6Mc2GOeSZ0REms6D2GLf6U1XuMmzrQIkUGE47GpTLg&#13;&#10;GpYuqS1eDtTKBo8kndUdxVCvaiw8p8NDo6yg2GP/OGhGy1u+UMj3HfPhkTmcJWwZ3A/hAQ+pAX8S&#13;&#10;tBIlG3C/33qPeGxx1FJS4Wzm1P/aMico0d8NNv+X3nAYhzldhlef+3hx55rVucZsyzlg5/RwE1me&#13;&#10;xIgP+iBKB+UzrpFZjIoqZjjGzmk4iPPQbAxcQ1zMZgmE42tZuDNLy6PryHLss6f6mTnb9nnACbmH&#13;&#10;wxSz8at2b7DR0sBsG0CqNAuR54bVln8c/dSu7ZqKu+X8nlCnZTr9AwAA//8DAFBLAwQUAAYACAAA&#13;&#10;ACEA2ejGU94AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo04rSpM0TsWj&#13;&#10;cOmJgji7sWtbjdeR7abh71lOcBlpNLvzaDaT79moY3IBBcxnBTCNXVAOjYDPj9e7EljKEpXsA2oB&#13;&#10;3zrBpr2+amStwgXf9bjPhpEJploKsDkPNeeps9rLNAuDRtKOIXqZiUbDVZQXMvc9XxTFA/fSISVY&#13;&#10;Oehnq7vT/uwFbJ9MZbpSRrstlXPj9HXcmTchbm+mlzXB4xpY1lP++4DfDdQfWip2CGdUifXEKzoU&#13;&#10;UK6AkVpVqwWwg4D75RJ42/D/G9ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#13;&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG8zw4eB&#13;&#10;AgAAlAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANno&#13;&#10;xlPeAAAACwEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#13;&#10;AADmBQAAAAA=&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4E810109" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00A5515D" w:rsidRDefault="00083D9B" w:rsidP="005B0658">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A5515D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Author, A., Author, B., &amp; Author, C. (Date). </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A5515D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5143,50 +5786,51 @@
     <w:p w14:paraId="5E319281" w14:textId="77777777" w:rsidR="00083D9B" w:rsidRPr="00A5515D" w:rsidRDefault="00083D9B" w:rsidP="00083D9B">
       <w:pPr>
         <w:pStyle w:val="Subtitulos1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>More information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ECE3961" w14:textId="77777777" w:rsidR="00C347ED" w:rsidRPr="00A5515D" w:rsidRDefault="00C347ED" w:rsidP="00C347ED">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00A5515D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.apastyle.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6003,119 +6647,201 @@
                               <w:rPr>
                                 <w:rStyle w:val="label"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="Descripcin1"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Shell color pattern of </w:t>
                             </w:r>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="nfasis"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>Drymaeus tripictus</w:t>
+                              <w:t>Drymaeus</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00781342">
+                              <w:rPr>
+                                <w:rStyle w:val="nfasis"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00781342">
+                              <w:rPr>
+                                <w:rStyle w:val="nfasis"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>tripictus</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="Descripcin1"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>. A and B have some white or translucids dots on body whorl similar to </w:t>
+                              <w:t xml:space="preserve">. A and B have some white or </w:t>
                             </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00781342">
+                              <w:rPr>
+                                <w:rStyle w:val="Descripcin1"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>translucids</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00781342">
+                              <w:rPr>
+                                <w:rStyle w:val="Descripcin1"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> dots on body whorl similar to </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="nfasis"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>Drymaeus irazuensis</w:t>
+                              <w:t>Drymaeus</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00781342">
+                              <w:rPr>
+                                <w:rStyle w:val="nfasis"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00781342">
+                              <w:rPr>
+                                <w:rStyle w:val="nfasis"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>irazuensis</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="Descripcin1"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>. Mating was performed between the following color patterns: A with B., B. with C.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2BD0BDD7" id="1 Cuadro de texto" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:-.3pt;width:493.05pt;height:420.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFg0gEgwIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykSboGdYqsRYYB&#10;RVssHXpWZKkRKouapMTOfn0p2Xl1vXTYxabEj69PJC+vmkqTjXBegSlov5dTIgyHUpnngv56nH/5&#10;SokPzJRMgxEF3QpPr6afP13WdiIGsAJdCkfQifGT2hZ0FYKdZJnnK1Ex3wMrDColuIoFPLrnrHSs&#10;Ru+VzgZ5Ps5qcKV1wIX3eHvTKuk0+ZdS8HAvpReB6IJibiF9Xfou4zebXrLJs2N2pXiXBvuHLCqm&#10;DAbdu7phgZG1U3+5qhR34EGGHocqAykVF6kGrKafv6lmsWJWpFqQHG/3NPn/55bfbRb2wZHQfIMG&#10;HzASUls/8XgZ62mkq+IfMyWoRwq3e9pEEwjHy/Fg3D8/G1HCUTc6G+b5xTj6yQ7m1vnwXUBFolBQ&#10;h++S6GKbWx9a6A4So3nQqpwrrdMh9oK41o5sGL6iDilJdH6C0obUmMrZKE+OT3TR9d5+qRl/6dI7&#10;QqE/bWI4kbqmS+tARZLCVouI0eankESViZF3cmScC7PPM6EjSmJFHzHs8IesPmLc1oEWKTKYsDeu&#10;lAHXsnRKbfmyo1a2eHzDo7qjGJplg4XjO+86ZQnlFhvIQTtb3vK5Qr5vmQ8PzOEwYc/gggj3+JEa&#10;8JGgkyhZgfvz3n3EY4+jlpIah7Og/veaOUGJ/mGw+y/6w2Gc5nQYjs4HeHDHmuWxxqyra8DO6eMq&#10;sjyJER/0TpQOqifcI7MYFVXMcIxd0LATr0O7MnAPcTGbJRDOr2Xh1iwsj64jy7HPHpsn5mzX5wFH&#10;5A52Y8wmb9q9xUZLA7N1AKnSLESeW1Y7/nH20zR1eyoul+NzQh226fQVAAD//wMAUEsDBBQABgAI&#10;AAAAIQD/j4C73QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInFrHVAV3DRO&#10;xaNw4URBnN14a1vEdmS7afh7lhNcdrWa2Xm029kPbMKUXQwSbpYVMAx91C4YCR/vzwsBLBcVtBpi&#10;QAnfmGHbXV60qtHxHN5w2hfDSCTkRkmwpYwN57m36FVexhEDYceYvCp0JsN1UmcS9wO/raqae+UC&#10;OVg14qPF/mt/8hJ2D2ZteqGS3Qnt3DR/Hl/Ni5TXV/PThsb9BljBufx9wG8Hyg8dBTvEU9CZDRJq&#10;4klY0CJwLeo7YAcJYlWtgHct/9+h+wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFg0gE&#10;gwIAAJUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD/&#10;j4C73QAAAAsBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="2BD0BDD7" id="1 Cuadro de texto" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:-.3pt;width:493.05pt;height:420.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAFg0gEgwIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykSboGdYqsRYYB&#13;&#10;RVssHXpWZKkRKouapMTOfn0p2Xl1vXTYxabEj69PJC+vmkqTjXBegSlov5dTIgyHUpnngv56nH/5&#13;&#10;SokPzJRMgxEF3QpPr6afP13WdiIGsAJdCkfQifGT2hZ0FYKdZJnnK1Ex3wMrDColuIoFPLrnrHSs&#13;&#10;Ru+VzgZ5Ps5qcKV1wIX3eHvTKuk0+ZdS8HAvpReB6IJibiF9Xfou4zebXrLJs2N2pXiXBvuHLCqm&#13;&#10;DAbdu7phgZG1U3+5qhR34EGGHocqAykVF6kGrKafv6lmsWJWpFqQHG/3NPn/55bfbRb2wZHQfIMG&#13;&#10;HzASUls/8XgZ62mkq+IfMyWoRwq3e9pEEwjHy/Fg3D8/G1HCUTc6G+b5xTj6yQ7m1vnwXUBFolBQ&#13;&#10;h++S6GKbWx9a6A4So3nQqpwrrdMh9oK41o5sGL6iDilJdH6C0obUmMrZKE+OT3TR9d5+qRl/6dI7&#13;&#10;QqE/bWI4kbqmS+tARZLCVouI0eankESViZF3cmScC7PPM6EjSmJFHzHs8IesPmLc1oEWKTKYsDeu&#13;&#10;lAHXsnRKbfmyo1a2eHzDo7qjGJplg4XjO+86ZQnlFhvIQTtb3vK5Qr5vmQ8PzOEwYc/gggj3+JEa&#13;&#10;8JGgkyhZgfvz3n3EY4+jlpIah7Og/veaOUGJ/mGw+y/6w2Gc5nQYjs4HeHDHmuWxxqyra8DO6eMq&#13;&#10;sjyJER/0TpQOqifcI7MYFVXMcIxd0LATr0O7MnAPcTGbJRDOr2Xh1iwsj64jy7HPHpsn5mzX5wFH&#13;&#10;5A52Y8wmb9q9xUZLA7N1AKnSLESeW1Y7/nH20zR1eyoul+NzQh226fQVAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQD/j4C73QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInFrHVAV3DRO&#13;&#10;xaNw4URBnN14a1vEdmS7afh7lhNcdrWa2Xm029kPbMKUXQwSbpYVMAx91C4YCR/vzwsBLBcVtBpi&#13;&#10;QAnfmGHbXV60qtHxHN5w2hfDSCTkRkmwpYwN57m36FVexhEDYceYvCp0JsN1UmcS9wO/raqae+UC&#13;&#10;OVg14qPF/mt/8hJ2D2ZteqGS3Qnt3DR/Hl/Ni5TXV/PThsb9BljBufx9wG8Hyg8dBTvEU9CZDRJq&#13;&#10;4klY0CJwLeo7YAcJYlWtgHct/9+h+wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFg0gE&#13;&#10;gwIAAJUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD/&#13;&#10;j4C73QAAAAsBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAA5wUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2A25DB9B" w14:textId="77777777" w:rsidR="00A7318D" w:rsidRPr="00A7318D" w:rsidRDefault="00A7318D" w:rsidP="00A7318D">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A7318D">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Photographs:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="09668D6C" w14:textId="77777777" w:rsidR="00A7318D" w:rsidRDefault="00A7318D" w:rsidP="00A7318D">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -6139,69 +6865,51 @@
                         </w:rPr>
                         <w:t>the files</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A7318D">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> are very large</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">, these </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A7318D">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">can be sent in separate files; in both cases they must be in JPG, ai, </w:t>
-[...17 lines deleted...]
-                        <w:t xml:space="preserve"> or TIFF format, at a minimum resolution of 300 dpi (high resolution</w:t>
+                        <w:t>can be sent in separate files; in both cases they must be in JPG, ai, psd or TIFF format, at a minimum resolution of 300 dpi (high resolution</w:t>
                       </w:r>
                       <w:r w:rsidR="00F95320">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>, you can</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A7318D">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> confirm</w:t>
                       </w:r>
                       <w:r w:rsidR="00F95320">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> this </w:t>
                       </w:r>
@@ -6320,51 +7028,51 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:noProof/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18E90ACD" wp14:editId="3F501657">
                             <wp:extent cx="1848400" cy="3708806"/>
                             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                             <wp:docPr id="31" name="0 Imagen"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="figura 2 gris reducida 06-feb-15.jpg"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId14" cstate="print">
+                                    <a:blip r:embed="rId13" cstate="print">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1847184" cy="3706366"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
@@ -6505,77 +7213,51 @@
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>translucids</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="Descripcin1"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> dots on body whorl </w:t>
-[...25 lines deleted...]
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> dots on body whorl similar to </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="nfasis"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Drymaeus</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00781342">
                         <w:rPr>
                           <w:rStyle w:val="nfasis"/>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
@@ -7090,51 +7772,51 @@
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007F73CC">
                               <w:rPr>
                                 <w:noProof/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E75E676" wp14:editId="0C173B6D">
                                   <wp:extent cx="5370195" cy="2371725"/>
                                   <wp:effectExtent l="0" t="0" r="1905" b="3175"/>
                                   <wp:docPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill rotWithShape="1">
-                                          <a:blip r:embed="rId15">
+                                          <a:blip r:embed="rId14">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch/>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5370195" cy="2371725"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                           <a:extLst>
                                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                             </a:ext>
                                           </a:extLst>
@@ -7222,112 +7904,112 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2CE3315C" id="2 Cuadro de texto" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:9.5pt;margin-top:7.2pt;width:437.75pt;height:404.5pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBF3a8LgwIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykcbcGcYosRYcB&#10;RVssHXpWZCkRKouapMTOfv0o2Xl1vXTYxabEj69PJCfXTaXJVjivwBR00OtTIgyHUplVQX8+3X76&#10;QokPzJRMgxEF3QlPr6cfP0xqOxZDWIMuhSPoxPhxbQu6DsGOs8zztaiY74EVBpUSXMUCHt0qKx2r&#10;0Xuls2G/f5nV4ErrgAvv8famVdJp8i+l4OFBSi8C0QXF3EL6uvRdxm82nbDxyjG7VrxLg/1DFhVT&#10;BoMeXN2wwMjGqb9cVYo78CBDj0OVgZSKi1QDVjPov6pmsWZWpFqQHG8PNPn/55bfbxf20ZHQfIUG&#10;HzASUls/9ngZ62mkq+IfMyWoRwp3B9pEEwjHyzzPr0bDnBKOunxw8RkfJvrJjubW+fBNQEWiUFCH&#10;75LoYts7H1roHhKjedCqvFVap0PsBTHXjmwZvqIOKUl0fobShtQFvbzI+8nxmS66PtgvNeMvXXon&#10;KPSnTQwnUtd0aR2pSFLYaREx2vwQkqgyMfJGjoxzYQ55JnRESazoPYYd/pjVe4zbOtAiRQYTDsaV&#10;MuBals6pLV/21MoWj294UncUQ7NssHBket8pSyh32EAO2tnylt8q5PuO+fDIHA4T9gwuiPCAH6kB&#10;Hwk6iZI1uN9v3Uc89jhqKalxOAvqf22YE5To7wa7/2owGsVpTodRjg1HiTvVLE81ZlPNATtngKvI&#10;8iRGfNB7UTqonnGPzGJUVDHDMXZBw16ch3Zl4B7iYjZLIJxfy8KdWVgeXUeWY589Nc/M2a7PA47I&#10;PezHmI1ftXuLjZYGZpsAUqVZiDy3rHb84+ynaer2VFwup+eEOm7T6R8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBqK0513gAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjTktASRqn&#10;4lG4cKIgzm7s2lbjdWS7afh7lhNcdnc02nm0m9kPbNIxuYAClosCmMY+KIdGwOfHy00FLGWJSg4B&#10;tYBvnWDTXV60slHhjO962mXDSARTIwXYnMeG89Rb7WVahFEjcYcQvcwEo+EqyjOJ+4GviuKee+mQ&#10;HKwc9ZPV/XF38gK2j6Y2fSWj3VbKuWn+OryZVyGur+bnNY2HNbCs5/z3Ab8dKD90FGwfTqgSGwjX&#10;1CfTLktgxFd1eQdsT8fqtgTetfx/je4HAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARd2v&#10;C4MCAACVBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;aitOdd4AAAAOAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="2CE3315C" id="2 Cuadro de texto" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:9.5pt;margin-top:7.2pt;width:437.75pt;height:404.5pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBF3a8LgwIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykcbcGcYosRYcB&#13;&#10;RVssHXpWZCkRKouapMTOfv0o2Xl1vXTYxabEj69PJCfXTaXJVjivwBR00OtTIgyHUplVQX8+3X76&#13;&#10;QokPzJRMgxEF3QlPr6cfP0xqOxZDWIMuhSPoxPhxbQu6DsGOs8zztaiY74EVBpUSXMUCHt0qKx2r&#13;&#10;0Xuls2G/f5nV4ErrgAvv8famVdJp8i+l4OFBSi8C0QXF3EL6uvRdxm82nbDxyjG7VrxLg/1DFhVT&#13;&#10;BoMeXN2wwMjGqb9cVYo78CBDj0OVgZSKi1QDVjPov6pmsWZWpFqQHG8PNPn/55bfbxf20ZHQfIUG&#13;&#10;HzASUls/9ngZ62mkq+IfMyWoRwp3B9pEEwjHyzzPr0bDnBKOunxw8RkfJvrJjubW+fBNQEWiUFCH&#13;&#10;75LoYts7H1roHhKjedCqvFVap0PsBTHXjmwZvqIOKUl0fobShtQFvbzI+8nxmS66PtgvNeMvXXon&#13;&#10;KPSnTQwnUtd0aR2pSFLYaREx2vwQkqgyMfJGjoxzYQ55JnRESazoPYYd/pjVe4zbOtAiRQYTDsaV&#13;&#10;MuBals6pLV/21MoWj294UncUQ7NssHBket8pSyh32EAO2tnylt8q5PuO+fDIHA4T9gwuiPCAH6kB&#13;&#10;Hwk6iZI1uN9v3Uc89jhqKalxOAvqf22YE5To7wa7/2owGsVpTodRjg1HiTvVLE81ZlPNATtngKvI&#13;&#10;8iRGfNB7UTqonnGPzGJUVDHDMXZBw16ch3Zl4B7iYjZLIJxfy8KdWVgeXUeWY589Nc/M2a7PA47I&#13;&#10;PezHmI1ftXuLjZYGZpsAUqVZiDy3rHb84+ynaer2VFwup+eEOm7T6R8AAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQBqK0513gAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjTktASRqn&#13;&#10;4lG4cKIgzm7s2lbjdWS7afh7lhNcdnc02nm0m9kPbNIxuYAClosCmMY+KIdGwOfHy00FLGWJSg4B&#13;&#10;tYBvnWDTXV60slHhjO962mXDSARTIwXYnMeG89Rb7WVahFEjcYcQvcwEo+EqyjOJ+4GviuKee+mQ&#13;&#10;HKwc9ZPV/XF38gK2j6Y2fSWj3VbKuWn+OryZVyGur+bnNY2HNbCs5/z3Ab8dKD90FGwfTqgSGwjX&#13;&#10;1CfTLktgxFd1eQdsT8fqtgTetfx/je4HAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#13;&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#13;&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARd2v&#13;&#10;C4MCAACVBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#13;&#10;aitOdd4AAAAOAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#13;&#10;8wAAAOgFAAAAAA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1E4FD1B7" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00F57ABE" w:rsidRDefault="00F95320" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="63" w:name="_Hlk58591089"/>
+                      <w:bookmarkStart w:id="2" w:name="_Hlk58591089"/>
                       <w:r w:rsidRPr="00F57ABE">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Figures</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="772D1C50" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00F95320" w:rsidRDefault="00F95320" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F57ABE">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Figures </w:t>
                       </w:r>
                       <w:r w:rsidR="00904AA1">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>must</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F57ABE">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> be in color</w:t>
                       </w:r>
                       <w:r w:rsidR="00292728">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>. The title of the figure must be centered and have a period at the end.</w:t>
                       </w:r>
                     </w:p>
-                    <w:bookmarkEnd w:id="63"/>
+                    <w:bookmarkEnd w:id="2"/>
                     <w:p w14:paraId="18A42A2B" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007F4D97" w:rsidRDefault="005B0658" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="6CF265E5" w14:textId="77777777" w:rsidR="007F4D97" w:rsidRPr="007F4D97" w:rsidRDefault="007F4D97" w:rsidP="007F4D97">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="2A3BFDD3" w14:textId="77777777" w:rsidR="007F4D97" w:rsidRDefault="007F4D97" w:rsidP="007F4D97">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
@@ -7335,51 +8017,51 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007F73CC">
                         <w:rPr>
                           <w:noProof/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E75E676" wp14:editId="0C173B6D">
                             <wp:extent cx="5370195" cy="2371725"/>
                             <wp:effectExtent l="0" t="0" r="1905" b="3175"/>
                             <wp:docPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill rotWithShape="1">
-                                    <a:blip r:embed="rId16">
+                                    <a:blip r:embed="rId14">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch/>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="5370195" cy="2371725"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                     <a:extLst>
                                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                       </a:ext>
                                     </a:extLst>
@@ -8180,100 +8862,100 @@
                           <w:p w14:paraId="61C7BC59" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="00FE5A0F" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="724F7021" wp14:editId="6C8D9048">
                                   <wp:extent cx="5567680" cy="1673225"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                                   <wp:docPr id="15" name="Picture 15" descr="Table&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="15" name="Picture 15" descr="Table&#10;&#10;Description automatically generated"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId17">
+                                          <a:blip r:embed="rId15">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5567680" cy="1673225"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6EB5D7D5" id="7 Cuadro de texto" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:15.3pt;margin-top:6.05pt;width:453.3pt;height:381pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAGiJ4hAIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwsEEoJYIkqUqlKU&#10;RCVVzsZrgxWvx7UNu/TXd+xdXmkuqXrxjj3fvL6dmclNXWqyFc4rMDntdbqUCMOhUGaV05/Pd19G&#10;lPjATME0GJHTnfD0Zvr506SyY9GHNehCOIJOjB9XNqfrEOw4yzxfi5L5DlhhUCnBlSzg1a2ywrEK&#10;vZc663e7l1kFrrAOuPAeX28bJZ0m/1IKHh6l9CIQnVPMLaTTpXMZz2w6YeOVY3ateJsG+4csSqYM&#10;Bj24umWBkY1Tf7kqFXfgQYYOhzIDKRUXqQasptd9U81izaxItSA53h5o8v/PLX/YLuyTI6H+CjX+&#10;wEhIZf3Y42Osp5aujF/MlKAeKdwdaBN1IBwfh1fDy+seqjjqBqOL0aCbiM2O5tb58E1ASaKQU4f/&#10;JdHFtvc+YEiE7iExmgetijuldbrEXhBz7ciW4V/UISWJFmcobUiV08uLYTc5PtNF1wf7pWb8NZZ5&#10;7gFv2sRwInVNm9aRiiSFnRYRo80PIYkqEiPv5Mg4F+aQZ0JHlMSKPmLY4o9ZfcS4qQMtUmQw4WBc&#10;KgOuYemc2uJ1T61s8EjSSd1RDPWyxsJzerXvlCUUO2wgB81secvvFPJ9z3x4Yg6HCRsDF0R4xENq&#10;wJ8ErUTJGtzv994jHnsctZRUOJw59b82zAlK9HeD3X/dGwziNKfLYHjVx4s71SxPNWZTzgE7p4er&#10;yPIkRnzQe1E6KF9wj8xiVFQxwzF2TsNenIdmZeAe4mI2SyCcX8vCvVlYHl1HlmOfPdcvzNm2zwOO&#10;yAPsx5iN37R7g42WBmabAFKlWYg8N6y2/OPsp3Zt91RcLqf3hDpu0+kfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA3tYY++EAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo05S1KRp&#10;nIpH4dITBXF2Y9e2iNdR7Kbh71lOcFlpd2bn0Wxn37NJj9EFFJAvMmAau6AcGgEf7y93FbCYJCrZ&#10;B9QCvnWEbXt91chahQu+6emQDCMRjLUUYFMaas5jZ7WXcREGjYSdwuhlonU0XI3yQuK+50WWrbiX&#10;DsnBykE/Wd19Hc5ewO7RrE1XydHuKuXcNH+e9uZViNub+XlD42EDLOk5/X3AbwfKDy0FO4Yzqsh6&#10;ActsRUy6FzkwwtfLsgB2FFCW9znwtuH/a7Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AAAaIniEAgAAlQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAN7WGPvhAAAADgEAAA8AAAAAAAAAAAAAAAAA3gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="6EB5D7D5" id="7 Cuadro de texto" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:15.3pt;margin-top:6.05pt;width:453.3pt;height:381pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAAGiJ4hAIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwsEEoJYIkqUqlKU&#13;&#10;RCVVzsZrgxWvx7UNu/TXd+xdXmkuqXrxjj3fvL6dmclNXWqyFc4rMDntdbqUCMOhUGaV05/Pd19G&#13;&#10;lPjATME0GJHTnfD0Zvr506SyY9GHNehCOIJOjB9XNqfrEOw4yzxfi5L5DlhhUCnBlSzg1a2ywrEK&#13;&#10;vZc663e7l1kFrrAOuPAeX28bJZ0m/1IKHh6l9CIQnVPMLaTTpXMZz2w6YeOVY3ateJsG+4csSqYM&#13;&#10;Bj24umWBkY1Tf7kqFXfgQYYOhzIDKRUXqQasptd9U81izaxItSA53h5o8v/PLX/YLuyTI6H+CjX+&#13;&#10;wEhIZf3Y42Osp5aujF/MlKAeKdwdaBN1IBwfh1fDy+seqjjqBqOL0aCbiM2O5tb58E1ASaKQU4f/&#13;&#10;JdHFtvc+YEiE7iExmgetijuldbrEXhBz7ciW4V/UISWJFmcobUiV08uLYTc5PtNF1wf7pWb8NZZ5&#13;&#10;7gFv2sRwInVNm9aRiiSFnRYRo80PIYkqEiPv5Mg4F+aQZ0JHlMSKPmLY4o9ZfcS4qQMtUmQw4WBc&#13;&#10;KgOuYemc2uJ1T61s8EjSSd1RDPWyxsJzerXvlCUUO2wgB81secvvFPJ9z3x4Yg6HCRsDF0R4xENq&#13;&#10;wJ8ErUTJGtzv994jHnsctZRUOJw59b82zAlK9HeD3X/dGwziNKfLYHjVx4s71SxPNWZTzgE7p4er&#13;&#10;yPIkRnzQe1E6KF9wj8xiVFQxwzF2TsNenIdmZeAe4mI2SyCcX8vCvVlYHl1HlmOfPdcvzNm2zwOO&#13;&#10;yAPsx5iN37R7g42WBmabAFKlWYg8N6y2/OPsp3Zt91RcLqf3hDpu0+kfAAAA//8DAFBLAwQUAAYA&#13;&#10;CAAAACEA3tYY++EAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo05S1KRp&#13;&#10;nIpH4dITBXF2Y9e2iNdR7Kbh71lOcFlpd2bn0Wxn37NJj9EFFJAvMmAau6AcGgEf7y93FbCYJCrZ&#13;&#10;B9QCvnWEbXt91chahQu+6emQDCMRjLUUYFMaas5jZ7WXcREGjYSdwuhlonU0XI3yQuK+50WWrbiX&#13;&#10;DsnBykE/Wd19Hc5ewO7RrE1XydHuKuXcNH+e9uZViNub+XlD42EDLOk5/X3AbwfKDy0FO4Yzqsh6&#13;&#10;ActsRUy6FzkwwtfLsgB2FFCW9znwtuH/a7Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#13;&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#13;&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#13;&#10;AAAaIniEAgAAlQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#13;&#10;AAAhAN7WGPvhAAAADgEAAA8AAAAAAAAAAAAAAAAA3gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#13;&#10;BAAEAPMAAADsBQAAAAA=&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0DF46738" w14:textId="77777777" w:rsidR="00962EF9" w:rsidRPr="00962EF9" w:rsidRDefault="00962EF9" w:rsidP="00962EF9">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00962EF9">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Tables</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00962EF9">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:szCs w:val="23"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
@@ -8426,51 +9108,51 @@
                     <w:p w14:paraId="61C7BC59" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="00FE5A0F" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="724F7021" wp14:editId="6C8D9048">
                             <wp:extent cx="5567680" cy="1673225"/>
                             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                             <wp:docPr id="15" name="Picture 15" descr="Table&#10;&#10;Description automatically generated"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="15" name="Picture 15" descr="Table&#10;&#10;Description automatically generated"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId18">
+                                    <a:blip r:embed="rId15">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="5567680" cy="1673225"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
@@ -8543,162 +9225,162 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="505841DE" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00A7318D" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64E3BCFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidRDefault="005B0658" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidSect="001F0B3F">
-      <w:headerReference w:type="default" r:id="rId19"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1440" w:left="1701" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6D8592A4" w14:textId="77777777" w:rsidR="00EA6A33" w:rsidRDefault="00EA6A33" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="112DB75C" w14:textId="77777777" w:rsidR="00EA6A33" w:rsidRDefault="00EA6A33" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AFE0877" w14:textId="77777777" w:rsidR="001F0B3F" w:rsidRPr="003A5576" w:rsidRDefault="001F0B3F" w:rsidP="001F0B3F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
@@ -9168,58 +9850,51 @@
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>: e</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx;</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>January- December</w:t>
-[...6 lines deleted...]
-      <w:t>,</w:t>
+      <w:t>January- December,</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7729">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Publ</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
@@ -9391,51 +10066,51 @@
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71CB8A45" wp14:editId="28845AC6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>-3447</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="694944" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="472" name="Rectángulo 472"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="694944" cy="10058400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="0E2786">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
@@ -9468,51 +10143,51 @@
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="71CB8A45" id="Rectángulo 472" o:spid="_x0000_s1034" style="position:absolute;margin-left:-.25pt;margin-top:0;width:54.7pt;height:11in;z-index:-251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8Sg6KHQIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDJ02MOEWRtsOA&#10;bh3Q7QNkWbaFyaImKbGzrx8lu2mw3Yb5YJAi+UQ+Pu1ux16Rk7BOgi5ptkgpEZpDLXVb0u/fHj9s&#10;KHGe6Zop0KKkZ+Ho7f79u91gCrGEDlQtLEEQ7YrBlLTz3hRJ4ngneuYWYITGYAO2Zx5d2ya1ZQOi&#10;9ypZpuk6GcDWxgIXzuHp/RSk+4jfNIL756ZxwhNVUuzNx7+N/yr8k/2OFa1lppN8boP9Qxc9kxov&#10;vUDdM8/I0cq/oHrJLTho/IJDn0DTSC7iDDhNlv4xzUvHjIizIDnOXGhy/w+Wfzm9mK82tO7ME/Af&#10;jmg4dEy34s5aGDrBarwuC0Qlg3HFpSA4DktJNXyGGlfLjh4iB2Nj+wCI05ExUn2+UC1GTzgerrf5&#10;Ns8p4RjK0nS1ydO4jIQVr+XGOv9RQE+CUVKLu4zw7PTkfGiHFa8psX1Qsn6USkXHttVBWXJiYe8P&#10;y5vNeqpVpmPT6SrFL46Fo0/pEdNd4yhNhpJuV8tVLNcQLoia6aVH4SrZl3QTkGYpBb4edB1TPJNq&#10;srFVpWcCA2dBnq7wYzViYjArqM9IpYVJoPig0OjA/qJkQHGW1P08MisoUZ80rmOb5XlQc3Ty1c0S&#10;HXsdqa4jTHOEKqmnZDIPfnoBR2Nl2+FN2TzdHa6wkZHct67mvlGAkZ/5sQSFX/sx6+1J738DAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAyP2tS4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXv&#10;SHyHyEjctoRpRW3XdEL8u3FYQeKataYtS5yqSbfCp8c7sYtl69nP71dsZ2fFEcfQe9Jwt1QgkGrf&#10;9NRq+Hh/WaQgQjTUGOsJNfxggG15fVWYvPEn2uGxiq1gEwq50dDFOORShrpDZ8LSD0isffnRmcjj&#10;2MpmNCc2d1aulLqXzvTEHzoz4GOH9aGanAaZTNNq/Xaw37/uNbPVZ3xWu0zr25v5acPlYQMi4hz/&#10;L+DMwPmh5GB7P1EThNWwSHhRA0OdRZVmIPbcJOlagSwLeQlR/gEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA8Sg6KHQIAABoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAyP2tS4AAAAAwBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" fillcolor="#0e2786" stroked="f">
               <v:fill opacity="32896f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="0DE50263" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="007607B6">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05C8CCA5" w14:textId="138E39D2" w:rsidR="00730B57" w:rsidRDefault="001F0B3F" w:rsidP="001F0B3F">
+  <w:p w14:paraId="035F800E" w14:textId="13B7D43D" w:rsidR="00730B57" w:rsidRPr="00CC070D" w:rsidRDefault="001F0B3F" w:rsidP="00CC070D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA7C1D">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="524CE675" wp14:editId="6B32070B">
           <wp:extent cx="1955800" cy="948055"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="174293709" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -9637,51 +10312,51 @@
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00730B57">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DA11F3D" wp14:editId="0DF70E95">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>-7620</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="694690" cy="10066020"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rectángulo 472"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="694690" cy="10066020"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="0E2786">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
@@ -9782,61 +10457,231 @@
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="724B33CB" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-85pt;margin-top:-35.75pt;width:791.1pt;height:0;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVZaPqIwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcE9tZ58uKs9raSS/b&#10;baTd/gAC2Ea1AQGJE1X97x1IHGXbS1X1ggfPzJs3M4/V46lr0ZEbK5TMcTKOMeKSKiZkneNvb9vR&#10;AiPriGSkVZLn+Mwtflx//LDqdcYnqlEt4wYBiLRZr3PcOKezKLK04R2xY6W5BGelTEccXE0dMUN6&#10;QO/aaBLHs6hXhmmjKLcW/pYXJ14H/Kri1H2tKssdanMM3Fw4TTj3/ozWK5LVhuhG0CsN8g8sOiIk&#10;FL1BlcQRdDDiD6hOUKOsqtyYqi5SVSUoDz1AN0n8WzevDdE89ALDsfo2Jvv/YOnLcWeQYDmeYyRJ&#10;Byt6OjgVKqPUj6fXNoOoQu6Mb5Ce5Kt+VvS7RVIVDZE1D8FvZw25ic+I3qX4i9VQZN9/UQxiCOCH&#10;WZ0q03lImAI6hZWcbyvhJ4co/EziOJ0t57A6Ojgjkg2Z2lj3masOeSPH1hki6sYVSkrYvDJJqEOO&#10;z9Z5XiQbEnxZqbaibYMAWon6HC+nk2lIsKoVzDt9mDX1vmgNOhKQ0EOySJefQpPguQ8z6iBZAGs4&#10;YZur7YhoLzYUb6XHg86AztW6aOTHMl5uFptFOkons80ojcty9LQt0tFsm8yn5UNZFGXy01NL0qwR&#10;jHHp2Q16TdK/08P15VyUdlPsbQzRe/QwLyA7fAPpsFq/zYsu9oqdd2ZYOUg0BF+fk38D93ew7x/9&#10;+hcAAAD//wMAUEsDBBQABgAIAAAAIQDbXb8J3gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8MwDIXvSPyHyEjctrQVbKg0nRAS3CZgoJ3TxrQVjdMlWRf+PZ6EBDfb7+n5e9Um2VHM6MPgSEG+&#10;zEAgtc4M1Cn4eH9a3IEIUZPRoyNU8I0BNvXlRaVL4070hvMudoJDKJRaQR/jVEoZ2h6tDks3IbH2&#10;6bzVkVffSeP1icPtKIssW0mrB+IPvZ7wscf2a3e0CtLWuhnjvD3sX6l5Tn5V7F8OSl1fpYd7EBFT&#10;/DPDGZ/RoWamxh3JBDEqWOTrjMtEntb5LYiz5SYvChDN70nWlfzfov4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAlWWj6iMCAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA212/Cd4AAAANAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" strokecolor="#31849b"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="035F800E" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57">
-[...3 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05FA0429"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="88EE86E4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="140423EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65BC3E6E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1149" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="186E5DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CCE0E8"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9905,51 +10750,51 @@
     <w:lvl w:ilvl="7" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EEA0369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10AAA748"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10018,51 +10863,51 @@
     <w:lvl w:ilvl="7" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41DD0D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E08E996"/>
     <w:lvl w:ilvl="0" w:tplc="440A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="440A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="440A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10104,51 +10949,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="440A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="440A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EB2534B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67C20986"/>
     <w:lvl w:ilvl="0" w:tplc="140A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10217,51 +11062,51 @@
     <w:lvl w:ilvl="7" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58922857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C5C2292"/>
     <w:lvl w:ilvl="0" w:tplc="140A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10303,51 +11148,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70CB6F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F94A4214"/>
     <w:lvl w:ilvl="0" w:tplc="140A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10394,75 +11239,82 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1554849237">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1047492828">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="78601521">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1799102139">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="304622098">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="533274945">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="386223702">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="78601521">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="8" w16cid:durableId="612833128">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="121"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1134"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D2DD3"/>
@@ -10528,97 +11380,99 @@
     <w:rsid w:val="002777F3"/>
     <w:rsid w:val="002823E9"/>
     <w:rsid w:val="0028540F"/>
     <w:rsid w:val="00292728"/>
     <w:rsid w:val="00296835"/>
     <w:rsid w:val="002A2056"/>
     <w:rsid w:val="002A6A7E"/>
     <w:rsid w:val="002B1FC0"/>
     <w:rsid w:val="002C2725"/>
     <w:rsid w:val="002C7002"/>
     <w:rsid w:val="002C7B7F"/>
     <w:rsid w:val="002D4CA9"/>
     <w:rsid w:val="002D7B42"/>
     <w:rsid w:val="002E05E8"/>
     <w:rsid w:val="002E102F"/>
     <w:rsid w:val="002E4497"/>
     <w:rsid w:val="002F184E"/>
     <w:rsid w:val="002F324C"/>
     <w:rsid w:val="00302655"/>
     <w:rsid w:val="00304429"/>
     <w:rsid w:val="00306A00"/>
     <w:rsid w:val="00311200"/>
     <w:rsid w:val="00311700"/>
     <w:rsid w:val="00315399"/>
     <w:rsid w:val="00321D55"/>
+    <w:rsid w:val="00322373"/>
     <w:rsid w:val="00325240"/>
     <w:rsid w:val="003301DF"/>
     <w:rsid w:val="0033256A"/>
     <w:rsid w:val="003369CF"/>
     <w:rsid w:val="0034439E"/>
     <w:rsid w:val="00344CD3"/>
     <w:rsid w:val="003455F1"/>
     <w:rsid w:val="00353920"/>
     <w:rsid w:val="00365465"/>
     <w:rsid w:val="00371F39"/>
     <w:rsid w:val="003727A4"/>
     <w:rsid w:val="00376997"/>
     <w:rsid w:val="00377F52"/>
     <w:rsid w:val="003829C3"/>
     <w:rsid w:val="003900C8"/>
     <w:rsid w:val="00394943"/>
     <w:rsid w:val="00395417"/>
     <w:rsid w:val="003A55A9"/>
     <w:rsid w:val="003A6304"/>
     <w:rsid w:val="003B0E5D"/>
     <w:rsid w:val="003C2645"/>
     <w:rsid w:val="003C7F3B"/>
     <w:rsid w:val="003D0E41"/>
     <w:rsid w:val="003F1D4D"/>
     <w:rsid w:val="0040272D"/>
     <w:rsid w:val="00411535"/>
     <w:rsid w:val="0042218C"/>
     <w:rsid w:val="004325B2"/>
     <w:rsid w:val="00442A00"/>
     <w:rsid w:val="00444EDB"/>
     <w:rsid w:val="00457541"/>
     <w:rsid w:val="004621E1"/>
     <w:rsid w:val="00472E95"/>
     <w:rsid w:val="0048643E"/>
     <w:rsid w:val="004A1BA3"/>
     <w:rsid w:val="004A20B4"/>
     <w:rsid w:val="004A66FC"/>
     <w:rsid w:val="004B267A"/>
     <w:rsid w:val="004C2E6F"/>
     <w:rsid w:val="004C4C4A"/>
     <w:rsid w:val="004D061D"/>
     <w:rsid w:val="004E4DA8"/>
     <w:rsid w:val="004E5B3E"/>
     <w:rsid w:val="004F50A2"/>
     <w:rsid w:val="00507FB2"/>
     <w:rsid w:val="0051687E"/>
     <w:rsid w:val="00521D6E"/>
+    <w:rsid w:val="00527771"/>
     <w:rsid w:val="00531B8C"/>
     <w:rsid w:val="005324BA"/>
     <w:rsid w:val="005404B7"/>
     <w:rsid w:val="005407C7"/>
     <w:rsid w:val="005439C9"/>
     <w:rsid w:val="005519F1"/>
     <w:rsid w:val="00556908"/>
     <w:rsid w:val="00566CA0"/>
     <w:rsid w:val="00570DA2"/>
     <w:rsid w:val="00576BA2"/>
     <w:rsid w:val="00585056"/>
     <w:rsid w:val="00590191"/>
     <w:rsid w:val="00593338"/>
     <w:rsid w:val="005A7ACB"/>
     <w:rsid w:val="005B0658"/>
     <w:rsid w:val="005C0678"/>
     <w:rsid w:val="005D0E46"/>
     <w:rsid w:val="005D6575"/>
     <w:rsid w:val="005E30D0"/>
     <w:rsid w:val="005E368A"/>
     <w:rsid w:val="005E7B39"/>
     <w:rsid w:val="00617D21"/>
     <w:rsid w:val="006268E9"/>
     <w:rsid w:val="00640858"/>
     <w:rsid w:val="00640C31"/>
@@ -10763,50 +11617,51 @@
     <w:rsid w:val="00BC2257"/>
     <w:rsid w:val="00BC6DCF"/>
     <w:rsid w:val="00BD1FF8"/>
     <w:rsid w:val="00BD412E"/>
     <w:rsid w:val="00BE0753"/>
     <w:rsid w:val="00BE1E69"/>
     <w:rsid w:val="00BE6C4C"/>
     <w:rsid w:val="00BF0307"/>
     <w:rsid w:val="00BF213B"/>
     <w:rsid w:val="00BF59AF"/>
     <w:rsid w:val="00BF660A"/>
     <w:rsid w:val="00C10EF1"/>
     <w:rsid w:val="00C21291"/>
     <w:rsid w:val="00C22C84"/>
     <w:rsid w:val="00C26491"/>
     <w:rsid w:val="00C347ED"/>
     <w:rsid w:val="00C35CC2"/>
     <w:rsid w:val="00C629B1"/>
     <w:rsid w:val="00C93FDC"/>
     <w:rsid w:val="00CA1292"/>
     <w:rsid w:val="00CA1AF6"/>
     <w:rsid w:val="00CA2C9C"/>
     <w:rsid w:val="00CB67EB"/>
     <w:rsid w:val="00CB7160"/>
     <w:rsid w:val="00CC05BD"/>
+    <w:rsid w:val="00CC070D"/>
     <w:rsid w:val="00CE79ED"/>
     <w:rsid w:val="00CF1272"/>
     <w:rsid w:val="00CF320D"/>
     <w:rsid w:val="00CF6FA6"/>
     <w:rsid w:val="00D1397A"/>
     <w:rsid w:val="00D215C3"/>
     <w:rsid w:val="00D264E4"/>
     <w:rsid w:val="00D327D0"/>
     <w:rsid w:val="00D41AFD"/>
     <w:rsid w:val="00D47D33"/>
     <w:rsid w:val="00D51304"/>
     <w:rsid w:val="00D5458F"/>
     <w:rsid w:val="00D5787F"/>
     <w:rsid w:val="00D621F2"/>
     <w:rsid w:val="00D70B2A"/>
     <w:rsid w:val="00D8796B"/>
     <w:rsid w:val="00D94AC3"/>
     <w:rsid w:val="00DC01F3"/>
     <w:rsid w:val="00DC2DCB"/>
     <w:rsid w:val="00DD24DA"/>
     <w:rsid w:val="00DE1233"/>
     <w:rsid w:val="00DE1241"/>
     <w:rsid w:val="00DE32B1"/>
     <w:rsid w:val="00DE35B1"/>
     <w:rsid w:val="00DE4166"/>
@@ -12432,51 +13287,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1996839461">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/nature-portfolio/for-authors/write" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.csudh.edu/citation/apa-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/620615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/nature-portfolio/for-authors/write" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.csudh.edu/citation/apa-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/620615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\USER\Desktop\ENGLISH%20plantilla_ok.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
@@ -12812,165 +13667,166 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4452B8F4-1C7A-8740-A17B-F060A87355D1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A31630" w:rsidRDefault="00E80075" w:rsidP="00E80075">
           <w:pPr>
             <w:pStyle w:val="05A3232A386BA44E92D63BAD6C51B5C9"/>
           </w:pPr>
           <w:r w:rsidRPr="00894D3C">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00846222"/>
     <w:rsid w:val="0014793F"/>
     <w:rsid w:val="00286089"/>
+    <w:rsid w:val="00322373"/>
     <w:rsid w:val="00436E02"/>
     <w:rsid w:val="004C2E6F"/>
     <w:rsid w:val="00846222"/>
     <w:rsid w:val="00A31630"/>
     <w:rsid w:val="00A918FB"/>
     <w:rsid w:val="00B526FD"/>
     <w:rsid w:val="00DF32FB"/>
     <w:rsid w:val="00E80075"/>
     <w:rsid w:val="00E92EF4"/>
     <w:rsid w:val="00F01752"/>
     <w:rsid w:val="00F2722C"/>
     <w:rsid w:val="00F569FA"/>
     <w:rsid w:val="00FB2D98"/>
     <w:rsid w:val="00FF2693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -13783,84 +14639,85 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8175AE1F-AE98-4F07-97E0-ADBD0353B5F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>C:\Users\USER\Desktop\ENGLISH plantilla_ok.dotx</Template>
+  <Template>ENGLISH%20plantilla_ok.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1617</Words>
-  <Characters>9252</Characters>
+  <Words>1670</Words>
+  <Characters>9188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>319</Lines>
-  <Paragraphs>76</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>prueba plantilla</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10793</CharactersWithSpaces>
+  <CharactersWithSpaces>10837</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>prueba plantilla</dc:title>
   <dc:creator/>
   <cp:keywords>Prueba 1 de plantilla</cp:keywords>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>