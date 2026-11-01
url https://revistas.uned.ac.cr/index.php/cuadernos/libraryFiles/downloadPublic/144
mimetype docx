--- v2 (2026-06-08)
+++ v3 (2026-11-01)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="62A20C05" w14:textId="77777777" w:rsidR="00662013" w:rsidRPr="007873DC" w:rsidRDefault="001D197A" w:rsidP="00EB1F75">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To make sure the inserted text takes the proper font</w:t>
       </w:r>
       <w:r w:rsidR="007873DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
@@ -181,75 +181,51 @@
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Title </w:t>
           </w:r>
           <w:r w:rsidR="002E4497" w:rsidRPr="00080BCA">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">of the article </w:t>
           </w:r>
           <w:r w:rsidR="00662013" w:rsidRPr="00080BCA">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>(</w:t>
-[...23 lines deleted...]
-            <w:t xml:space="preserve"> 14pt, </w:t>
+            <w:t xml:space="preserve">(Calibri 14pt, </w:t>
           </w:r>
           <w:r w:rsidR="002E4497" w:rsidRPr="00080BCA">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>centered, bold</w:t>
           </w:r>
           <w:r w:rsidR="00662013" w:rsidRPr="00080BCA">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:r w:rsidR="003A6304" w:rsidRPr="00080BCA">
             <w:rPr>
@@ -428,51 +404,50 @@
             <w:t>).</w:t>
           </w:r>
         </w:p>
         <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0BA8268D" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="008E1D49" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:alias w:val="Autor(es)"/>
         <w:id w:val="-1714334468"/>
         <w:placeholder>
           <w:docPart w:val="7C4D19EE1DCC4D499A79B08AAFE3F5E8"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="4CDB9F7A" w14:textId="77777777" w:rsidR="00913CA7" w:rsidRPr="001F0B3F" w:rsidRDefault="00CF320D" w:rsidP="00913CA7">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:outlineLvl w:val="0"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Author complete name</w:t>
           </w:r>
           <w:r w:rsidR="00913CA7" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:vertAlign w:val="superscript"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
@@ -538,67 +513,57 @@
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Author complete name</w:t>
           </w:r>
           <w:r w:rsidR="00913CA7" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:vertAlign w:val="superscript"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="2081EFC4" w14:textId="12B2B549" w:rsidR="00730B57" w:rsidRPr="001F0B3F" w:rsidRDefault="00913CA7" w:rsidP="00730B57">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:outlineLvl w:val="0"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Calibri</w:t>
-[...8 lines deleted...]
-            <w:t xml:space="preserve"> 1</w:t>
+            <w:t>Calibri 1</w:t>
           </w:r>
           <w:r w:rsidR="001F0B3F" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">pt, </w:t>
           </w:r>
           <w:r w:rsidR="00CF320D" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>left aligned</w:t>
           </w:r>
@@ -697,69 +662,58 @@
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Affiliations </w:t>
           </w:r>
           <w:r w:rsidR="00D94AC3" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00D94AC3" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Calibri</w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">Calibri </w:t>
           </w:r>
           <w:r w:rsidR="001F0B3F" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>10</w:t>
           </w:r>
           <w:r w:rsidR="00D94AC3" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>pt</w:t>
           </w:r>
           <w:r w:rsidR="00D94AC3" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
@@ -961,51 +915,51 @@
           </w:r>
         </w:p>
         <w:p w14:paraId="78385610" w14:textId="31D7088F" w:rsidR="00647383" w:rsidRPr="001F0B3F" w:rsidRDefault="00647383" w:rsidP="00CC070D">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="7"/>
             </w:numPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Council on International Educational Exchange, Sustainability Center Monteverde, Costa Rica; kmasters@ciee.org, https://orcid.org/0000-0002-4018-775X</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="244A89DE" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00CA1AF6" w:rsidRDefault="00527771" w:rsidP="00D94AC3">
+        <w:p w14:paraId="244A89DE" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00CA1AF6" w:rsidRDefault="00000000" w:rsidP="00D94AC3">
           <w:pPr>
             <w:pStyle w:val="MediumGrid1-Accent21"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="426"/>
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5A97CC42" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1243,127 +1197,128 @@
         <w:rPr>
           <w:rStyle w:val="Fuerte"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MPORTANT NOTE (PLEASE DELETE THIS NOTE ONCE YOU INSERT YOUR MANUSCRIPT TEXT):</w:t>
       </w:r>
       <w:r w:rsidR="00676BB8" w:rsidRPr="002B1FC0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The narrative style required by the journal is </w:t>
       </w:r>
       <w:r w:rsidR="00676BB8" w:rsidRPr="002B1FC0">
         <w:rPr>
           <w:rStyle w:val="Fuerte"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>first-person, active voice</w:t>
       </w:r>
       <w:r w:rsidR="00676BB8" w:rsidRPr="002B1FC0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. This applies to the entire text, including the abstracts. (For example, "we collected 80 samples" instead of the old style "80 samples were collected"). If you wish to update yourself in this area, we suggest reading: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:tgtFrame="_new" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00676BB8">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00676BB8" w:rsidRPr="008D0BB3">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.nature.com/nature-portfolio/for-authors/write" \t "_new"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00676BB8">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00676BB8" w:rsidRPr="002B1FC0">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://www.nature.com/nature-portfolio/for-authors/write</w:t>
+      </w:r>
+      <w:r w:rsidR="00676BB8">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00676BB8" w:rsidRPr="002B1FC0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFE58B2" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRDefault="00024AB5" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:id w:val="279392281"/>
         <w:placeholder>
           <w:docPart w:val="A45EEE53847B1445944F9C8F907DE444"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="1095A6FC" w14:textId="6163A70C" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00CC070D">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">ABSTRACT. </w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Calibri</w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve">, </w:t>
+            <w:t xml:space="preserve">Calibri, </w:t>
           </w:r>
           <w:r w:rsidR="001F0B3F" w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>10</w:t>
           </w:r>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">pt, justified. </w:t>
           </w:r>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
@@ -1551,91 +1506,79 @@
             </w:rPr>
             <w:t>Conclusion</w:t>
           </w:r>
           <w:r w:rsidRPr="001F0B3F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>: Family is the determining factor for the adoption of a healthy lifestyle; the larger the family nucleus, the more commitment there is to adopt a healthy environment.</w:t>
           </w:r>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="Palabras clave"/>
             <w:tag w:val="palabras clave"/>
             <w:id w:val="-2001418620"/>
             <w:placeholder>
               <w:docPart w:val="C7EAA08C302F5541A63136DE697E709D"/>
             </w:placeholder>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="55E2F6F7" w14:textId="250F87CB" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00CC070D">
               <w:pPr>
                 <w:spacing w:line="240" w:lineRule="auto"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="001F0B3F">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keywords: </w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="001F0B3F">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Calibri</w:t>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">, </w:t>
+                <w:t xml:space="preserve">Calibri, </w:t>
               </w:r>
               <w:r w:rsidR="00915D6B">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>10</w:t>
               </w:r>
               <w:r w:rsidRPr="001F0B3F">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>pt, left aligned, lowercase and separated by commas, must include 5-7 words that describe the topic and that are not in the title, nor in the abstract.</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="49B80B66" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00CC070D">
               <w:pPr>
                 <w:spacing w:line="240" w:lineRule="auto"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1655,158 +1598,144 @@
                 </w:rPr>
                 <w:alias w:val="Resumen"/>
                 <w:tag w:val="Resumen"/>
                 <w:id w:val="-1981840632"/>
                 <w:placeholder>
                   <w:docPart w:val="61BF33D4DEB1E84D8D325A2D619CE0E2"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:highlight w:val="none"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:p w14:paraId="203843C3" w14:textId="71B6694A" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00CC070D">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
-                    <w:t>RESUMEN</w:t>
-[...10 lines deleted...]
-                    <w:t>.</w:t>
+                    <w:t>RESUMEN.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>Calibri</w:t>
-[...9 lines deleted...]
-                    <w:t xml:space="preserve">, </w:t>
+                    <w:t xml:space="preserve">Calibri, </w:t>
                   </w:r>
                   <w:r w:rsidR="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>10</w:t>
                   </w:r>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve">pt, justified. </w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
-                    <w:t>Include</w:t>
-[...9 lines deleted...]
-                    <w:t xml:space="preserve"> the title of the </w:t>
+                    <w:t xml:space="preserve">Include the title of the </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>article</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> in Spanish in </w:t>
+                    <w:t xml:space="preserve"> in </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>Spanish</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> in </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>between</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1822,51 +1751,71 @@
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>marks</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> “”. Follow the same structure, </w:t>
+                    <w:t xml:space="preserve"> “”. Follow the same </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>structure</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>format</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> and </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1922,131 +1871,171 @@
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> to </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>identify</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> the main </w:t>
+                    <w:t xml:space="preserve"> the </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>main</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>topics</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> or </w:t>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t>or</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="001F0B3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="de-DE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>aspects</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> of the </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>article</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> and is </w:t>
+                    <w:t xml:space="preserve"> and </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
-                    <w:t>important</w:t>
+                    <w:t>is</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> for </w:t>
+                    <w:t xml:space="preserve"> important for </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>indexing</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> in </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2248,127 +2237,103 @@
                     <w:t>Conclusión:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="001F0B3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> La familia es el factor determinante para la adopción de un estilo de vida saludable; cuanto mayor es el núcleo familiar, más compromiso existe para adoptar un entorno saludable.</w:t>
                   </w:r>
                 </w:p>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:alias w:val="Palabras clave"/>
                     <w:tag w:val="palabras clave"/>
                     <w:id w:val="796029834"/>
                     <w:placeholder>
                       <w:docPart w:val="05A3232A386BA44E92D63BAD6C51B5C9"/>
                     </w:placeholder>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:p w14:paraId="3B969772" w14:textId="79BB0F98" w:rsidR="00024AB5" w:rsidRPr="001F0B3F" w:rsidRDefault="00024AB5" w:rsidP="00CC070D">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="001F0B3F">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Palabras</w:t>
+                        <w:t xml:space="preserve">Palabras clave: </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-[...10 lines deleted...]
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="001F0B3F">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Calibri</w:t>
-[...9 lines deleted...]
-                        <w:t xml:space="preserve">, </w:t>
+                        <w:t xml:space="preserve">Calibri, </w:t>
                       </w:r>
                       <w:r w:rsidR="001F0B3F">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>10</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001F0B3F">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>pt, left aligned, lowercase and separated by commas, must include 5-7 words in Spanish that describe the topic and that are not in the title, nor in the abstract.</w:t>
                       </w:r>
                     </w:p>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
-            <w:p w14:paraId="20144730" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="00DE35B1" w:rsidRDefault="00527771" w:rsidP="00024AB5">
+            <w:p w14:paraId="20144730" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="00DE35B1" w:rsidRDefault="00000000" w:rsidP="00024AB5">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7D890FE5" w14:textId="77777777" w:rsidR="00024AB5" w:rsidRPr="000E6C3F" w:rsidRDefault="00024AB5" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EC36B97" w14:textId="77777777" w:rsidR="00585056" w:rsidRPr="000F180C" w:rsidRDefault="00585056" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -2402,65 +2367,51 @@
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:p w14:paraId="7A034BFB" w14:textId="77777777" w:rsidR="002777F3" w:rsidRPr="002777F3" w:rsidRDefault="002777F3" w:rsidP="002777F3">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="0090265A">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>T</w:t>
               </w:r>
               <w:r w:rsidRPr="002777F3">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve">he content of the article uses </w:t>
-[...13 lines deleted...]
-                <w:t xml:space="preserve">, 11, justified, each paragraph indented in the first line. </w:t>
+                <w:t xml:space="preserve">he content of the article uses Calibri, 11, justified, each paragraph indented in the first line. </w:t>
               </w:r>
               <w:r w:rsidR="00F43A76">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Use</w:t>
               </w:r>
               <w:r w:rsidRPr="002777F3">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> a maximum of 6</w:t>
               </w:r>
               <w:r w:rsidR="00F43A76">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="002777F3">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>000 words.</w:t>
               </w:r>
@@ -2624,87 +2575,86 @@
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="002777F3">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Make a clear statement of the problem, based on the relevant literature; specifically indicate the place; duration of study; sample size; methods and results; in the discussion compare your results with those already published in the literature (if your results are unexpected, analyze possible causes), and close with a concluding paragraph. </w:t>
               </w:r>
               <w:r w:rsidRPr="0090265A">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>In addition, you can attach photographs that illustrate your study</w:t>
               </w:r>
               <w:r w:rsidR="0090265A" w:rsidRPr="0090265A">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="407C96EB" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="003829C3" w:rsidRDefault="00527771" w:rsidP="00DF3A75">
+            <w:p w14:paraId="407C96EB" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="003829C3" w:rsidRDefault="00000000" w:rsidP="00DF3A75">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="06B67C42" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="003829C3" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="titulos"/>
         <w:tag w:val="Materiales y Métodos"/>
         <w:id w:val="1166982493"/>
         <w:placeholder>
           <w:docPart w:val="5F5A8371D7BF40BCA84A9C12A82AF551"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="21C99D03" w14:textId="77777777" w:rsidR="007D5993" w:rsidRDefault="003455F1" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96F82">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>MATERIA</w:t>
           </w:r>
           <w:r w:rsidR="002D7B42" w:rsidRPr="00B96F82">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>LS AND</w:t>
@@ -2728,105 +2678,96 @@
           <w:r w:rsidRPr="00B96F82">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>T</w:t>
           </w:r>
           <w:r w:rsidR="002D7B42" w:rsidRPr="00B96F82">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>H</w:t>
           </w:r>
           <w:r w:rsidRPr="00B96F82">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>ODS</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4E9935EF" w14:textId="77777777" w:rsidR="003455F1" w:rsidRPr="007D5993" w:rsidRDefault="00527771" w:rsidP="003455F1">
+        <w:p w14:paraId="4E9935EF" w14:textId="77777777" w:rsidR="003455F1" w:rsidRPr="007D5993" w:rsidRDefault="00000000" w:rsidP="003455F1">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Estilo10"/>
         </w:rPr>
         <w:alias w:val="Materiales y Métodos"/>
         <w:tag w:val="Materiales y Métodos"/>
         <w:id w:val="-2116827448"/>
         <w:placeholder>
           <w:docPart w:val="8DAFFFB8460741A681539A4258E7331A"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Fuentedeprrafopredeter"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="66B6F45A" w14:textId="77777777" w:rsidR="00A668A6" w:rsidRPr="00A668A6" w:rsidRDefault="00A668A6" w:rsidP="00A668A6">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Calibri</w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve"> 11pt, justified, each paragraph indented on the first line.</w:t>
+            <w:t>Calibri 11pt, justified, each paragraph indented on the first line.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="13C91B6E" w14:textId="77777777" w:rsidR="0090265A" w:rsidRPr="0090265A" w:rsidRDefault="0090265A" w:rsidP="0090265A">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">This section should be </w:t>
           </w:r>
           <w:r w:rsidR="005407C7">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">thoroughly </w:t>
@@ -2990,122 +2931,111 @@
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="738EFD70" w14:textId="77777777" w:rsidR="00640858" w:rsidRPr="00B96F82" w:rsidRDefault="00640858" w:rsidP="003455F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="Resultados"/>
         <w:tag w:val="Resultados"/>
         <w:id w:val="-726374256"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="4F9DB14A" w14:textId="77777777" w:rsidR="007D5993" w:rsidRDefault="00DF3A75" w:rsidP="007D5993">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002D7B42">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>RESULT</w:t>
           </w:r>
           <w:r w:rsidR="002D7B42" w:rsidRPr="002D7B42">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6FA74A9B" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="002D7B42" w:rsidRDefault="00527771" w:rsidP="007D5993">
+        <w:p w14:paraId="6FA74A9B" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="002D7B42" w:rsidRDefault="00000000" w:rsidP="007D5993">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="resultados"/>
         <w:tag w:val="resultados"/>
         <w:id w:val="-1203553540"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="7FE61DA2" w14:textId="77777777" w:rsidR="002D7B42" w:rsidRPr="002D7B42" w:rsidRDefault="002D7B42" w:rsidP="002D7B42">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Calibri</w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve"> 11pt, justified, each paragraph indented on the first line.</w:t>
+            <w:t>Calibri 11pt, justified, each paragraph indented on the first line.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3A0BBD53" w14:textId="77777777" w:rsidR="00F87816" w:rsidRDefault="002D7B42" w:rsidP="00F87816">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002D7B42">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>The results should be presented in a logical sequence</w:t>
@@ -3166,164 +3096,153 @@
             </w:rPr>
             <w:t>igures or maps</w:t>
           </w:r>
           <w:r w:rsidR="00F87816">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00F87816" w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>must be in color</w:t>
           </w:r>
           <w:r w:rsidR="00F87816">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6F6ADB29" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00F87816" w:rsidRDefault="00527771" w:rsidP="00F87816">
+        <w:p w14:paraId="6F6ADB29" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00F87816" w:rsidRDefault="00000000" w:rsidP="00F87816">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="Discusión"/>
         <w:tag w:val="Discusión"/>
         <w:id w:val="519131612"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="7166B511" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000E6C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>DISCUS</w:t>
           </w:r>
           <w:r w:rsidR="00F87816">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r w:rsidR="00C629B1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>I</w:t>
           </w:r>
           <w:r w:rsidR="00F87816">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>O</w:t>
           </w:r>
           <w:r w:rsidRPr="000E6C3F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>N</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0C3D5313" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="00527771" w:rsidP="003C7F3B">
+        <w:p w14:paraId="0C3D5313" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="000E6C3F" w:rsidRDefault="00000000" w:rsidP="003C7F3B">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Discusión"/>
         <w:tag w:val="Discusión"/>
         <w:id w:val="-1085525882"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="27A8CA28" w14:textId="77777777" w:rsidR="00F87816" w:rsidRPr="002D7B42" w:rsidRDefault="00F87816" w:rsidP="00F87816">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0090265A">
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Calibri</w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve"> 11pt, justified, each paragraph indented on the first line.</w:t>
+            <w:t>Calibri 11pt, justified, each paragraph indented on the first line.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Estilo10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="11603A99" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="003829C3" w:rsidRDefault="00302655" w:rsidP="00F479A6">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00302655">
             <w:rPr>
               <w:lang w:val="en-US"/>
@@ -3370,98 +3289,96 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EA2B55C" w14:textId="77777777" w:rsidR="00696B3D" w:rsidRPr="003829C3" w:rsidRDefault="00696B3D" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:alias w:val="Agradecimientos"/>
         <w:tag w:val="Agradecimientos"/>
         <w:id w:val="-966889951"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="43148BAC" w14:textId="77777777" w:rsidR="007D5993" w:rsidRDefault="00A54F7A" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A54F7A">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>ACKNOWLEDGMENT</w:t>
           </w:r>
           <w:r w:rsidR="005E30D0">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="063F2C11" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00BC1915" w:rsidRDefault="00527771" w:rsidP="000E6C3F">
+        <w:p w14:paraId="063F2C11" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00BC1915" w:rsidRDefault="00000000" w:rsidP="000E6C3F">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Agradecimientos"/>
         <w:tag w:val="Agradecimientos"/>
         <w:id w:val="1205986564"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="408A2ED7" w14:textId="77777777" w:rsidR="00835E63" w:rsidRDefault="005E30D0" w:rsidP="0040272D">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="708"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005E30D0">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>In this part of the article the author acknowledges the people or institutions that helped him</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> or her</w:t>
           </w:r>
           <w:r w:rsidRPr="005E30D0">
             <w:rPr>
               <w:lang w:val="en-US"/>
@@ -3515,277 +3432,798 @@
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Open this section as follows</w:t>
           </w:r>
           <w:r w:rsidRPr="00835E63">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>: We thank... followed by the shortest possible list of people and institutions.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2BF7F2B1" w14:textId="77777777" w:rsidR="000E6C3F" w:rsidRPr="00B96F82" w:rsidRDefault="000E6C3F" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-      <w:sdtPr>
+    <w:p w14:paraId="69BCE31B" w14:textId="77777777" w:rsidR="008D0BB3" w:rsidRPr="002F4AB9" w:rsidRDefault="008D0BB3" w:rsidP="008D0BB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-          </w:pPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Agradecimientos"/>
+          <w:tag w:val="Agradecimientos"/>
+          <w:id w:val="-147673109"/>
+          <w:placeholder>
+            <w:docPart w:val="310F584A0A22E54389C4979A6C5180CD"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
           <w:r w:rsidRPr="00353920">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>ETHICS, CONFLICT OF INTEREST, AND FUNDING STATEMENT</w:t>
-[...5 lines deleted...]
-            <w:jc w:val="both"/>
+            <w:t>ETHICS, CONFLICT</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    </w:sdt>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">S </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00353920">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>, FUNDING STATEMENT</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="002F4AB9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ND AI USE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6175D4" w14:textId="77777777" w:rsidR="008D0BB3" w:rsidRPr="00BE0753" w:rsidRDefault="008D0BB3" w:rsidP="008D0BB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:id w:val="1024991288"/>
         <w:placeholder>
-          <w:docPart w:val="8DAFFFB8460741A681539A4258E7331A"/>
+          <w:docPart w:val="B1A9D0672119F543B460F652C84D9C3F"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="472335871"/>
             <w:placeholder>
-              <w:docPart w:val="481A3C18371F48279A83459B0220AAB2"/>
+              <w:docPart w:val="37C98A6E9471AC49AC21F1DB65743CC3"/>
             </w:placeholder>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="3757219C" w14:textId="77777777" w:rsidR="0048643E" w:rsidRPr="003455F1" w:rsidRDefault="0048643E" w:rsidP="0048643E">
+            <w:p w14:paraId="4BF1F286" w14:textId="77777777" w:rsidR="008D0BB3" w:rsidRPr="003455F1" w:rsidRDefault="008D0BB3" w:rsidP="008D0BB3">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
               </w:pPr>
-              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="003455F1">
                 <w:rPr>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
-                <w:t>Calibri</w:t>
-[...6 lines deleted...]
-                <w:t xml:space="preserve"> 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
+                <w:t>Calibri 11pt, justificado, cada párrafo con sangría en la primera línea.</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="24B13138" w14:textId="77777777" w:rsidR="0028540F" w:rsidRDefault="00F375FD" w:rsidP="00F375FD">
+            <w:p w14:paraId="1BF1D47A" w14:textId="77777777" w:rsidR="008D0BB3" w:rsidRDefault="008D0BB3" w:rsidP="008D0BB3">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="00F375FD">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This is an example, please use your initials and contributions, and adjust this paragraph to the characteristics of your work: </w:t>
               </w:r>
-              <w:r w:rsidR="000F7A26" w:rsidRPr="000F7A26">
+              <w:r w:rsidRPr="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>The  author</w:t>
+                <w:t>The</w:t>
               </w:r>
-              <w:r w:rsidR="000F7A26">
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>author</w:t>
+              </w:r>
+              <w:r>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>(</w:t>
               </w:r>
-              <w:r w:rsidR="000F7A26" w:rsidRPr="000F7A26">
+              <w:r w:rsidRPr="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>s</w:t>
               </w:r>
-              <w:r w:rsidR="000F7A26">
+              <w:r>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">) </w:t>
               </w:r>
-              <w:r w:rsidR="000F7A26" w:rsidRPr="000F7A26">
+              <w:r w:rsidRPr="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>declare</w:t>
               </w:r>
-              <w:r w:rsidR="000F7A26">
+              <w:r>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>s</w:t>
+                <w:t xml:space="preserve">s </w:t>
               </w:r>
-              <w:r w:rsidR="000F7A26" w:rsidRPr="000F7A26">
+              <w:r w:rsidRPr="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve">  that  </w:t>
+                <w:t>that</w:t>
               </w:r>
-              <w:r w:rsidR="0028540F">
+              <w:r>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>he/she/they</w:t>
+                <w:t xml:space="preserve"> he/she/they </w:t>
               </w:r>
-              <w:r w:rsidR="000F7A26" w:rsidRPr="000F7A26">
+              <w:r w:rsidRPr="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve">  have  fully  complied  with  all  pertinent  ethical  and  legal requirements,  both  during  the  study  and  in  the  production  of  the  manuscript;  that  there  are  no conflicts  of  interest  of  any  kind;  that  all  financial  sources  are  fully  and  clearly  stated  in  the acknowledgements section; and that they fully agree with the final edited version of the article. A signed document has been filed in the journal archives.</w:t>
+                <w:t>have</w:t>
               </w:r>
-              <w:r w:rsidR="0028540F">
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>fully</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>complied</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>with</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>all</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>pertinent</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>ethical</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>and</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>legal requirements,</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>both</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>during</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>the</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>study</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>and</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>in</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>the</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>production</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>of</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>the</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>manuscript;</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>that</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>there</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>are</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>no conflicts</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>of</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>interest</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>of</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>any</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>kind;</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>that</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>all</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>financial</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>sources</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>are</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>fully</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>and</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>clearly</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>stated</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>in</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000F7A26">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>the acknowledgements section; and that they fully agree with the final edited version of the article. A signed document has been filed in the journal archives.</w:t>
+              </w:r>
+              <w:r>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="3CB9F920" w14:textId="77777777" w:rsidR="002C7002" w:rsidRDefault="000F7A26" w:rsidP="008937BC">
+            <w:p w14:paraId="2770FEF9" w14:textId="77777777" w:rsidR="008D0BB3" w:rsidRPr="002F4AB9" w:rsidRDefault="008D0BB3" w:rsidP="008D0BB3">
               <w:pPr>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:firstLine="709"/>
                 <w:jc w:val="both"/>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
+              <w:r w:rsidRPr="002F4AB9">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the preparation of this work, the Artificial Intelligence (AI) tool [name and version] was used on [date or period] solely for [task or tasks, e.g., translation, exploratory analysis, figure generation, or reference verification]. The author(s) reviewed and validated the content and assume full responsibility for </w:t>
+              </w:r>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidRPr="002F4AB9">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>the final result</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
+              <w:r w:rsidRPr="002F4AB9">
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>. Only temporary chats were used when uploading unpublished third-party material to external tools. No substantive part of the analysis, interpretation, or conclusions was delegated to AI</w:t>
+              </w:r>
+            </w:p>
+            <w:p w14:paraId="45971AEA" w14:textId="34F26834" w:rsidR="001F762F" w:rsidRDefault="008D0BB3" w:rsidP="008D0BB3">
+              <w:pPr>
+                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+              </w:pPr>
               <w:r w:rsidRPr="000F7A26">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
+                <w:lastRenderedPageBreak/>
                 <w:t xml:space="preserve">The statement of each author’s contribution to the manuscript is as follows: </w:t>
               </w:r>
-              <w:r w:rsidR="00F375FD" w:rsidRPr="008937BC">
+              <w:r w:rsidRPr="008937BC">
                 <w:rPr>
                   <w:color w:val="FF0000"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>J.G.A.R. and M.C.C.: Study design, data collection and analysis. V.P.M.: Data collection. All co-authors: preparation and final approval of the manuscript</w:t>
               </w:r>
-              <w:r w:rsidR="00F375FD" w:rsidRPr="008937BC">
+              <w:r w:rsidRPr="008937BC">
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>.</w:t>
-[...5 lines deleted...]
-                <w:t xml:space="preserve"> </w:t>
+                <w:t xml:space="preserve">. </w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="45971AEA" w14:textId="77777777" w:rsidR="001F762F" w:rsidRDefault="001F762F" w:rsidP="000E6C3F">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="50F05820" w14:textId="77777777" w:rsidR="00353920" w:rsidRDefault="00353920" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A782DCB" w14:textId="77777777" w:rsidR="00527771" w:rsidRDefault="00527771" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Agradecimientos"/>
         <w:tag w:val="Agradecimientos"/>
@@ -3803,114 +4241,98 @@
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="2F71AAA7" w14:textId="77777777" w:rsidR="007D5993" w:rsidRDefault="00BE0753" w:rsidP="00BE0753">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>REFERENCES</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="36AC9924" w14:textId="77777777" w:rsidR="00F57ABE" w:rsidRPr="007D5993" w:rsidRDefault="00527771" w:rsidP="007D5993">
+        <w:p w14:paraId="36AC9924" w14:textId="77777777" w:rsidR="00F57ABE" w:rsidRPr="007D5993" w:rsidRDefault="00000000" w:rsidP="007D5993">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof w:val="0"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:alias w:val="Referencias"/>
         <w:tag w:val="Referencias"/>
         <w:id w:val="-2142408724"/>
         <w:placeholder>
           <w:docPart w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="167BD711" w14:textId="5203FBF9" w:rsidR="000E6C3F" w:rsidRPr="004E5B3E" w:rsidRDefault="004A66FC" w:rsidP="004A66FC">
           <w:pPr>
             <w:pStyle w:val="EndNoteBibliography"/>
             <w:spacing w:after="0"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
           </w:pPr>
           <w:r w:rsidRPr="004E5B3E">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">Font </w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve">, size </w:t>
+            <w:t xml:space="preserve">Font Calibri, size </w:t>
           </w:r>
           <w:r w:rsidR="004E5B3E" w:rsidRPr="004E5B3E">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof w:val="0"/>
             </w:rPr>
             <w:t>11</w:t>
           </w:r>
           <w:r w:rsidRPr="004E5B3E">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof w:val="0"/>
             </w:rPr>
             <w:t>pt, with a single line spacing between each reference and a hanging indent.  Place the references in alphabetical order and APA 7 Style.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="27F66A9D" w14:textId="77777777" w:rsidR="00C347ED" w:rsidRPr="004E5B3E" w:rsidRDefault="00C347ED" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -4281,139 +4703,73 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6ED0E263" w14:textId="77777777" w:rsidR="002A6A7E" w:rsidRPr="00A5515D" w:rsidRDefault="004A66FC" w:rsidP="00442A00">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Horn, S. P., </w:t>
+        <w:t xml:space="preserve">Horn, S. P., Johanson, E. N., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Johanson</w:t>
+        <w:t>Haberyan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, E. N., </w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">, J. L., Sánchez P., M., &amp; Hernández V., M. (2018). Initial limnological observations at five small lakes in southern Pacific Costa Rica. </w:t>
+        <w:t xml:space="preserve">, K. A., Boehm, M. S., Johanson, J. L., Sánchez P., M., &amp; Hernández V., M. (2018). Initial limnological observations at five small lakes in southern Pacific Costa Rica. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>UNED Research Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
@@ -4696,65 +5052,56 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="619A1AC2" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="007C546C" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="Contenido1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70015E63" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00A5515D" w:rsidRDefault="004A66FC" w:rsidP="00442A00">
       <w:pPr>
         <w:pStyle w:val="Contenido1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Sapolsky</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, R. M. (2017). </w:t>
+        <w:t xml:space="preserve">Sapolsky, R. M. (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Behave: The biology of humans at our best and worst</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. Penguin Books.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8EFAF7" w14:textId="77777777" w:rsidR="004A66FC" w:rsidRPr="00A5515D" w:rsidRDefault="004A66FC" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="Contenido1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -5027,117 +5374,73 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C04B3C7" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00A5515D" w:rsidRDefault="00083D9B" w:rsidP="00442A00">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dillard, J. P. (2020). Currents in the study of persuasion. In M.B. Oliver, A.A. </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, &amp; J. Bryant (Eds.), </w:t>
+        <w:t xml:space="preserve">Dillard, J. P. (2020). Currents in the study of persuasion. In M.B. Oliver, A.A. Raney, &amp; J. Bryant (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Media effects: Advances in theory and research</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (4th ed., pp. 115-129). </w:t>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (4th ed., pp. 115-129). Routledge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B71C8DD" w14:textId="77777777" w:rsidR="00083D9B" w:rsidRPr="00B96F82" w:rsidRDefault="00083D9B" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27338B98" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00696B3D" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5362,100 +5665,89 @@
     <w:p w14:paraId="62C34596" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00696B3D" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78518027" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="005D0E46" w:rsidRDefault="00083D9B" w:rsidP="00442A00">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Zambrano-Vázquez</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">, L. (2016). </w:t>
+        <w:t xml:space="preserve">Zambrano-Vázquez, L. (2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The interaction of state and trait worry on response monitoring in those with worry and obsessive-compulsive symptoms</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Doctoral dissertation, University of Arizona]. </w:t>
       </w:r>
       <w:r w:rsidRPr="005D0E46">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">UA Campus Repository. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="005D0E46">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://repository.arizona.edu/handle/10150/620615</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="69AE5140" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="005D0E46" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F6FF278" w14:textId="77777777" w:rsidR="00083D9B" w:rsidRPr="00083D9B" w:rsidRDefault="00083D9B" w:rsidP="007C546C">
@@ -5700,79 +5992,80 @@
       <w:pPr>
         <w:pStyle w:val="Subtitulos1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE" w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Center for Systems Science and Engineering. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>COVID-19 Dashboard by the Center for Systems Science and Engineering (CSSE) at Johns Hopkins University</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Johns Hopkins University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:anchor="/bda7594740fd40299423467b48e9ecf6" w:history="1">
+      <w:hyperlink r:id="rId9" w:anchor="/bda7594740fd40299423467b48e9ecf6" w:history="1">
         <w:r w:rsidRPr="00A5515D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:b w:val="0"/>
             <w:caps w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="de-DE" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html#/bda7594740fd40299423467b48e9ecf6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="164E8ADA" w14:textId="77777777" w:rsidR="00083D9B" w:rsidRDefault="00083D9B" w:rsidP="00083D9B">
       <w:pPr>
         <w:pStyle w:val="Subtitulos1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
@@ -5786,85 +6079,84 @@
     <w:p w14:paraId="5E319281" w14:textId="77777777" w:rsidR="00083D9B" w:rsidRPr="00A5515D" w:rsidRDefault="00083D9B" w:rsidP="00083D9B">
       <w:pPr>
         <w:pStyle w:val="Subtitulos1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>More information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ECE3961" w14:textId="77777777" w:rsidR="00C347ED" w:rsidRPr="00A5515D" w:rsidRDefault="00C347ED" w:rsidP="00C347ED">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00A5515D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.apastyle.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A5515D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="387C01E6" w14:textId="77777777" w:rsidR="00C347ED" w:rsidRPr="00D021D0" w:rsidRDefault="00C347ED" w:rsidP="00C347ED">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00A5515D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://libguides.csudh.edu/citation/apa-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0861AF39" w14:textId="77777777" w:rsidR="00083D9B" w:rsidRDefault="00083D9B" w:rsidP="00083D9B">
       <w:pPr>
         <w:pStyle w:val="Subtitulos1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
@@ -6538,51 +6830,51 @@
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:noProof/>
                                 <w:szCs w:val="23"/>
                                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18E90ACD" wp14:editId="3F501657">
                                   <wp:extent cx="1848400" cy="3708806"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                                   <wp:docPr id="31" name="0 Imagen"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="figura 2 gris reducida 06-feb-15.jpg"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId13" cstate="print">
+                                          <a:blip r:embed="rId12" cstate="print">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1847184" cy="3706366"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
@@ -6723,51 +7015,77 @@
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="Descripcin1"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>translucids</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="Descripcin1"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> dots on body whorl similar to </w:t>
+                              <w:t xml:space="preserve"> dots on body whorl </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00781342">
+                              <w:rPr>
+                                <w:rStyle w:val="Descripcin1"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>similar to</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00781342">
+                              <w:rPr>
+                                <w:rStyle w:val="Descripcin1"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t> </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="nfasis"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Drymaeus</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00781342">
                               <w:rPr>
                                 <w:rStyle w:val="nfasis"/>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
@@ -8017,51 +8335,51 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007F73CC">
                         <w:rPr>
                           <w:noProof/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E75E676" wp14:editId="0C173B6D">
                             <wp:extent cx="5370195" cy="2371725"/>
                             <wp:effectExtent l="0" t="0" r="1905" b="3175"/>
                             <wp:docPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="14" name="Picture 14" descr="Chart, bar chart&#10;&#10;Description automatically generated"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill rotWithShape="1">
-                                    <a:blip r:embed="rId14">
+                                    <a:blip r:embed="rId15">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch/>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="5370195" cy="2371725"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                     <a:extLst>
                                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                       </a:ext>
                                     </a:extLst>
@@ -8730,51 +9048,69 @@
                               </w:rPr>
                               <w:t>The word “</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>TABLE</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00962EF9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve">” </w:t>
                             </w:r>
                             <w:r w:rsidR="003301DF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">is in uppercase, and do not uses </w:t>
+                              <w:t xml:space="preserve">is in uppercase, and do not </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="003301DF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                                <w:szCs w:val="23"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>uses</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidR="003301DF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                                <w:szCs w:val="23"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00962EF9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve">bold. The titles of the tables are brief and only the scientific names are in italics. The explanations and symbols used in the tables appear at the bottom of the tables. Bold is used for clarification only. Tables do not use bold or </w:t>
                             </w:r>
                             <w:r w:rsidR="003301DF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>uppercase</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00962EF9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:szCs w:val="23"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
@@ -8862,51 +9198,51 @@
                           <w:p w14:paraId="61C7BC59" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="00FE5A0F" w:rsidP="005B0658">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="724F7021" wp14:editId="6C8D9048">
                                   <wp:extent cx="5567680" cy="1673225"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                                   <wp:docPr id="15" name="Picture 15" descr="Table&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="15" name="Picture 15" descr="Table&#10;&#10;Description automatically generated"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId15">
+                                          <a:blip r:embed="rId16">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5567680" cy="1673225"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
@@ -9108,51 +9444,51 @@
                     <w:p w14:paraId="61C7BC59" w14:textId="77777777" w:rsidR="005B0658" w:rsidRDefault="00FE5A0F" w:rsidP="005B0658">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="724F7021" wp14:editId="6C8D9048">
                             <wp:extent cx="5567680" cy="1673225"/>
                             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                             <wp:docPr id="15" name="Picture 15" descr="Table&#10;&#10;Description automatically generated"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="15" name="Picture 15" descr="Table&#10;&#10;Description automatically generated"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId15">
+                                    <a:blip r:embed="rId17">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="5567680" cy="1673225"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
@@ -9225,194 +9561,195 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="505841DE" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="00A7318D" w:rsidRDefault="005B0658" w:rsidP="007C546C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64E3BCFC" w14:textId="77777777" w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidRDefault="005B0658" w:rsidP="000E6C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005B0658" w:rsidRPr="000E6C3F" w:rsidSect="001F0B3F">
-      <w:headerReference w:type="default" r:id="rId16"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1440" w:left="1701" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D8592A4" w14:textId="77777777" w:rsidR="00EA6A33" w:rsidRDefault="00EA6A33" w:rsidP="001E2C81">
+    <w:p w14:paraId="1CB65906" w14:textId="77777777" w:rsidR="00B22FA7" w:rsidRDefault="00B22FA7" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="112DB75C" w14:textId="77777777" w:rsidR="00EA6A33" w:rsidRDefault="00EA6A33" w:rsidP="001E2C81">
+    <w:p w14:paraId="077C11E1" w14:textId="77777777" w:rsidR="00B22FA7" w:rsidRDefault="00B22FA7" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4AFE0877" w14:textId="77777777" w:rsidR="001F0B3F" w:rsidRPr="003A5576" w:rsidRDefault="001F0B3F" w:rsidP="001F0B3F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AFE0877" w14:textId="77777777" w:rsidR="001F0B3F" w:rsidRPr="008D0BB3" w:rsidRDefault="001F0B3F" w:rsidP="001F0B3F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:ind w:right="-516"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E97A78F" wp14:editId="6B03C2C2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>266065</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>115570</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="490855" cy="237490"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1112648237" name="image1.png" descr="Icono&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -9505,205 +9842,110 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="594995" cy="236220"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00340836">
+    <w:r w:rsidRPr="008D0BB3">
       <w:rPr>
-        <w:lang w:val="es-AR"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:r w:rsidRPr="008D0BB3">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>UNED Research Journal</w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:r w:rsidRPr="008D0BB3">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (e-ISSN 1659-441X), Vol.</w:t>
-[...97 lines deleted...]
-      <w:t>)</w:t>
+      <w:t xml:space="preserve"> (e-ISSN 1659-441X), Vol.xxx : exxx; January- December, xxx (Published xxx. xxx)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="06CD6780" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AB1E4A" w:rsidRDefault="00730B57" w:rsidP="00081322">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4419"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F1B88F4" w14:textId="78704904" w:rsidR="001F0B3F" w:rsidRPr="003A5576" w:rsidRDefault="001F0B3F" w:rsidP="001F0B3F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F1B88F4" w14:textId="78704904" w:rsidR="001F0B3F" w:rsidRPr="008D0BB3" w:rsidRDefault="001F0B3F" w:rsidP="001F0B3F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:ind w:right="-516"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E61DB8C" wp14:editId="4B305AB5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>266065</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>115570</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="490855" cy="237490"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="575808700" name="image1.png" descr="Icono&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -9796,212 +10038,116 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="594995" cy="236220"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00340836">
+    <w:r w:rsidRPr="008D0BB3">
       <w:rPr>
-        <w:lang w:val="es-AR"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:r w:rsidRPr="008D0BB3">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>UNED Research Journal</w:t>
     </w:r>
-    <w:r w:rsidRPr="001C7729">
+    <w:r w:rsidRPr="008D0BB3">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (e-ISSN 1659-441X), Vol.</w:t>
-[...97 lines deleted...]
-      <w:t>)</w:t>
+      <w:t xml:space="preserve"> (e-ISSN 1659-441X), Vol.xxx : exxx; January- December, xxx (Published xxx. xxx)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="35545959" w14:textId="77777777" w:rsidR="00730B57" w:rsidRPr="00AB1E4A" w:rsidRDefault="00730B57" w:rsidP="00081322">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8838"/>
       </w:tabs>
       <w:ind w:right="-518"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79109D9A" w14:textId="77777777" w:rsidR="00EA6A33" w:rsidRDefault="00EA6A33" w:rsidP="001E2C81">
+    <w:p w14:paraId="4C91AC61" w14:textId="77777777" w:rsidR="00B22FA7" w:rsidRDefault="00B22FA7" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="652A5E4D" w14:textId="77777777" w:rsidR="00EA6A33" w:rsidRDefault="00EA6A33" w:rsidP="001E2C81">
+    <w:p w14:paraId="032D92A6" w14:textId="77777777" w:rsidR="00B22FA7" w:rsidRDefault="00B22FA7" w:rsidP="001E2C81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67E5FB76" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DB48CD2" wp14:editId="428B370B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-458099</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-449580</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="78574" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="3 Rectángulo"/>
@@ -10072,51 +10218,51 @@
         <w:noProof/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71CB8A45" wp14:editId="28845AC6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>-3447</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="694944" cy="10058400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="472" name="Rectángulo 472"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
-                      <a:spLocks noChangeArrowheads="1"/>
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="694944" cy="10058400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="0E2786">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="0DE50263" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="007607B6">
                           <w:pPr>
@@ -10142,51 +10288,51 @@
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="71CB8A45" id="Rectángulo 472" o:spid="_x0000_s1034" style="position:absolute;margin-left:-.25pt;margin-top:0;width:54.7pt;height:11in;z-index:-251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8Sg6KHQIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDJ02MOEWRtsOA&#10;bh3Q7QNkWbaFyaImKbGzrx8lu2mw3Yb5YJAi+UQ+Pu1ux16Rk7BOgi5ptkgpEZpDLXVb0u/fHj9s&#10;KHGe6Zop0KKkZ+Ho7f79u91gCrGEDlQtLEEQ7YrBlLTz3hRJ4ngneuYWYITGYAO2Zx5d2ya1ZQOi&#10;9ypZpuk6GcDWxgIXzuHp/RSk+4jfNIL756ZxwhNVUuzNx7+N/yr8k/2OFa1lppN8boP9Qxc9kxov&#10;vUDdM8/I0cq/oHrJLTho/IJDn0DTSC7iDDhNlv4xzUvHjIizIDnOXGhy/w+Wfzm9mK82tO7ME/Af&#10;jmg4dEy34s5aGDrBarwuC0Qlg3HFpSA4DktJNXyGGlfLjh4iB2Nj+wCI05ExUn2+UC1GTzgerrf5&#10;Ns8p4RjK0nS1ydO4jIQVr+XGOv9RQE+CUVKLu4zw7PTkfGiHFa8psX1Qsn6USkXHttVBWXJiYe8P&#10;y5vNeqpVpmPT6SrFL46Fo0/pEdNd4yhNhpJuV8tVLNcQLoia6aVH4SrZl3QTkGYpBb4edB1TPJNq&#10;srFVpWcCA2dBnq7wYzViYjArqM9IpYVJoPig0OjA/qJkQHGW1P08MisoUZ80rmOb5XlQc3Ty1c0S&#10;HXsdqa4jTHOEKqmnZDIPfnoBR2Nl2+FN2TzdHa6wkZHct67mvlGAkZ/5sQSFX/sx6+1J738DAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAyP2tS4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXv&#10;SHyHyEjctoRpRW3XdEL8u3FYQeKataYtS5yqSbfCp8c7sYtl69nP71dsZ2fFEcfQe9Jwt1QgkGrf&#10;9NRq+Hh/WaQgQjTUGOsJNfxggG15fVWYvPEn2uGxiq1gEwq50dDFOORShrpDZ8LSD0isffnRmcjj&#10;2MpmNCc2d1aulLqXzvTEHzoz4GOH9aGanAaZTNNq/Xaw37/uNbPVZ3xWu0zr25v5acPlYQMi4hz/&#10;L+DMwPmh5GB7P1EThNWwSHhRA0OdRZVmIPbcJOlagSwLeQlR/gEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA8Sg6KHQIAABoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAyP2tS4AAAAAwBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" fillcolor="#0e2786" stroked="f">
               <v:fill opacity="32896f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="0DE50263" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="007607B6">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="035F800E" w14:textId="13B7D43D" w:rsidR="00730B57" w:rsidRPr="00CC070D" w:rsidRDefault="001F0B3F" w:rsidP="00CC070D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA7C1D">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="524CE675" wp14:editId="6B32070B">
           <wp:extent cx="1955800" cy="948055"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="174293709" name="Imagen 11" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -10318,51 +10464,51 @@
         <w:noProof/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DA11F3D" wp14:editId="0DF70E95">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>-7620</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="694690" cy="10066020"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Rectángulo 472"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
-                      <a:spLocks noChangeArrowheads="1"/>
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="694690" cy="10066020"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="0E2786">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="01CEADF9" w14:textId="77777777" w:rsidR="00730B57" w:rsidRDefault="00730B57" w:rsidP="00923854">
                           <w:pPr>
@@ -10461,51 +10607,51 @@
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="724B33CB" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-85pt;margin-top:-35.75pt;width:791.1pt;height:0;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVZaPqIwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcE9tZ58uKs9raSS/b&#10;baTd/gAC2Ea1AQGJE1X97x1IHGXbS1X1ggfPzJs3M4/V46lr0ZEbK5TMcTKOMeKSKiZkneNvb9vR&#10;AiPriGSkVZLn+Mwtflx//LDqdcYnqlEt4wYBiLRZr3PcOKezKLK04R2xY6W5BGelTEccXE0dMUN6&#10;QO/aaBLHs6hXhmmjKLcW/pYXJ14H/Kri1H2tKssdanMM3Fw4TTj3/ozWK5LVhuhG0CsN8g8sOiIk&#10;FL1BlcQRdDDiD6hOUKOsqtyYqi5SVSUoDz1AN0n8WzevDdE89ALDsfo2Jvv/YOnLcWeQYDmeYyRJ&#10;Byt6OjgVKqPUj6fXNoOoQu6Mb5Ce5Kt+VvS7RVIVDZE1D8FvZw25ic+I3qX4i9VQZN9/UQxiCOCH&#10;WZ0q03lImAI6hZWcbyvhJ4co/EziOJ0t57A6Ojgjkg2Z2lj3masOeSPH1hki6sYVSkrYvDJJqEOO&#10;z9Z5XiQbEnxZqbaibYMAWon6HC+nk2lIsKoVzDt9mDX1vmgNOhKQ0EOySJefQpPguQ8z6iBZAGs4&#10;YZur7YhoLzYUb6XHg86AztW6aOTHMl5uFptFOkons80ojcty9LQt0tFsm8yn5UNZFGXy01NL0qwR&#10;jHHp2Q16TdK/08P15VyUdlPsbQzRe/QwLyA7fAPpsFq/zYsu9oqdd2ZYOUg0BF+fk38D93ew7x/9&#10;+hcAAAD//wMAUEsDBBQABgAIAAAAIQDbXb8J3gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8MwDIXvSPyHyEjctrQVbKg0nRAS3CZgoJ3TxrQVjdMlWRf+PZ6EBDfb7+n5e9Um2VHM6MPgSEG+&#10;zEAgtc4M1Cn4eH9a3IEIUZPRoyNU8I0BNvXlRaVL4070hvMudoJDKJRaQR/jVEoZ2h6tDks3IbH2&#10;6bzVkVffSeP1icPtKIssW0mrB+IPvZ7wscf2a3e0CtLWuhnjvD3sX6l5Tn5V7F8OSl1fpYd7EBFT&#10;/DPDGZ/RoWamxh3JBDEqWOTrjMtEntb5LYiz5SYvChDN70nWlfzfov4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAlWWj6iMCAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA212/Cd4AAAANAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" strokecolor="#31849b"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05FA0429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88EE86E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -11266,97 +11412,98 @@
   <w:num w:numId="2" w16cid:durableId="1047492828">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="78601521">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1799102139">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="304622098">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="533274945">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="386223702">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="612833128">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="121"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="152"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1134"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D2DD3"/>
     <w:rsid w:val="00024AB5"/>
     <w:rsid w:val="00074BB1"/>
     <w:rsid w:val="00075C8B"/>
     <w:rsid w:val="00080BCA"/>
     <w:rsid w:val="00081322"/>
     <w:rsid w:val="00083D9B"/>
     <w:rsid w:val="00087599"/>
     <w:rsid w:val="00095D42"/>
     <w:rsid w:val="00097043"/>
     <w:rsid w:val="000C666A"/>
     <w:rsid w:val="000D4B67"/>
     <w:rsid w:val="000E3BEE"/>
     <w:rsid w:val="000E6327"/>
     <w:rsid w:val="000E6C3F"/>
     <w:rsid w:val="000F0C9A"/>
     <w:rsid w:val="000F180C"/>
     <w:rsid w:val="000F39DE"/>
+    <w:rsid w:val="000F54E5"/>
     <w:rsid w:val="000F6139"/>
     <w:rsid w:val="000F7A26"/>
     <w:rsid w:val="001043C8"/>
     <w:rsid w:val="0010682B"/>
     <w:rsid w:val="00107B45"/>
     <w:rsid w:val="00121CC4"/>
     <w:rsid w:val="00125180"/>
     <w:rsid w:val="00130E71"/>
     <w:rsid w:val="00141272"/>
     <w:rsid w:val="00142981"/>
     <w:rsid w:val="00151E54"/>
     <w:rsid w:val="00152FD5"/>
     <w:rsid w:val="001535AB"/>
     <w:rsid w:val="00154AB7"/>
     <w:rsid w:val="00161AAC"/>
     <w:rsid w:val="00173E00"/>
     <w:rsid w:val="00182A66"/>
     <w:rsid w:val="00182CF4"/>
     <w:rsid w:val="00194577"/>
     <w:rsid w:val="0019517E"/>
     <w:rsid w:val="001A791C"/>
     <w:rsid w:val="001B3315"/>
     <w:rsid w:val="001B3641"/>
     <w:rsid w:val="001C0BF5"/>
     <w:rsid w:val="001C784B"/>
@@ -11512,50 +11659,51 @@
     <w:rsid w:val="007976FB"/>
     <w:rsid w:val="007A06CC"/>
     <w:rsid w:val="007A7686"/>
     <w:rsid w:val="007B70BB"/>
     <w:rsid w:val="007C2DD8"/>
     <w:rsid w:val="007C546C"/>
     <w:rsid w:val="007D0551"/>
     <w:rsid w:val="007D2DD3"/>
     <w:rsid w:val="007D5993"/>
     <w:rsid w:val="007E1FDB"/>
     <w:rsid w:val="007F4D97"/>
     <w:rsid w:val="00807683"/>
     <w:rsid w:val="00807B1E"/>
     <w:rsid w:val="00813A15"/>
     <w:rsid w:val="00816FD1"/>
     <w:rsid w:val="008274C6"/>
     <w:rsid w:val="008314BA"/>
     <w:rsid w:val="00835E63"/>
     <w:rsid w:val="00836DD2"/>
     <w:rsid w:val="0084697F"/>
     <w:rsid w:val="00880004"/>
     <w:rsid w:val="008937BC"/>
     <w:rsid w:val="008A1BBF"/>
     <w:rsid w:val="008B38EE"/>
     <w:rsid w:val="008C19C5"/>
+    <w:rsid w:val="008D0BB3"/>
     <w:rsid w:val="008D48CE"/>
     <w:rsid w:val="008D5D04"/>
     <w:rsid w:val="008E1D49"/>
     <w:rsid w:val="008E5F95"/>
     <w:rsid w:val="008F4283"/>
     <w:rsid w:val="008F4B00"/>
     <w:rsid w:val="0090265A"/>
     <w:rsid w:val="00904AA1"/>
     <w:rsid w:val="00913CA7"/>
     <w:rsid w:val="00915D6B"/>
     <w:rsid w:val="00923854"/>
     <w:rsid w:val="00927263"/>
     <w:rsid w:val="00934708"/>
     <w:rsid w:val="0094788B"/>
     <w:rsid w:val="00961148"/>
     <w:rsid w:val="00961EFC"/>
     <w:rsid w:val="00962EF9"/>
     <w:rsid w:val="009708B5"/>
     <w:rsid w:val="00975C5A"/>
     <w:rsid w:val="0098138A"/>
     <w:rsid w:val="00981DF3"/>
     <w:rsid w:val="009A0B21"/>
     <w:rsid w:val="009A3C4F"/>
     <w:rsid w:val="009A55E7"/>
     <w:rsid w:val="009B40BB"/>
@@ -11572,50 +11720,51 @@
     <w:rsid w:val="00A5515D"/>
     <w:rsid w:val="00A63F92"/>
     <w:rsid w:val="00A668A6"/>
     <w:rsid w:val="00A7318D"/>
     <w:rsid w:val="00A92C80"/>
     <w:rsid w:val="00AA5D66"/>
     <w:rsid w:val="00AA617F"/>
     <w:rsid w:val="00AA6B78"/>
     <w:rsid w:val="00AA6BF0"/>
     <w:rsid w:val="00AB18C2"/>
     <w:rsid w:val="00AB1E36"/>
     <w:rsid w:val="00AB1E4A"/>
     <w:rsid w:val="00AB2392"/>
     <w:rsid w:val="00AB2F97"/>
     <w:rsid w:val="00AB4E89"/>
     <w:rsid w:val="00AB5FE5"/>
     <w:rsid w:val="00AB7C1D"/>
     <w:rsid w:val="00AC105A"/>
     <w:rsid w:val="00AC6E33"/>
     <w:rsid w:val="00AD73FD"/>
     <w:rsid w:val="00AE3DBF"/>
     <w:rsid w:val="00AE633D"/>
     <w:rsid w:val="00B00208"/>
     <w:rsid w:val="00B02CDC"/>
     <w:rsid w:val="00B06122"/>
+    <w:rsid w:val="00B22FA7"/>
     <w:rsid w:val="00B230B6"/>
     <w:rsid w:val="00B24D68"/>
     <w:rsid w:val="00B30525"/>
     <w:rsid w:val="00B36AC6"/>
     <w:rsid w:val="00B42EF9"/>
     <w:rsid w:val="00B44E08"/>
     <w:rsid w:val="00B526FD"/>
     <w:rsid w:val="00B5555D"/>
     <w:rsid w:val="00B55588"/>
     <w:rsid w:val="00B56EAE"/>
     <w:rsid w:val="00B65F82"/>
     <w:rsid w:val="00B66BBF"/>
     <w:rsid w:val="00B7197A"/>
     <w:rsid w:val="00B76105"/>
     <w:rsid w:val="00B768FE"/>
     <w:rsid w:val="00B84607"/>
     <w:rsid w:val="00B96F82"/>
     <w:rsid w:val="00BA2C74"/>
     <w:rsid w:val="00BC0FB9"/>
     <w:rsid w:val="00BC1915"/>
     <w:rsid w:val="00BC2257"/>
     <w:rsid w:val="00BC6DCF"/>
     <w:rsid w:val="00BD1FF8"/>
     <w:rsid w:val="00BD412E"/>
     <w:rsid w:val="00BE0753"/>
@@ -11732,58 +11881,58 @@
     <w:rsid w:val="00FE2124"/>
     <w:rsid w:val="00FE5A0F"/>
     <w:rsid w:val="00FF244F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="204F0537"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12977,51 +13126,51 @@
   <w:style w:type="paragraph" w:styleId="Revisin">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00024AB5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00676BB8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="398794338">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="588663170">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13287,75 +13436,75 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1996839461">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/nature-portfolio/for-authors/write" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.csudh.edu/citation/apa-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/620615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/620615" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.csudh.edu/citation/apa-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.tiff"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisanddata.maps.arcgis.com/apps/opsdashboard/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\USER\Desktop\ENGLISH%20plantilla_ok.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EA1A7A1C-E0D8-4842-AC4A-2ED0E3B2EE49}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A918FB" w:rsidRDefault="00846222">
           <w:pPr>
             <w:pStyle w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
           </w:pPr>
           <w:r w:rsidRPr="00894D3C">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
@@ -13460,108 +13609,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6FB340A9-9DCA-4DA1-95FA-05C8E5062F9F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A918FB" w:rsidRDefault="00846222">
           <w:pPr>
             <w:pStyle w:val="8DAFFFB8460741A681539A4258E7331A"/>
           </w:pPr>
           <w:r w:rsidRPr="00B54055">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B2F69EC168F34B74A2CB72001DBBAB19"/>
-[...56 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="F6704B51EDCB4087B408312DCF20CCD2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BEA9B470-6BAA-4DDA-A627-8B9C574083A5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A918FB" w:rsidRDefault="00846222">
           <w:pPr>
             <w:pStyle w:val="F6704B51EDCB4087B408312DCF20CCD2"/>
           </w:pPr>
           <w:r w:rsidRPr="00894D3C">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
@@ -13661,210 +13752,300 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4452B8F4-1C7A-8740-A17B-F060A87355D1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A31630" w:rsidRDefault="00E80075" w:rsidP="00E80075">
           <w:pPr>
             <w:pStyle w:val="05A3232A386BA44E92D63BAD6C51B5C9"/>
           </w:pPr>
           <w:r w:rsidRPr="00894D3C">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="310F584A0A22E54389C4979A6C5180CD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1EC62B48-91B2-1745-800E-C1BEBCE79AD4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00542887" w:rsidP="00542887">
+          <w:pPr>
+            <w:pStyle w:val="310F584A0A22E54389C4979A6C5180CD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00894D3C">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic aquí para escribir texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B1A9D0672119F543B460F652C84D9C3F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3BDEB89A-613A-5049-8A34-B6D605DE075C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00542887" w:rsidP="00542887">
+          <w:pPr>
+            <w:pStyle w:val="B1A9D0672119F543B460F652C84D9C3F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B54055">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="37C98A6E9471AC49AC21F1DB65743CC3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E792522F-558D-C049-A448-E38E4CC9AFEE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00542887" w:rsidP="00542887">
+          <w:pPr>
+            <w:pStyle w:val="37C98A6E9471AC49AC21F1DB65743CC3"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00846222"/>
+    <w:rsid w:val="000F54E5"/>
     <w:rsid w:val="0014793F"/>
     <w:rsid w:val="00286089"/>
     <w:rsid w:val="00322373"/>
     <w:rsid w:val="00436E02"/>
     <w:rsid w:val="004C2E6F"/>
+    <w:rsid w:val="00542887"/>
+    <w:rsid w:val="005B71E8"/>
     <w:rsid w:val="00846222"/>
     <w:rsid w:val="00A31630"/>
     <w:rsid w:val="00A918FB"/>
     <w:rsid w:val="00B526FD"/>
     <w:rsid w:val="00DF32FB"/>
     <w:rsid w:val="00E80075"/>
     <w:rsid w:val="00E92EF4"/>
     <w:rsid w:val="00F01752"/>
     <w:rsid w:val="00F2722C"/>
     <w:rsid w:val="00F569FA"/>
     <w:rsid w:val="00FB2D98"/>
     <w:rsid w:val="00FF2693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14250,51 +14431,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E80075"/>
+    <w:rsid w:val="00542887"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2D2BD49288349CEBA0B1A751B5B3BAE">
     <w:name w:val="F2D2BD49288349CEBA0B1A751B5B3BAE"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7C4D19EE1DCC4D499A79B08AAFE3F5E8">
     <w:name w:val="7C4D19EE1DCC4D499A79B08AAFE3F5E8"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E84F61766ED143D89AE00A32D5C78205">
     <w:name w:val="E84F61766ED143D89AE00A32D5C78205"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F5A8371D7BF40BCA84A9C12A82AF551">
     <w:name w:val="5F5A8371D7BF40BCA84A9C12A82AF551"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8DAFFFB8460741A681539A4258E7331A">
     <w:name w:val="8DAFFFB8460741A681539A4258E7331A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2F69EC168F34B74A2CB72001DBBAB19">
     <w:name w:val="B2F69EC168F34B74A2CB72001DBBAB19"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="481A3C18371F48279A83459B0220AAB2">
     <w:name w:val="481A3C18371F48279A83459B0220AAB2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F6704B51EDCB4087B408312DCF20CCD2">
     <w:name w:val="F6704B51EDCB4087B408312DCF20CCD2"/>
   </w:style>
@@ -14332,55 +14513,97 @@
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-419" w:eastAsia="es-ES_tradnl"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05A3232A386BA44E92D63BAD6C51B5C9">
     <w:name w:val="05A3232A386BA44E92D63BAD6C51B5C9"/>
     <w:rsid w:val="00E80075"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-419" w:eastAsia="es-ES_tradnl"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="310F584A0A22E54389C4979A6C5180CD">
+    <w:name w:val="310F584A0A22E54389C4979A6C5180CD"/>
+    <w:rsid w:val="00542887"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-CR"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1A9D0672119F543B460F652C84D9C3F">
+    <w:name w:val="B1A9D0672119F543B460F652C84D9C3F"/>
+    <w:rsid w:val="00542887"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-CR"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="37C98A6E9471AC49AC21F1DB65743CC3">
+    <w:name w:val="37C98A6E9471AC49AC21F1DB65743CC3"/>
+    <w:rsid w:val="00542887"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-CR"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -14639,85 +14862,84 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8175AE1F-AE98-4F07-97E0-ADBD0353B5F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>ENGLISH%20plantilla_ok.dotx</Template>
+  <Template>C:\Users\USER\Desktop\ENGLISH plantilla_ok.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1670</Words>
-  <Characters>9188</Characters>
+  <Words>1743</Words>
+  <Characters>9590</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>prueba plantilla</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10837</CharactersWithSpaces>
+  <CharactersWithSpaces>11311</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>prueba plantilla</dc:title>
   <dc:creator/>
   <cp:keywords>Prueba 1 de plantilla</cp:keywords>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>