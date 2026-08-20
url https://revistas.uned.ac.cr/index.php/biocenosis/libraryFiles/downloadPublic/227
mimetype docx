--- v0 (2026-03-25)
+++ v1 (2026-08-20)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="351402A1" w14:textId="77777777" w:rsidR="00BF5445" w:rsidRPr="00B0709E" w:rsidRDefault="004F1656" w:rsidP="00B0709E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0709E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guía para la revisión externa de artículos originales </w:t>
       </w:r>
       <w:r w:rsidR="00543BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -328,59 +329,59 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5700D711" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="564796F8" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1377823C" w14:textId="77777777" w:rsidR="00F04FFD" w:rsidRPr="00B0709E" w:rsidRDefault="00EE7A3A" w:rsidP="00B0709E">
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="1377823C" w14:textId="77777777" w:rsidR="00F04FFD" w:rsidRPr="00757151" w:rsidRDefault="00EE7A3A" w:rsidP="00B0709E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0709E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La Revista Biocenosis de la Universidad Estatal a Distancia </w:t>
       </w:r>
       <w:r w:rsidR="00B16334" w:rsidRPr="00B0709E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>emplea</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0709E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -401,75 +402,71 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0709E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antes de evaluar el artículo, se debe prestar atención a los siguientes aspectos:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2822"/>
-        <w:gridCol w:w="1656"/>
+        <w:gridCol w:w="2815"/>
+        <w:gridCol w:w="1658"/>
         <w:gridCol w:w="1591"/>
-        <w:gridCol w:w="2759"/>
+        <w:gridCol w:w="2764"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B16334" w:rsidRPr="00B0709E" w14:paraId="10DB3969" w14:textId="77777777" w:rsidTr="00B16334">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F01AC17" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2F01AC17" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00757151" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00757151">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Aspectos por evaluar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E33BE27" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0709E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -509,65 +506,61 @@
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0709E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No se cumple</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B16334" w:rsidRPr="00B0709E" w14:paraId="5447931C" w14:textId="77777777" w:rsidTr="00B16334">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45362213" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="45362213" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00757151" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00757151">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>El título es claro y llamativo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48C5FDD5" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
           </w:tcPr>
@@ -583,65 +576,61 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FC283D0" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B16334" w:rsidRPr="00B0709E" w14:paraId="5DFCFBF6" w14:textId="77777777" w:rsidTr="00B16334">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58E37D20" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="58E37D20" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00757151" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00757151">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Resumen (250 p/máx.), refleja el problema, la metodología y las conclusiones.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A441A4E" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
           </w:tcPr>
@@ -657,65 +646,61 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71301E08" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B16334" w:rsidRPr="00B0709E" w14:paraId="7602C80E" w14:textId="77777777" w:rsidTr="00B16334">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5AEB4D" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4D5AEB4D" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00757151" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00757151">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Palabras clave no repiten palabras del título.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3401C822" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
           </w:tcPr>
@@ -731,65 +716,61 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76C1706C" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B16334" w:rsidRPr="00B0709E" w14:paraId="5586AC74" w14:textId="77777777" w:rsidTr="00B16334">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63C1C5C8" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="63C1C5C8" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00757151" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00757151">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>La estructura del artículo es clara (introducción, desarrollo, cierre).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BCD7DDF" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
           </w:tcPr>
@@ -805,65 +786,61 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="241F081B" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B16334" w:rsidRPr="00B0709E" w14:paraId="2E0C7822" w14:textId="77777777" w:rsidTr="00B16334">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A92C445" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2A92C445" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00757151" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00757151">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Se evidencia análisis crítico en el tratamiento del tema.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B8054A5" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
           </w:tcPr>
@@ -879,81 +856,73 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F8B4CC1" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B16334" w:rsidRPr="00B0709E" w14:paraId="54D73033" w14:textId="77777777" w:rsidTr="00B16334">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F697909" w14:textId="2562B5FE" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2F697909" w14:textId="2562B5FE" w:rsidR="00B16334" w:rsidRPr="00757151" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00757151">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>El vocabulario utilizado</w:t>
             </w:r>
-            <w:r w:rsidR="00FB1F2B">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00FB1F2B" w:rsidRPr="00757151">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> no es técnico,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B0709E">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00757151">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> es claro y adaptado al público meta.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C550916" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
           </w:tcPr>
@@ -969,76 +938,63 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7652781F" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B16334" w:rsidRPr="00B0709E" w14:paraId="7632AC78" w14:textId="77777777" w:rsidTr="00B16334">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E6106F1" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
-[...24 lines deleted...]
-              <w:t>actuales y  respetan el estilo solicitado (APA)</w:t>
+          <w:p w14:paraId="5E6106F1" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00757151" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00757151">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Las referencias bibliográficas son claras, actuales y  respetan el estilo solicitado (APA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B543367" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7844C6D0" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
             <w:pPr>
@@ -1048,528 +1004,686 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="018C15F3" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="110F6358" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+    <w:p w14:paraId="4E85B038" w14:textId="77777777" w:rsidR="00757151" w:rsidRDefault="00757151" w:rsidP="00B0709E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4317708C" w14:textId="77777777" w:rsidR="00757151" w:rsidRDefault="00757151" w:rsidP="00B0709E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F20DD7" w14:textId="77777777" w:rsidR="00757151" w:rsidRDefault="00757151" w:rsidP="00B0709E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="110F6358" w14:textId="75458AFD" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0709E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Recomendación de publicación </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1662EDA1" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0709E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El resultado de la evaluación se completará en la siguiente tabla  donde se marcará con una X la aceptación total o parcial, así como el rechazo del artículo; las razones deberán ser explicadas mediante comentarios para el editor y para el autor. La fuente de los comentarios para el autor se mantendrá anónima.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8887" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5098"/>
-        <w:gridCol w:w="3730"/>
+        <w:gridCol w:w="5132"/>
+        <w:gridCol w:w="3755"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="310AC3D0" w14:textId="77777777" w:rsidTr="008E6A02">
+      <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="310AC3D0" w14:textId="77777777" w:rsidTr="00EA2E1B">
         <w:trPr>
-          <w:trHeight w:val="375"/>
+          <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8828" w:type="dxa"/>
+            <w:tcW w:w="8887" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C42F7FA" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6C42F7FA" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2E1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Título del artículo:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60301E64" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="60301E64" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="1A3D7520" w14:textId="77777777" w:rsidTr="008E6A02">
+      <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="1A3D7520" w14:textId="77777777" w:rsidTr="00EA2E1B">
         <w:trPr>
-          <w:trHeight w:val="450"/>
+          <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5098" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="5132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0506C21B" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2E1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Aceptado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3730" w:type="dxa"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="3755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F513A7B" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="173A6880" w14:textId="77777777" w:rsidTr="008E6A02">
-[...18 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="173A6880" w14:textId="77777777" w:rsidTr="00EA2E1B">
+        <w:trPr>
+          <w:trHeight w:val="947"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C30A97" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2E1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Aceptado con modificaciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F7A2503" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4F7A2503" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEABBFC" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="4489C6C6" w14:textId="77777777" w:rsidTr="008E6A02">
-[...18 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="4489C6C6" w14:textId="77777777" w:rsidTr="00EA2E1B">
+        <w:trPr>
+          <w:trHeight w:val="947"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C7A196" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2E1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Rechazado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="238EBBFB" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="238EBBFB" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CE4069" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="37FA4F0B" w14:textId="77777777" w:rsidTr="008E6A02">
+      <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="37FA4F0B" w14:textId="77777777" w:rsidTr="00EA2E1B">
         <w:trPr>
-          <w:trHeight w:val="2441"/>
+          <w:trHeight w:val="3411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8828" w:type="dxa"/>
+            <w:tcW w:w="8887" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="749B7078" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="749B7078" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2E1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Comentarios para el autor:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A36A3EF" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
-[...72 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0A36A3EF" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D3BB082" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25EF5D45" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AD9E539" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="443BAEA6" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40A7E25B" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03A3A4EA" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="56A97AEC" w14:textId="77777777" w:rsidTr="008E6A02">
-[...2 lines deleted...]
-            <w:tcW w:w="8828" w:type="dxa"/>
+      <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="56A97AEC" w14:textId="77777777" w:rsidTr="00EA2E1B">
+        <w:trPr>
+          <w:trHeight w:val="3806"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8887" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="18B72F04" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="18B72F04" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2E1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Comentarios para el editor:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46937402" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
-[...83 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="21D65C7A" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37A66F71" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="070E0198" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F5FD8E5" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B109744" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2687EFE2" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="480A8552" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00EA2E1B" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3EDD8B4C" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
-[...11 lines deleted...]
-    <w:p w14:paraId="5435BB19" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
+    <w:p w14:paraId="11E31044" w14:textId="0A2121B5" w:rsidR="008E7B55" w:rsidRPr="004331F9" w:rsidRDefault="008E7B55" w:rsidP="004331F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004331F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Declaración de uso de inteligencia artificial (IA) para personas revisoras</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0073506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2235" w:rsidRPr="002E2235">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i no se utilizó la IA este apartado no debe completarse</w:t>
+      </w:r>
+      <w:r w:rsidR="0073506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0064247F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004331F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290BFD0E" w14:textId="29FA413F" w:rsidR="003C5836" w:rsidRPr="00B0709E" w:rsidRDefault="003C5836" w:rsidP="003C5836">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5836">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Durante la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>revisión</w:t>
+      </w:r>
+      <w:r w:rsidR="0073506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5836">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se utilizó la herramienta de IA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t>nombre del modelo, versión</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5836">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con el propósito de (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t>análisis exploratorio, revisión de contenidos/ revisión de referencias en APA 7/ revisión de originalidad</w:t>
+      </w:r>
+      <w:r w:rsidR="0073506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u otro fin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5836">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EC86C4" w14:textId="77777777" w:rsidR="003C5836" w:rsidRDefault="003C5836" w:rsidP="00B0709E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5435BB19" w14:textId="7D8672BC" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0709E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Le solicitamos información para uso exclusivo de la revista:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C579BC7" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1582,591 +1696,646 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2376"/>
         <w:gridCol w:w="6550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="71DF1E32" w14:textId="77777777" w:rsidTr="001D6742">
         <w:trPr>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37FFF823" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0709E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Información de la persona revisora</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="727C3C90" w14:textId="77777777" w:rsidTr="001D6742">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="179648F2" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0709E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6550" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B792B3A" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="3F9FF783" w14:textId="77777777" w:rsidTr="001D6742">
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="232C611E" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0709E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Lugar de trabajo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6550" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="789678AA" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="486A01C2" w14:textId="77777777" w:rsidTr="001D6742">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76E729D6" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0709E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Puesto que desempeña:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6550" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D3D015D" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="2DA2D8F7" w14:textId="77777777" w:rsidTr="001D6742">
         <w:trPr>
           <w:trHeight w:val="534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25D2596D" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0709E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Grado académico:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6550" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11BD7E4C" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="02D181E2" w14:textId="77777777" w:rsidTr="001D6742">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B6A4DC7" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0709E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Especialidad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6550" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1836A12A" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B0709E" w:rsidRPr="00B0709E" w14:paraId="67554DE6" w14:textId="77777777" w:rsidTr="001D6742">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A70625D" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0709E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Correo: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6550" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="047A6A86" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E9A6BBC" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1523FCD1" w14:textId="77777777" w:rsidR="00CB6845" w:rsidRPr="00B0709E" w:rsidRDefault="00CB6845" w:rsidP="00B0709E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20A69886" w14:textId="77777777" w:rsidR="00CB6845" w:rsidRPr="00B0709E" w:rsidRDefault="00CB6845" w:rsidP="00B0709E">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="323601CE" w14:textId="77777777" w:rsidR="00CB6845" w:rsidRPr="00B0709E" w:rsidRDefault="00CB6845" w:rsidP="00B0709E">
-      <w:pPr>
-[...58 lines deleted...]
-    <w:p w14:paraId="7D71485C" w14:textId="77777777" w:rsidR="00B0709E" w:rsidRPr="00B0709E" w:rsidRDefault="00B0709E" w:rsidP="00B0709E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1F6B7" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4692D014" w14:textId="77777777" w:rsidR="00B16334" w:rsidRPr="00B0709E" w:rsidRDefault="00B16334" w:rsidP="00B0709E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B16334" w:rsidRPr="00B0709E">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="656A71E2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3128B6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="1980"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:firstLine="2520"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:firstLine="3240"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="4140"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:firstLine="4680"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:firstLine="5400"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:firstLine="6300"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1109004081">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F1656"/>
     <w:rsid w:val="000B7317"/>
+    <w:rsid w:val="001455CB"/>
     <w:rsid w:val="00164438"/>
     <w:rsid w:val="001C6409"/>
+    <w:rsid w:val="001E446B"/>
     <w:rsid w:val="00206FFD"/>
     <w:rsid w:val="00284F12"/>
+    <w:rsid w:val="002D1AA1"/>
+    <w:rsid w:val="002E2235"/>
+    <w:rsid w:val="00362C0F"/>
     <w:rsid w:val="003A0A2E"/>
+    <w:rsid w:val="003B7116"/>
+    <w:rsid w:val="003C5836"/>
+    <w:rsid w:val="004331F9"/>
+    <w:rsid w:val="004C7B8D"/>
     <w:rsid w:val="004F1656"/>
     <w:rsid w:val="00543BA3"/>
+    <w:rsid w:val="00601999"/>
+    <w:rsid w:val="0064247F"/>
+    <w:rsid w:val="0073506C"/>
+    <w:rsid w:val="00757151"/>
     <w:rsid w:val="00813D16"/>
+    <w:rsid w:val="008E7B55"/>
     <w:rsid w:val="009642D9"/>
     <w:rsid w:val="00A936BB"/>
     <w:rsid w:val="00B0709E"/>
     <w:rsid w:val="00B16334"/>
     <w:rsid w:val="00B5476A"/>
     <w:rsid w:val="00BF5445"/>
+    <w:rsid w:val="00C93D10"/>
     <w:rsid w:val="00CB6845"/>
     <w:rsid w:val="00D7637C"/>
     <w:rsid w:val="00D83E4B"/>
     <w:rsid w:val="00E36D84"/>
+    <w:rsid w:val="00EA2E1B"/>
     <w:rsid w:val="00EE7A3A"/>
     <w:rsid w:val="00F011D6"/>
     <w:rsid w:val="00F04FFD"/>
     <w:rsid w:val="00F11F7F"/>
     <w:rsid w:val="00FB1F2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -2564,51 +2733,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:lang w:val="es-CR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
@@ -2630,51 +2798,51 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A0A2E"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2899,75 +3067,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>382</Words>
-  <Characters>2258</Characters>
+  <Words>460</Words>
+  <Characters>2533</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>150</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2597</CharactersWithSpaces>
+  <CharactersWithSpaces>2988</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>soledad urbina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>f78664c5-b0e9-4679-b891-662a8602752a</vt:lpwstr>